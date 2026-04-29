--- v0 (2025-10-18)
+++ v1 (2026-04-29)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="TIF" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1169"/>
         <w:gridCol w:w="5846"/>
         <w:gridCol w:w="3226"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
       <w:tr w:rsidR="00500258" w14:paraId="3143FB74" w14:textId="77777777" w:rsidTr="001B0C8D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
@@ -157,80 +158,133 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> GRANT PROGRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D40F1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPLICATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC98E7A" w14:textId="079B3AAA" w:rsidR="00500258" w:rsidRPr="00500258" w:rsidRDefault="00500258" w:rsidP="00500258">
+          <w:p w14:paraId="1CAA698B" w14:textId="77777777" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="00500258">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>State Form</w:t>
             </w:r>
             <w:r w:rsidR="00945DD3">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D00BCD">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>57241 (3-23)</w:t>
+              <w:t xml:space="preserve">57241 </w:t>
+            </w:r>
+            <w:r w:rsidR="00863471">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(R / </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB016F">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00863471">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB016F">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00D00BCD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC98E7A" w14:textId="01F55210" w:rsidR="00BB016F" w:rsidRPr="00500258" w:rsidRDefault="00BB016F" w:rsidP="00500258">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Approved by State Board of Accounts, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656B9C36" w14:textId="77777777" w:rsidR="00500258" w:rsidRPr="00500258" w:rsidRDefault="00500258" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -295,160 +349,152 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>100 North Senate Avenue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C200C4" w14:textId="77777777" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indianapolis, IN 46204</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DA45A8A" w14:textId="16DBCFA9" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="000C7CC7">
+          <w:p w14:paraId="0DA45A8A" w14:textId="32D25169" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Telephone: (317) </w:t>
             </w:r>
             <w:r w:rsidRPr="007036A7">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidR="006A071F" w:rsidRPr="007036A7">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="007036A7">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="006A071F" w:rsidRPr="007036A7">
+            <w:r w:rsidR="007C321A">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>033</w:t>
-[...7 lines deleted...]
-              <w:t>8</w:t>
+              <w:t>6923</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07471C21" w14:textId="77777777" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Toll-Free: (800) </w:t>
             </w:r>
             <w:r w:rsidR="00BA396D">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>451-</w:t>
             </w:r>
             <w:r w:rsidR="00672DB7">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="753212DB" w14:textId="4E0EE1B9" w:rsidR="00F92874" w:rsidRDefault="006222C6" w:rsidP="000C7CC7">
+          <w:p w14:paraId="753212DB" w14:textId="4E0EE1B9" w:rsidR="00F92874" w:rsidRDefault="00F92874" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00F92874" w:rsidRPr="00946FAD">
+              <w:r w:rsidRPr="00946FAD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>WasteTireGrants@idem.IN.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D0A5AA4" w14:textId="77777777" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="00500258">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
@@ -2484,57 +2530,57 @@
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...5 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2549,57 +2595,57 @@
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...5 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B42AA4" w14:paraId="77FD444C" w14:textId="77777777" w:rsidTr="007B66F5">
         <w:trPr>
@@ -3282,138 +3328,154 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check1"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Solid waste management district</w:t>
+              <w:t xml:space="preserve">Solid waste management </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>district</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00EB3213">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (SWMD)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EB3213">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SWMD)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check2"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Municipality</w:t>
@@ -3433,56 +3495,56 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check4"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
@@ -3561,60 +3623,52 @@
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3213">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Target number of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>tires</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB3213">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BB188F">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">or lbs. to be </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>or lbs. to be collected</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="510B7BE6" w14:textId="05F4E53E" w:rsidR="006A1999" w:rsidRPr="00EB3213" w:rsidRDefault="006A1999">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
@@ -3776,61 +3830,52 @@
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACA246A" w14:textId="77777777" w:rsidR="00CF6694" w:rsidRDefault="00CF6694">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB3213">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amount </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Amount requested</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0F611745" w14:textId="78B4B73D" w:rsidR="00CF6694" w:rsidRPr="00EB3213" w:rsidRDefault="00CF6694">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
@@ -3972,895 +4017,1166 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Your </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005A5825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005A5825">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> will</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D41DAE" w14:textId="63055EBC" w:rsidR="00085810" w:rsidRPr="007C6102" w:rsidRDefault="00085810" w:rsidP="006C7631">
+          <w:p w14:paraId="15D41DAE" w14:textId="7BCD0301" w:rsidR="00085810" w:rsidRPr="007C6102" w:rsidRDefault="00085810" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="006C7631">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005A5825">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Self</w:t>
+            </w:r>
+            <w:r w:rsidR="005A0065">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="005A5825">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Process tires</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="006C7631">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A5825">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Self</w:t>
             </w:r>
             <w:r w:rsidR="005A0065">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="005A5825">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Process tires</w:t>
+              <w:t>Transport tires</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+          </w:p>
+          <w:p w14:paraId="05835A2E" w14:textId="77777777" w:rsidR="00085810" w:rsidRPr="007B66F5" w:rsidRDefault="00085810" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B275282" w14:textId="0946E856" w:rsidR="00085810" w:rsidRPr="007C6102" w:rsidRDefault="00602350" w:rsidP="00BD355C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Organization</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA6B19">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hire</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C" w:rsidRPr="00BD355C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[Registration # Format e.g., XXX</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BD355C" w:rsidRPr="00BD355C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-(P,T</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BD355C" w:rsidRPr="00BD355C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C" w:rsidRPr="00BD355C">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S)-XXXX</w:t>
+            </w:r>
+            <w:r w:rsidR="00E93287">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E94F6C1" w14:textId="1D413C17" w:rsidR="00085810" w:rsidRPr="007C6102" w:rsidRDefault="006C7631" w:rsidP="00BD355C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="006C7631" w:rsidRPr="003516DF">
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="006C7631">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005A5825">
-[...73 lines deleted...]
-              <w:t xml:space="preserve"> will</w:t>
+            <w:r w:rsidR="006053DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Tire </w:t>
             </w:r>
             <w:r w:rsidR="00BA6B19">
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Processor</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC41E6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Registration # </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text17"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-P-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text18"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="43CB266D" w14:textId="40124B07" w:rsidR="00085810" w:rsidRDefault="006C7631" w:rsidP="00BD355C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006053DC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Tire </w:t>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:t>Waste Tire Transporter</w:t>
+            </w:r>
+            <w:r w:rsidR="00085810" w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00FC41E6">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC41E6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Registration #</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text19"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-T-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text20"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidR="00FC41E6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C556475" w14:textId="0FB97B33" w:rsidR="004015F3" w:rsidRPr="007C6102" w:rsidRDefault="004015F3" w:rsidP="00BD355C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="006222C6">
-[...4 lines deleted...]
-            <w:r w:rsidR="006222C6">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve"> Waste Tire Storage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006053DC">
-[...6 lines deleted...]
-            <w:r w:rsidR="00085810" w:rsidRPr="007C6102">
+            <w:r w:rsidR="00FC41E6">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...9 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">-- </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC41E6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Registration # </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check2"/>
-[...90 lines deleted...]
-                  <w:name w:val=""/>
+                  <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007C6102">
-[...2 lines deleted...]
-                <w:u w:val="single"/>
+            <w:bookmarkStart w:id="8" w:name="Text21"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007C6102">
-[...8 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007C6102">
-[...42 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...40 lines deleted...]
-                <w:u w:val="single"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-S-</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="007C6102">
+            <w:bookmarkStart w:id="9" w:name="Text22"/>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD355C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="57FE91D8" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="006C7631">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
-                <w:u w:val="single"/>
-[...192 lines deleted...]
-          <w:p w14:paraId="54B7B6E2" w14:textId="77777777" w:rsidR="00085810" w:rsidRPr="007B66F5" w:rsidRDefault="00085810" w:rsidP="002F7996">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54B7B6E2" w14:textId="77777777" w:rsidR="00085810" w:rsidRPr="00BD355C" w:rsidRDefault="00085810" w:rsidP="00BD355C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1159CF4B" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213">
       <w:pPr>
         <w:spacing w:before="2" w:after="1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7477"/>
         <w:gridCol w:w="3858"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA7F02" w:rsidRPr="00AA7F02" w14:paraId="5E138A6A" w14:textId="77777777" w:rsidTr="001A1B4C">
+      <w:tr w:rsidR="00BD355C" w:rsidRPr="00AA7F02" w14:paraId="5E138A6A" w14:textId="77777777" w:rsidTr="00F873A4">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="991"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D721EC7" w14:textId="77777777" w:rsidR="00AA7F02" w:rsidRPr="00AA7F02" w:rsidRDefault="00AA7F02" w:rsidP="001A1B4C">
+          <w:p w14:paraId="1358FE28" w14:textId="778E0DE4" w:rsidR="00BD355C" w:rsidRPr="00D6272C" w:rsidRDefault="00BD355C" w:rsidP="00BD355C">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:ind w:right="-131"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA7F02">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:szCs w:val="16"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AA7F02">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I acknowledge that my submission of this proposal has been duly authorized by the governing body of the organization listed above</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>I acknowledge that my submission of this proposal has been duly authorized by the governing body of the organization listed above</w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t xml:space="preserve"> and that any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D6272C">
+              <w:t xml:space="preserve"> changes to your application must be submitted to IDEM in writing. </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">I also acknowledge that I must receive approval in writing from IDEM for the changes before implementing the changes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> receive reimbursement for funds spent.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D721EC7" w14:textId="77777777" w:rsidR="00BD355C" w:rsidRPr="00AA7F02" w:rsidRDefault="00BD355C" w:rsidP="001A1B4C">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:ind w:right="-131"/>
+              <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA7F02" w14:paraId="28C52AFD" w14:textId="77777777" w:rsidTr="007B66F5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7477" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EB1E158" w14:textId="77777777" w:rsidR="00AA7F02" w:rsidRDefault="00AA7F02">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
@@ -5054,52 +5370,52 @@
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F0F078C" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRPr="00C237AA" w:rsidRDefault="00271C0F" w:rsidP="00271C0F">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="CRGP_Budget_Sheet_092719.fillable"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="10" w:name="CRGP_Budget_Sheet_092719.fillable"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="6EA16551" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRPr="00C237AA" w:rsidRDefault="00271C0F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -5111,51 +5427,50 @@
       <w:tr w:rsidR="00271C0F" w14:paraId="3A4320B3" w14:textId="77777777" w:rsidTr="00167872">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40B8BE00" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68F34BA8" wp14:editId="7869D3CB">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>75063</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>178056</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="578613" cy="576072"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="6" name="Picture 6"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="SEAL31.TIF"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
@@ -5325,127 +5640,135 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>100 North Senate Avenue</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0433303C" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Indianapolis, IN 46204</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ACE25FC" w14:textId="2CA6963B" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
+          <w:p w14:paraId="3ACE25FC" w14:textId="35F840F0" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Telephone: (317) </w:t>
             </w:r>
             <w:r w:rsidRPr="001E7C9B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidR="00315490" w:rsidRPr="001E7C9B">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>4-0338</w:t>
+              <w:t>4-</w:t>
+            </w:r>
+            <w:r w:rsidR="00906161">
+              <w:rPr>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6923</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="055F697B" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Toll-Free: (800) </w:t>
             </w:r>
             <w:r w:rsidR="008912F5">
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>451-6027</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="119407F9" w14:textId="385E4510" w:rsidR="00F92874" w:rsidRDefault="006222C6" w:rsidP="000C7CC7">
+          <w:p w14:paraId="119407F9" w14:textId="385E4510" w:rsidR="00F92874" w:rsidRDefault="00F92874" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r w:rsidR="00F92874" w:rsidRPr="00946FAD">
+              <w:r w:rsidRPr="00946FAD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>WasteTireGrants@idem.IN.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77029CB7" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
@@ -5687,51 +6010,65 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C402133" w14:textId="6029568D" w:rsidR="00061364" w:rsidRPr="00061364" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide </w:t>
             </w:r>
             <w:r w:rsidR="00167872">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>brief (three to four sentences) summary of your project. What are the primary purchases and goals?</w:t>
+              <w:t xml:space="preserve">brief (three to four sentences) summary of your project. What are the primary </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00167872">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>purchases</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00167872">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and goals?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00061364" w14:paraId="3D0136C2" w14:textId="77777777" w:rsidTr="00FE03A8">
         <w:trPr>
           <w:trHeight w:val="1584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="468" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40D26403" w14:textId="77777777" w:rsidR="00061364" w:rsidRDefault="00061364" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5920,51 +6257,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21362921" w14:textId="77777777" w:rsidR="00061364" w:rsidRDefault="00FD7B37" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Text9"/>
+            <w:bookmarkStart w:id="11" w:name="Text9"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5988,51 +6325,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="35D4ABA8" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3ACA2F9D" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79915CDE" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6093,51 +6430,69 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">How will the outcomes and effectiveness of the project be </w:t>
             </w:r>
             <w:r w:rsidRPr="008C4FC7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>measured</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">? Measurable outcomes vary, but ideally should be quantifiable measures that document </w:t>
+              <w:t xml:space="preserve">? Measurable outcomes </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vary, but</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ideally should be quantifiable measures that document </w:t>
             </w:r>
             <w:r w:rsidR="006E5F24">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the number of tires removed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06FEB26B" w14:textId="4C1081F9" w:rsidR="008C4FC7" w:rsidRPr="00061364" w:rsidRDefault="008C4FC7" w:rsidP="008C4FC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6178,51 +6533,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="026B9C15" w14:textId="77777777" w:rsidR="00061364" w:rsidRDefault="00FD7B37" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text8"/>
+            <w:bookmarkStart w:id="12" w:name="Text8"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6246,51 +6601,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
           <w:p w14:paraId="754F7597" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="045F2942" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51BE75B5" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6431,51 +6786,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="220DFD76" w14:textId="77777777" w:rsidR="0067341D" w:rsidRDefault="00FD7B37" w:rsidP="000C7CC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text7"/>
+            <w:bookmarkStart w:id="13" w:name="Text7"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6499,155 +6854,155 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B62C1A2" w14:textId="77777777" w:rsidR="00061364" w:rsidRPr="00FD7B37" w:rsidRDefault="00061364" w:rsidP="00061364">
+    <w:p w14:paraId="1B62C1A2" w14:textId="77777777" w:rsidR="00061364" w:rsidRDefault="00061364" w:rsidP="00061364">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00061364" w:rsidRPr="00FD7B37" w:rsidSect="002C214E">
+    <w:sectPr w:rsidR="00061364" w:rsidSect="002C214E">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="461" w:right="461" w:bottom="461" w:left="461" w:header="504" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DAF2728" w14:textId="77777777" w:rsidR="00CC4DA7" w:rsidRDefault="00CC4DA7" w:rsidP="003C28C0">
+    <w:p w14:paraId="7EAF2D1A" w14:textId="77777777" w:rsidR="00C255A2" w:rsidRDefault="00C255A2" w:rsidP="003C28C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35E3B335" w14:textId="77777777" w:rsidR="00CC4DA7" w:rsidRDefault="00CC4DA7" w:rsidP="003C28C0">
+    <w:p w14:paraId="51AB30CF" w14:textId="77777777" w:rsidR="00C255A2" w:rsidRDefault="00C255A2" w:rsidP="003C28C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="805591242"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1984237674"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
@@ -6746,70 +7101,70 @@
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="003C28C0">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DE38CC6" w14:textId="77777777" w:rsidR="00CC4DA7" w:rsidRDefault="00CC4DA7" w:rsidP="003C28C0">
+    <w:p w14:paraId="5F91FC29" w14:textId="77777777" w:rsidR="00C255A2" w:rsidRDefault="00C255A2" w:rsidP="003C28C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6231C1D1" w14:textId="77777777" w:rsidR="00CC4DA7" w:rsidRDefault="00CC4DA7" w:rsidP="003C28C0">
+    <w:p w14:paraId="1817B857" w14:textId="77777777" w:rsidR="00C255A2" w:rsidRDefault="00C255A2" w:rsidP="003C28C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AA463EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="102A69E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7195,50 +7550,162 @@
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0AC81B5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7833" w:hanging="167"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="34B8DF8A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8862" w:hanging="167"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26C21C10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="321CE068"/>
+    <w:lvl w:ilvl="0" w:tplc="1F2AE35E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Arial" w:hAnsi="Symbol" w:cstheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A250CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08C5CA4"/>
     <w:lvl w:ilvl="0" w:tplc="7D92CC44">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="541" w:hanging="294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E5E03E5A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -7305,51 +7772,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B170B636">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6700" w:hanging="294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B3461A0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7580" w:hanging="294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F9479E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="599A03E8"/>
     <w:lvl w:ilvl="0" w:tplc="38744744">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="818" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5E1E0892">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1609" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
@@ -7415,51 +7882,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="665A240A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7813" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E8DCDD22">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8848" w:hanging="392"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38E0377E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C12F474"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7501,51 +7968,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38F8531B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0C84688"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7587,51 +8054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57EF2A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E201592"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7700,51 +8167,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C545884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0804C2E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7813,51 +8280,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="665D4BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1138CD7E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7926,51 +8393,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ADC3E56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47785D50"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8013,264 +8480,310 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="541206724">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1120413654">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="733892299">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2002394324">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1281297523">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1818255917">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="122119161">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="880286119">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2081560136">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="744180623">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="641617717">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1173642636">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2074808898">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bTeYTA8FatgHjNwst4vBm6Xfu2xj2kKoPVqVGNj5bimwf2+eeAAsrFwOy/uKOfGSCpKiLAK7k0tFF6Ya0KpnjA==" w:salt="DUqWjal6vNhZtQc5KvqSSw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OlqSsRu+g9Eee4HHC5HmQidd+ctdf3YUyR6BAVdjihXCFPibaAInlb/sFIYCjCCaY0l+qMUMVnxnQkrqV7f9Cw==" w:salt="Ko8NFnG+ak8hAp1gJSUx6w=="/>
   <w:defaultTabStop w:val="360"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42AA4"/>
     <w:rsid w:val="00010998"/>
     <w:rsid w:val="00013181"/>
     <w:rsid w:val="00022407"/>
     <w:rsid w:val="00037A78"/>
+    <w:rsid w:val="00037BEC"/>
     <w:rsid w:val="000458AB"/>
     <w:rsid w:val="00054C30"/>
     <w:rsid w:val="00061364"/>
     <w:rsid w:val="00085810"/>
     <w:rsid w:val="00085DE0"/>
     <w:rsid w:val="000C7CC7"/>
     <w:rsid w:val="000D2905"/>
     <w:rsid w:val="000D40F1"/>
     <w:rsid w:val="00136D74"/>
+    <w:rsid w:val="00146A3B"/>
+    <w:rsid w:val="001603EA"/>
     <w:rsid w:val="00167872"/>
     <w:rsid w:val="00171824"/>
     <w:rsid w:val="001A1B4C"/>
+    <w:rsid w:val="001A2B72"/>
     <w:rsid w:val="001B0C8D"/>
     <w:rsid w:val="001B4700"/>
+    <w:rsid w:val="001B6C44"/>
+    <w:rsid w:val="001D367E"/>
     <w:rsid w:val="001E0171"/>
     <w:rsid w:val="001E7C9B"/>
     <w:rsid w:val="002236C1"/>
     <w:rsid w:val="00236373"/>
     <w:rsid w:val="00271874"/>
     <w:rsid w:val="00271C0F"/>
     <w:rsid w:val="002C214E"/>
+    <w:rsid w:val="002D2978"/>
     <w:rsid w:val="002D7B7A"/>
+    <w:rsid w:val="002F4B03"/>
     <w:rsid w:val="002F7996"/>
+    <w:rsid w:val="00300E76"/>
     <w:rsid w:val="00315490"/>
     <w:rsid w:val="00316514"/>
     <w:rsid w:val="00330357"/>
     <w:rsid w:val="003516DF"/>
     <w:rsid w:val="00367978"/>
     <w:rsid w:val="003B3B7B"/>
     <w:rsid w:val="003C28C0"/>
+    <w:rsid w:val="003C5D81"/>
     <w:rsid w:val="004015F3"/>
     <w:rsid w:val="004168E6"/>
+    <w:rsid w:val="00433F35"/>
     <w:rsid w:val="004445DF"/>
     <w:rsid w:val="004543B8"/>
     <w:rsid w:val="00481A28"/>
+    <w:rsid w:val="00491115"/>
     <w:rsid w:val="004B1B8E"/>
+    <w:rsid w:val="004C4DBC"/>
     <w:rsid w:val="004E76DD"/>
     <w:rsid w:val="004F0334"/>
     <w:rsid w:val="00500258"/>
     <w:rsid w:val="005819AF"/>
     <w:rsid w:val="005A0065"/>
     <w:rsid w:val="005A5825"/>
     <w:rsid w:val="005A71CA"/>
     <w:rsid w:val="00602350"/>
     <w:rsid w:val="006053DC"/>
     <w:rsid w:val="006222C6"/>
     <w:rsid w:val="00645031"/>
+    <w:rsid w:val="00654CFA"/>
     <w:rsid w:val="00672DB7"/>
     <w:rsid w:val="0067341D"/>
     <w:rsid w:val="00680050"/>
     <w:rsid w:val="00690B1F"/>
     <w:rsid w:val="006A071F"/>
     <w:rsid w:val="006A1999"/>
     <w:rsid w:val="006C7631"/>
     <w:rsid w:val="006D07DB"/>
     <w:rsid w:val="006D6361"/>
     <w:rsid w:val="006E5C0F"/>
     <w:rsid w:val="006E5F24"/>
     <w:rsid w:val="007036A7"/>
+    <w:rsid w:val="007116A7"/>
     <w:rsid w:val="007558B9"/>
+    <w:rsid w:val="0079223F"/>
+    <w:rsid w:val="007A23E8"/>
     <w:rsid w:val="007B66F5"/>
+    <w:rsid w:val="007C321A"/>
+    <w:rsid w:val="00863471"/>
     <w:rsid w:val="008912F5"/>
     <w:rsid w:val="008A44DA"/>
     <w:rsid w:val="008C2E89"/>
     <w:rsid w:val="008C4FC7"/>
     <w:rsid w:val="008C647D"/>
     <w:rsid w:val="008E3D1A"/>
+    <w:rsid w:val="008E5711"/>
+    <w:rsid w:val="00906161"/>
+    <w:rsid w:val="00917A98"/>
     <w:rsid w:val="00945DD3"/>
     <w:rsid w:val="009B406F"/>
     <w:rsid w:val="009D6333"/>
     <w:rsid w:val="009F4F7D"/>
     <w:rsid w:val="00A6198D"/>
+    <w:rsid w:val="00A717BF"/>
+    <w:rsid w:val="00A72331"/>
     <w:rsid w:val="00A76A27"/>
+    <w:rsid w:val="00A83126"/>
     <w:rsid w:val="00A83B47"/>
     <w:rsid w:val="00AA7F02"/>
+    <w:rsid w:val="00AD37B1"/>
     <w:rsid w:val="00AF6280"/>
+    <w:rsid w:val="00B00661"/>
+    <w:rsid w:val="00B04734"/>
     <w:rsid w:val="00B04F21"/>
     <w:rsid w:val="00B42AA4"/>
+    <w:rsid w:val="00B71D90"/>
     <w:rsid w:val="00B72511"/>
     <w:rsid w:val="00B9537D"/>
     <w:rsid w:val="00BA396D"/>
     <w:rsid w:val="00BA6B19"/>
+    <w:rsid w:val="00BB016F"/>
     <w:rsid w:val="00BB188F"/>
     <w:rsid w:val="00BC1F43"/>
+    <w:rsid w:val="00BD355C"/>
     <w:rsid w:val="00BE2C80"/>
     <w:rsid w:val="00C237AA"/>
+    <w:rsid w:val="00C255A2"/>
+    <w:rsid w:val="00C53853"/>
     <w:rsid w:val="00C84434"/>
     <w:rsid w:val="00CA51AA"/>
+    <w:rsid w:val="00CB382D"/>
     <w:rsid w:val="00CC4DA7"/>
     <w:rsid w:val="00CE1310"/>
     <w:rsid w:val="00CE14DF"/>
     <w:rsid w:val="00CF6694"/>
     <w:rsid w:val="00D00BCD"/>
     <w:rsid w:val="00D02A88"/>
     <w:rsid w:val="00D05DCF"/>
+    <w:rsid w:val="00D17DCB"/>
     <w:rsid w:val="00D37717"/>
+    <w:rsid w:val="00D6272C"/>
     <w:rsid w:val="00D71769"/>
+    <w:rsid w:val="00D80B5A"/>
     <w:rsid w:val="00DF1E03"/>
     <w:rsid w:val="00E121B3"/>
     <w:rsid w:val="00E20D7E"/>
     <w:rsid w:val="00E23E0F"/>
     <w:rsid w:val="00E674DE"/>
+    <w:rsid w:val="00E8163D"/>
+    <w:rsid w:val="00E85EAD"/>
     <w:rsid w:val="00E90127"/>
+    <w:rsid w:val="00E93287"/>
+    <w:rsid w:val="00EA4075"/>
     <w:rsid w:val="00EB3213"/>
     <w:rsid w:val="00ED4B1F"/>
     <w:rsid w:val="00F203AF"/>
     <w:rsid w:val="00F35DF7"/>
     <w:rsid w:val="00F87565"/>
     <w:rsid w:val="00F92874"/>
+    <w:rsid w:val="00F943A1"/>
     <w:rsid w:val="00FA33A4"/>
+    <w:rsid w:val="00FC41E6"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FD7B37"/>
     <w:rsid w:val="00FE03A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73967105"/>
   <w15:docId w15:val="{FA2B8347-F149-42A4-9B0F-48D63CED8C09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8901,51 +9414,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00085DE0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="534662304">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1846674470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9236,80 +9749,86 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CE408DF-1425-42E1-B4ED-42F739269B3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>565</Words>
-  <Characters>3224</Characters>
+  <Words>1038</Words>
+  <Characters>3117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>3117</Lines>
+  <Paragraphs>1038</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Indiana</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3782</CharactersWithSpaces>
+  <CharactersWithSpaces>3117</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>pkoons</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-09-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 19 for Word</vt:lpwstr>