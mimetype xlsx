--- v0 (2025-12-07)
+++ v1 (2026-09-20)
@@ -23,60 +23,60 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\Form Designs\WORKING\YOUNG\Design\DCS\54836\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RBERRY\Documents\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C170676-2E42-4F0F-BC27-B1E1A5713841}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCB7A6A8-52AD-4584-B095-F6CBACBED3E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="3" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="1" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet4" sheetId="4" r:id="rId4"/>
     <sheet name="Sheet5" sheetId="5" r:id="rId5"/>
     <sheet name="Sheet6" sheetId="6" r:id="rId6"/>
     <sheet name="Sheet7" sheetId="7" r:id="rId7"/>
     <sheet name="Sheet8" sheetId="8" r:id="rId8"/>
     <sheet name="Sheet9" sheetId="9" r:id="rId9"/>
     <sheet name="Sheet10" sheetId="10" r:id="rId10"/>
     <sheet name="Sheet11" sheetId="11" r:id="rId11"/>
     <sheet name="Sheet12" sheetId="12" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">Sheet10!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">Sheet11!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">Sheet12!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Sheet2!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Sheet3!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Sheet4!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Sheet5!$A$1:$L$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Sheet6!$A$1:$L$54</definedName>
@@ -1242,51 +1242,51 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>FOSTER PARENT TRAVEL INVOICE (RECEIVING Per Diem)</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="700" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>State Form 54836 (R16 / 6-23)</a:t>
+            <a:t>State Form 54836 (R17 / 8-26)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="700" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Approved by State Board of Accounts, 2022</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="700">
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="700" b="0" i="0" baseline="0">
               <a:solidFill>
@@ -9403,197 +9403,163 @@
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>Room W 364, MS 54</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>402 W Washington St.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>Indianapolis, IN 46204</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9776,763 +9742,763 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M66"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A21" sqref="A21"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18:D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="48"/>
       <c r="K9" s="50"/>
       <c r="L9" s="6"/>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="48"/>
       <c r="K10" s="50"/>
       <c r="L10" s="6"/>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="48"/>
       <c r="K11" s="50"/>
       <c r="L11" s="6"/>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="48"/>
       <c r="K12" s="50"/>
       <c r="L12" s="6"/>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="48"/>
       <c r="K13" s="64"/>
       <c r="L13" s="6"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="48"/>
       <c r="K14" s="64"/>
       <c r="L14" s="6"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="48"/>
       <c r="K15" s="64"/>
       <c r="L15" s="6"/>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="48"/>
       <c r="K16" s="50"/>
       <c r="L16" s="6"/>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="67"/>
       <c r="D17" s="64"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="65" t="s">
         <v>38</v>
       </c>
       <c r="B18" s="66"/>
       <c r="C18" s="71">
         <v>0</v>
       </c>
       <c r="D18" s="72"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="74"/>
       <c r="D20" s="74"/>
       <c r="E20" s="75"/>
       <c r="F20" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G20" s="69"/>
       <c r="H20" s="69"/>
       <c r="I20" s="69"/>
       <c r="J20" s="70"/>
       <c r="K20" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="7"/>
       <c r="B21" s="48"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="62"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="6"/>
       <c r="B22" s="48"/>
       <c r="C22" s="49"/>
       <c r="D22" s="49"/>
       <c r="E22" s="50"/>
       <c r="F22" s="48"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="64"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="7"/>
       <c r="B23" s="48"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="62"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="6"/>
       <c r="B24" s="48"/>
       <c r="C24" s="49"/>
       <c r="D24" s="49"/>
       <c r="E24" s="50"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="7"/>
       <c r="B25" s="48"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="62"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="6"/>
       <c r="B26" s="48"/>
       <c r="C26" s="49"/>
       <c r="D26" s="49"/>
       <c r="E26" s="50"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="7"/>
       <c r="B27" s="48"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="62"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="6"/>
       <c r="B28" s="48"/>
       <c r="C28" s="49"/>
       <c r="D28" s="49"/>
       <c r="E28" s="50"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="7"/>
       <c r="B29" s="48"/>
       <c r="C29" s="61"/>
       <c r="D29" s="61"/>
       <c r="E29" s="62"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="6"/>
       <c r="B30" s="48"/>
       <c r="C30" s="49"/>
       <c r="D30" s="49"/>
       <c r="E30" s="50"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="7"/>
       <c r="B31" s="48"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="62"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="6"/>
       <c r="B32" s="48"/>
       <c r="C32" s="49"/>
       <c r="D32" s="49"/>
       <c r="E32" s="50"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="7"/>
       <c r="B33" s="48"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="62"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="6"/>
       <c r="B34" s="48"/>
       <c r="C34" s="49"/>
       <c r="D34" s="49"/>
       <c r="E34" s="50"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="7"/>
       <c r="B35" s="48"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="62"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="6"/>
       <c r="B36" s="48"/>
       <c r="C36" s="49"/>
       <c r="D36" s="49"/>
       <c r="E36" s="50"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="7"/>
       <c r="B37" s="48"/>
       <c r="C37" s="61"/>
       <c r="D37" s="61"/>
       <c r="E37" s="62"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="6"/>
       <c r="B38" s="48"/>
       <c r="C38" s="49"/>
       <c r="D38" s="49"/>
       <c r="E38" s="50"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="7"/>
       <c r="B39" s="48"/>
       <c r="C39" s="61"/>
       <c r="D39" s="61"/>
       <c r="E39" s="62"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="6"/>
       <c r="B43" s="48"/>
       <c r="C43" s="49"/>
       <c r="D43" s="49"/>
       <c r="E43" s="50"/>
       <c r="F43" s="51"/>
       <c r="G43" s="52"/>
       <c r="H43" s="52"/>
       <c r="I43" s="52"/>
       <c r="J43" s="53"/>
       <c r="K43" s="6"/>
       <c r="L43" s="6"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="55"/>
       <c r="C44" s="55"/>
       <c r="D44" s="55"/>
       <c r="E44" s="55"/>
       <c r="F44" s="55"/>
       <c r="G44" s="55"/>
       <c r="H44" s="55"/>
       <c r="I44" s="56"/>
       <c r="J44" s="46" t="s">
         <v>23</v>
       </c>
       <c r="K44" s="47"/>
       <c r="L44" s="9">
         <f>SUM(L21:L43)+Sheet2!L43:L43+Sheet3!L43:L43+Sheet4!L43:L43+Sheet5!L43:L43+Sheet6!L43:L43+Sheet7!L43:L43+Sheet8!L43:L43+Sheet9!L43:L43+Sheet10!L43:L43+Sheet11!L43:L43+Sheet12!L43:L43</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="57"/>
       <c r="B45" s="58"/>
       <c r="C45" s="58"/>
       <c r="D45" s="58"/>
       <c r="E45" s="58"/>
       <c r="F45" s="58"/>
       <c r="G45" s="58"/>
       <c r="H45" s="58"/>
       <c r="I45" s="59"/>
       <c r="J45" s="60" t="s">
         <v>6</v>
       </c>
       <c r="K45" s="47"/>
       <c r="L45" s="9">
         <f>(L9+L10+L11+L12+L13+L14+L15+L16)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="38"/>
       <c r="C46" s="38"/>
       <c r="D46" s="38"/>
       <c r="E46" s="38"/>
       <c r="F46" s="38"/>
       <c r="G46" s="38"/>
       <c r="H46" s="38"/>
       <c r="I46" s="39"/>
       <c r="J46" s="46" t="s">
         <v>4</v>
       </c>
       <c r="K46" s="47"/>
       <c r="L46" s="9">
         <f>ROUND((5.325*L45),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="40"/>
       <c r="B47" s="41"/>
       <c r="C47" s="41"/>
       <c r="D47" s="41"/>
       <c r="E47" s="41"/>
       <c r="F47" s="41"/>
       <c r="G47" s="41"/>
       <c r="H47" s="41"/>
       <c r="I47" s="42"/>
       <c r="J47" s="46" t="s">
         <v>24</v>
       </c>
       <c r="K47" s="47"/>
       <c r="L47" s="9">
         <f>IF(L44-L46&gt;0,(L44-L46),0)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="43"/>
       <c r="B48" s="44"/>
       <c r="C48" s="44"/>
       <c r="D48" s="44"/>
       <c r="E48" s="44"/>
       <c r="F48" s="44"/>
       <c r="G48" s="44"/>
       <c r="H48" s="44"/>
       <c r="I48" s="45"/>
       <c r="J48" s="46" t="s">
         <v>5</v>
       </c>
       <c r="K48" s="47"/>
       <c r="L48" s="10">
         <f>L47*C18</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="33"/>
       <c r="C50" s="33"/>
       <c r="D50" s="33"/>
       <c r="E50" s="34"/>
       <c r="F50" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="33"/>
       <c r="H50" s="33"/>
       <c r="I50" s="33"/>
       <c r="J50" s="33"/>
       <c r="K50" s="33"/>
       <c r="L50" s="34"/>
     </row>
-    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="24"/>
       <c r="B51" s="22"/>
       <c r="C51" s="22"/>
       <c r="D51" s="22"/>
       <c r="E51" s="23"/>
       <c r="F51" s="24"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="22"/>
       <c r="K51" s="22"/>
       <c r="L51" s="23"/>
     </row>
-    <row r="52" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="35"/>
       <c r="C52" s="35"/>
       <c r="D52" s="35"/>
       <c r="E52" s="36"/>
       <c r="F52" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="33"/>
       <c r="H52" s="33"/>
       <c r="I52" s="34"/>
       <c r="J52" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K52" s="35"/>
       <c r="L52" s="36"/>
     </row>
-    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="24"/>
       <c r="B53" s="25"/>
       <c r="C53" s="25"/>
       <c r="D53" s="25"/>
       <c r="E53" s="26"/>
       <c r="F53" s="24"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="23"/>
       <c r="J53" s="24"/>
       <c r="K53" s="22"/>
       <c r="L53" s="23"/>
     </row>
-    <row r="54" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B54" s="28"/>
       <c r="C54" s="28"/>
       <c r="D54" s="28"/>
       <c r="E54" s="28"/>
       <c r="F54" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G54" s="30"/>
       <c r="H54" s="30"/>
       <c r="I54" s="31"/>
       <c r="J54" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K54" s="28"/>
       <c r="L54" s="32"/>
     </row>
-    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="16"/>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="18"/>
       <c r="G55" s="19"/>
       <c r="H55" s="19"/>
       <c r="I55" s="20"/>
       <c r="J55" s="21"/>
       <c r="K55" s="22"/>
       <c r="L55" s="23"/>
     </row>
-    <row r="62" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A62" s="14"/>
     </row>
-    <row r="63" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A63" s="15"/>
     </row>
-    <row r="64" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A64" s="15"/>
     </row>
-    <row r="65" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A65" s="14"/>
     </row>
-    <row r="66" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A66" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="T32zcP52nDmkux4ZwhvoD8dCf3mlIFEw8OHWaJf2x5KEmUPRHd3SOsMtZAqXp0BhwWQizjchDEFxnZg4xgyzpw==" saltValue="jZVzYyJFIumi5QfCturL2A==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/dPPc8MDTNQC2Gi3H3/spcs7so+ZoJCFNLY2/XZsl3/quQ1DeI/wITaEK91awsRGG+c7gO9KCf/E2+KIgk6/Uw==" saltValue="OMzMholQR3A8FJqNhxyEtw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="85">
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="F22:J22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="F23:J23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
@@ -10578,782 +10544,782 @@
     <mergeCell ref="F42:J42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="F52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18:D18" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>"0 ,0.49,0.44,0.42,0.41,0.40"</formula1>
+      <formula1>"0.64,0.49,0.44,0.42,0.41,0.40"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>35</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="adHEnGrvWJY0D8ejbexAd+zAWMWQLLiI1GmGbSu15DGZw9ebv2FkMQs2fsMsi9u/Yrs895afA/YfwkRDcLuRww==" saltValue="QVeUUCh7IE0XVDXc1ZA1fA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="J53:L53"/>
@@ -11433,762 +11399,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>36</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="CfwdGcSCWxjPPRQleHYRzahPF9LiU0Nbvag/2cYeQXEr1EoKhl/b4ag8nDa85ozxzGEdau71Qg+tILG46A5CZA==" saltValue="u2f7CrYpGFSXlt+2euYTDw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="J53:L53"/>
@@ -12268,762 +12234,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>37</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="8vvDGMwIcqkfw7v0Ra2cVrZXf2If3GaS9q3SX5qSdPn4jLRffXvE+09J04QS7Da/oXa7xvz0++VqEh0Mb84O7Q==" saltValue="Nlx0C2nd7x7QnfCRZ1v4zw==" spinCount="100000" sheet="1" objects="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="J53:L53"/>
@@ -13103,762 +13069,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="87">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>22</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+foewRdSleyqZjnhU/uGRsYM3hFWg3kCqf6rSLxa4HA3c9apG6Qvft2oUWswtDrsqSk2pYVBdbJ+ag8FvDE8QQ==" saltValue="bgVu5bbv0k3AUlAaTxAI4g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F53:I53"/>
@@ -13938,762 +13904,762 @@
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F49:L49"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="J51:L51"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="F36:J36"/>
     <mergeCell ref="F37:J37"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>21</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="TQz/DXw6jveLiTvSpd+Sr5RtL8T3nrI8ef0wT8ahfp+P7zj7KGP59owpuKb4YnVVOuHPC/SzbA0b8mrSswNLTg==" saltValue="7CkvaeToBDHt21rsI7kPng==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="J12:K12"/>
@@ -14773,762 +14739,762 @@
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="F52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="J53:L53"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>25</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="RuPDMu+9kZCEkigNmFygOwLRSAFe1xFgLDygUsYBAo34THSZ0b52yeFMgJmyCVbBNm6ZrXgVdYMHI6OfkKFTqQ==" saltValue="Ns48/zM24/bivJ1rsJ/zPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
@@ -15608,762 +15574,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>27</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="rSt9w/Kxmnd2s5yL+81inlkGAt60b03G/8tstuRggyjlBhSMwSA0n9Euw+zg3RK1GtC3vx+YkvU6KHG+ChhGgw==" saltValue="kURHp/bJn5Ah9GqyN+YzSg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
@@ -16443,762 +16409,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="97" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="99"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>28</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Gv4XHvfe/s3oYHomH4eBXYOz/CrhDX8yRukgF54ZdnjrV8R9eJSFOfujPKKchxDQ2Bgd8BRkUQixSAhoI2ZPuw==" saltValue="c/Gzcq/iKcchodv59ODsqA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
@@ -17278,762 +17244,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>29</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="yQU3II2/hZJ52gSvk3h8iOigDDmwEGXD62L3wMyjQk/AqYWQxOspicWKNKPtl5O5/TIKvBcHJPgcS8+AQuUQlQ==" saltValue="3/5sD1mKyKxMbqz6g6CsFQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
@@ -18113,762 +18079,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="97" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="98"/>
       <c r="D19" s="98"/>
       <c r="E19" s="99"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>30</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="iW8uvUsz0YBMAK/r8rENv7OilbE0FVmUbSQZHCTEVKtIRWV07RVD3Erkn4zOcpoZLI2bdouWBdIuAQLx1wNIHg==" saltValue="ovjeNecaXJP26aaBMPmsgg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="J15:K15"/>
@@ -18948,762 +18914,762 @@
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="J11:K11"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="76" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="77"/>
       <c r="C8" s="77"/>
       <c r="D8" s="77"/>
       <c r="E8" s="77"/>
       <c r="F8" s="77"/>
       <c r="G8" s="77"/>
       <c r="H8" s="77"/>
       <c r="I8" s="8"/>
       <c r="J8" s="78" t="s">
         <v>7</v>
       </c>
       <c r="K8" s="79"/>
       <c r="L8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="M8" s="4"/>
     </row>
-    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="68">
         <f>+Sheet1!J9:K9</f>
         <v>0</v>
       </c>
       <c r="K9" s="86"/>
       <c r="L9" s="9">
         <f>+Sheet1!L9</f>
         <v>0</v>
       </c>
       <c r="M9" s="4"/>
     </row>
-    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <v>2</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="68">
         <f>+Sheet1!J10:K10</f>
         <v>0</v>
       </c>
       <c r="K10" s="86"/>
       <c r="L10" s="9">
         <f>+Sheet1!L10</f>
         <v>0</v>
       </c>
       <c r="M10" s="4"/>
     </row>
-    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="68">
         <f>+Sheet1!J11:K11</f>
         <v>0</v>
       </c>
       <c r="K11" s="86"/>
       <c r="L11" s="9">
         <f>+Sheet1!L11</f>
         <v>0</v>
       </c>
       <c r="M11" s="4"/>
     </row>
-    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <v>4</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="J12" s="68">
         <f>+Sheet1!J12:K12</f>
         <v>0</v>
       </c>
       <c r="K12" s="86"/>
       <c r="L12" s="9">
         <f>+Sheet1!L12</f>
         <v>0</v>
       </c>
       <c r="M12" s="4"/>
     </row>
-    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <v>5</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>39</v>
       </c>
       <c r="J13" s="68">
         <f>+Sheet1!J13:K13</f>
         <v>0</v>
       </c>
       <c r="K13" s="86"/>
       <c r="L13" s="9">
         <f>+Sheet1!L13</f>
         <v>0</v>
       </c>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <v>6</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="68">
         <f>+Sheet1!J14:K14</f>
         <v>0</v>
       </c>
       <c r="K14" s="86"/>
       <c r="L14" s="9">
         <f>+Sheet1!L14</f>
         <v>0</v>
       </c>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="J15" s="68">
         <f>+Sheet1!J15:K15</f>
         <v>0</v>
       </c>
       <c r="K15" s="86"/>
       <c r="L15" s="9">
         <f>+Sheet1!L15</f>
         <v>0</v>
       </c>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="G16" s="2"/>
       <c r="J16" s="68">
         <f>+Sheet1!J16:K16</f>
         <v>0</v>
       </c>
       <c r="K16" s="86"/>
       <c r="L16" s="9">
         <f>+Sheet1!L16</f>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="65" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="66"/>
       <c r="C17" s="96">
         <f>+Sheet1!C17:D17</f>
         <v>0</v>
       </c>
       <c r="D17" s="88"/>
       <c r="G17" s="2"/>
     </row>
-    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="19" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="19" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="73" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="74"/>
       <c r="D19" s="74"/>
       <c r="E19" s="75"/>
       <c r="F19" s="68" t="s">
         <v>41</v>
       </c>
       <c r="G19" s="69"/>
       <c r="H19" s="69"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="9" t="s">
         <v>2</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="7"/>
       <c r="B20" s="48"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="62"/>
       <c r="F20" s="48"/>
       <c r="G20" s="63"/>
       <c r="H20" s="63"/>
       <c r="I20" s="63"/>
       <c r="J20" s="64"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
       <c r="B21" s="48"/>
       <c r="C21" s="49"/>
       <c r="D21" s="49"/>
       <c r="E21" s="50"/>
       <c r="F21" s="48"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="64"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7"/>
       <c r="B22" s="48"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="62"/>
       <c r="F22" s="51"/>
       <c r="G22" s="52"/>
       <c r="H22" s="52"/>
       <c r="I22" s="52"/>
       <c r="J22" s="53"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
       <c r="B23" s="48"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="50"/>
       <c r="F23" s="51"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="53"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7"/>
       <c r="B24" s="48"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="62"/>
       <c r="F24" s="51"/>
       <c r="G24" s="52"/>
       <c r="H24" s="52"/>
       <c r="I24" s="52"/>
       <c r="J24" s="53"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
       <c r="B25" s="48"/>
       <c r="C25" s="49"/>
       <c r="D25" s="49"/>
       <c r="E25" s="50"/>
       <c r="F25" s="51"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="53"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="7"/>
       <c r="B26" s="48"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="62"/>
       <c r="F26" s="51"/>
       <c r="G26" s="52"/>
       <c r="H26" s="52"/>
       <c r="I26" s="52"/>
       <c r="J26" s="53"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
       <c r="B27" s="48"/>
       <c r="C27" s="49"/>
       <c r="D27" s="49"/>
       <c r="E27" s="50"/>
       <c r="F27" s="51"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="53"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="7"/>
       <c r="B28" s="48"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="62"/>
       <c r="F28" s="51"/>
       <c r="G28" s="52"/>
       <c r="H28" s="52"/>
       <c r="I28" s="52"/>
       <c r="J28" s="53"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
       <c r="B29" s="48"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49"/>
       <c r="E29" s="50"/>
       <c r="F29" s="51"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="53"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="7"/>
       <c r="B30" s="48"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="62"/>
       <c r="F30" s="51"/>
       <c r="G30" s="52"/>
       <c r="H30" s="52"/>
       <c r="I30" s="52"/>
       <c r="J30" s="53"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
       <c r="B31" s="48"/>
       <c r="C31" s="49"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50"/>
       <c r="F31" s="51"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="53"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="7"/>
       <c r="B32" s="48"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="62"/>
       <c r="F32" s="51"/>
       <c r="G32" s="52"/>
       <c r="H32" s="52"/>
       <c r="I32" s="52"/>
       <c r="J32" s="53"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
       <c r="B33" s="48"/>
       <c r="C33" s="49"/>
       <c r="D33" s="49"/>
       <c r="E33" s="50"/>
       <c r="F33" s="51"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="53"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="7"/>
       <c r="B34" s="48"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="62"/>
       <c r="F34" s="51"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="53"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
       <c r="B35" s="48"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="E35" s="50"/>
       <c r="F35" s="51"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="53"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7"/>
       <c r="B36" s="48"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="62"/>
       <c r="F36" s="51"/>
       <c r="G36" s="52"/>
       <c r="H36" s="52"/>
       <c r="I36" s="52"/>
       <c r="J36" s="53"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
       <c r="B37" s="48"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="E37" s="50"/>
       <c r="F37" s="51"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="53"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7"/>
       <c r="B38" s="48"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="62"/>
       <c r="F38" s="51"/>
       <c r="G38" s="52"/>
       <c r="H38" s="52"/>
       <c r="I38" s="52"/>
       <c r="J38" s="53"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
       <c r="B39" s="48"/>
       <c r="C39" s="49"/>
       <c r="D39" s="49"/>
       <c r="E39" s="50"/>
       <c r="F39" s="51"/>
       <c r="G39" s="52"/>
       <c r="H39" s="52"/>
       <c r="I39" s="52"/>
       <c r="J39" s="53"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
       <c r="B40" s="48"/>
       <c r="C40" s="49"/>
       <c r="D40" s="49"/>
       <c r="E40" s="50"/>
       <c r="F40" s="51"/>
       <c r="G40" s="52"/>
       <c r="H40" s="52"/>
       <c r="I40" s="52"/>
       <c r="J40" s="53"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="6"/>
       <c r="B41" s="48"/>
       <c r="C41" s="49"/>
       <c r="D41" s="49"/>
       <c r="E41" s="50"/>
       <c r="F41" s="51"/>
       <c r="G41" s="52"/>
       <c r="H41" s="52"/>
       <c r="I41" s="52"/>
       <c r="J41" s="53"/>
       <c r="K41" s="6"/>
       <c r="L41" s="6"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="6"/>
       <c r="B42" s="48"/>
       <c r="C42" s="49"/>
       <c r="D42" s="49"/>
       <c r="E42" s="50"/>
       <c r="F42" s="51"/>
       <c r="G42" s="52"/>
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="J42" s="53"/>
       <c r="K42" s="6"/>
       <c r="L42" s="6"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="G43" s="55"/>
       <c r="H43" s="55"/>
       <c r="I43" s="56"/>
       <c r="J43" s="46" t="s">
         <v>34</v>
       </c>
       <c r="K43" s="47"/>
       <c r="L43" s="9">
         <f>SUM(L20:L42)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="57"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
       <c r="E44" s="58"/>
       <c r="F44" s="58"/>
       <c r="G44" s="58"/>
       <c r="H44" s="58"/>
       <c r="I44" s="59"/>
       <c r="J44" s="94"/>
       <c r="K44" s="95"/>
       <c r="L44" s="12"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B45" s="38"/>
       <c r="C45" s="38"/>
       <c r="D45" s="38"/>
       <c r="E45" s="38"/>
       <c r="F45" s="38"/>
       <c r="G45" s="38"/>
       <c r="H45" s="38"/>
       <c r="I45" s="39"/>
       <c r="J45" s="89"/>
       <c r="K45" s="90"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="40"/>
       <c r="B46" s="41"/>
       <c r="C46" s="41"/>
       <c r="D46" s="41"/>
       <c r="E46" s="41"/>
       <c r="F46" s="41"/>
       <c r="G46" s="41"/>
       <c r="H46" s="41"/>
       <c r="I46" s="42"/>
       <c r="J46" s="89"/>
       <c r="K46" s="90"/>
     </row>
-    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="43"/>
       <c r="B47" s="44"/>
       <c r="C47" s="44"/>
       <c r="D47" s="44"/>
       <c r="E47" s="44"/>
       <c r="F47" s="44"/>
       <c r="G47" s="44"/>
       <c r="H47" s="44"/>
       <c r="I47" s="45"/>
       <c r="J47" s="89"/>
       <c r="K47" s="90"/>
       <c r="L47" s="13"/>
     </row>
-    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="27" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="33"/>
       <c r="C49" s="33"/>
       <c r="D49" s="33"/>
       <c r="E49" s="34"/>
       <c r="F49" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="33"/>
       <c r="H49" s="33"/>
       <c r="I49" s="33"/>
       <c r="J49" s="33"/>
       <c r="K49" s="33"/>
       <c r="L49" s="34"/>
     </row>
-    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="16">
         <f>+Sheet1!A51</f>
         <v>0</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="85"/>
       <c r="F50" s="16">
         <f>+Sheet1!F51</f>
         <v>0</v>
       </c>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="85"/>
     </row>
-    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="27" t="s">
         <v>42</v>
       </c>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="36"/>
       <c r="F51" s="27" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="33"/>
       <c r="H51" s="33"/>
       <c r="I51" s="34"/>
       <c r="J51" s="27" t="s">
         <v>11</v>
       </c>
       <c r="K51" s="35"/>
       <c r="L51" s="36"/>
     </row>
-    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="16">
         <f>+Sheet1!A53</f>
         <v>0</v>
       </c>
       <c r="B52" s="83"/>
       <c r="C52" s="83"/>
       <c r="D52" s="83"/>
       <c r="E52" s="84"/>
       <c r="F52" s="16">
         <f>+Sheet1!F53</f>
         <v>0</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="85"/>
       <c r="J52" s="16">
         <f>+Sheet1!J53</f>
         <v>0</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="85"/>
     </row>
-    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:12" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="27" t="s">
         <v>10</v>
       </c>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="29" t="s">
         <v>26</v>
       </c>
       <c r="G53" s="30"/>
       <c r="H53" s="30"/>
       <c r="I53" s="31"/>
       <c r="J53" s="27" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="28"/>
       <c r="L53" s="32"/>
     </row>
-    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="16"/>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="91">
         <f>+Sheet1!F55</f>
         <v>0</v>
       </c>
       <c r="G54" s="92"/>
       <c r="H54" s="92"/>
       <c r="I54" s="93"/>
       <c r="J54" s="80">
         <f>+Sheet1!J55</f>
         <v>0</v>
       </c>
       <c r="K54" s="81"/>
       <c r="L54" s="82"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lP7MyRaDqCrCmDZ+ihIB7msgLEQ6fvHaCnYfD57nX6ICAzs8QOv8ICfcloDt27FcvFckbVhK7H6u6a/PYJRTTw==" saltValue="hHAOWNkGPnLlT8FMOL+49w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="83">
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="J53:L53"/>