--- v0 (2026-01-12)
+++ v1 (2026-10-23)
@@ -4,5129 +4,5136 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="189" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1090"/>
         <w:gridCol w:w="5134"/>
         <w:gridCol w:w="4605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD04" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1090" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BCF9" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BCF9" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F54BDA7" wp14:editId="3F54BDA8">
                   <wp:extent cx="558031" cy="557783"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Image 2" descr="Circle  Description automatically generated "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Image 2" descr="Circle  Description automatically generated "/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="558031" cy="557783"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BCFA" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BCFA" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="128"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BCFB" w14:textId="2144E6AA" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BCFB" w14:textId="44ED3356" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00DB2664">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="128"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>Part</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>of</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Form</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>State</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              </w:rPr>
               <w:t>53825</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(R10</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>(R1</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00DB2664">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3309">
+            <w:r w:rsidR="00167591" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>-24)</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00DB2664">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>/ DFR</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2310</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEDSS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BCFC" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BCFC" w14:textId="5F587048" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00DB2664">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    FAMILY AND SOCIAL SERVICES ADMINISTRATION</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BCFD" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BCFD" w14:textId="62C55EA3" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00DB2664">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DB2664">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    DIVISON OF FAMILY RESOURCES</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BCFE" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BCFE" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="158"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BCFF" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BCFF" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="128" w:right="344"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indiana</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Services</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Administration PO Box 1810</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD00" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD00" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="128"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Marion,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46952</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A265EAE" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="0A265EAE" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00DB2664" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="128"/>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telephone: 1-800-403-</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0864</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD01" w14:textId="5D658A0C" w:rsidR="00E8561E" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD01" w14:textId="5D658A0C" w:rsidR="00E8561E" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="128"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00DB2664">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fax: 1-888-436-9199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD02" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD02" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="489" w:lineRule="auto"/>
               <w:ind w:left="572" w:right="990"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Payee Name: &lt;Payee Name&gt; Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Number:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Number&gt; AG Number: &lt;AG Number&gt; Program: &lt;Program&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD03" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD03" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="572"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mailing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;Mailing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD25" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="10706"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD05" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD05" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="117"/>
               <w:ind w:left="157"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD06" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD06" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="157"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>It</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>review</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Supplemental</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Nutrition</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Assistance</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>(SNAP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>eligibility.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD07" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD07" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD08" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD08" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="157"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>determine</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>household</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>eligible</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>receiving</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>benefits,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>know</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>in your household situation. There is no need to conduct an interview. You need to complete and return the enclosed form with verification of new information no later than the Deadline Date listed on the form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD09" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD09" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
               </w:tabs>
               <w:spacing w:before="217" w:line="232" w:lineRule="exact"/>
               <w:ind w:left="387" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Enclosed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>complete,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>sign</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>return.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD0A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD0A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
               </w:tabs>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="387" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>We</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>provide</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>see</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>household</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>still</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>eligible</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>benefits.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD0B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD0B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
               </w:tabs>
               <w:ind w:left="387" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>It</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>VERY</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>important</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>return</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>new</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Deadline</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>DeadlineDate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>&gt;.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD0C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD0C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="47" w:line="436" w:lineRule="exact"/>
               <w:ind w:left="158" w:right="2539"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>do</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>return</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>new</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>end. After you send the form to us, we will review it.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD0D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD0D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
               </w:tabs>
               <w:spacing w:line="186" w:lineRule="exact"/>
               <w:ind w:left="387" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>questions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>about</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>provided,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> you.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD0E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD0E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:ind w:left="388" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>benefits,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>receive</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>notice</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>telling</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>how</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>those</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>affect</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>benefits.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD0F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD0F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="217" w:line="218" w:lineRule="exact"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>answer</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>questions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> form:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD10" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD10" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="388"/>
               </w:tabs>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="388" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>We</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>new</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD11" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD11" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
                 <w:tab w:val="left" w:pos="389"/>
               </w:tabs>
               <w:ind w:right="1436"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>when</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>complete</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>send</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>copies</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>completed Interim Contact Form. This will help us process your eligibility faster.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD12" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD12" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="387"/>
               </w:tabs>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="387" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>are:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD13" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD13" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="877"/>
               </w:tabs>
               <w:spacing w:line="226" w:lineRule="exact"/>
               <w:ind w:left="877" w:hanging="359"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>jobs:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>pay</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>stubs</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>last</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>thirty</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>(30)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> days.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD14" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD14" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="877"/>
               </w:tabs>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="877" w:hanging="359"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>unearned</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>income:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>award</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>letter</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>current</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>amount.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD15" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD15" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="877"/>
               </w:tabs>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="877" w:hanging="359"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>new</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>vehicles:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>vehicle</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>registration.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD16" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD16" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="877"/>
               </w:tabs>
               <w:spacing w:line="227" w:lineRule="exact"/>
               <w:ind w:left="877" w:hanging="359"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>For</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>resources:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>most</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>recent</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>bank</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>statement.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD17" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD17" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="200"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>do</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>send</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>send</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Pending</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Notice</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>listing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification(s)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD18" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD18" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD19" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD19" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>do</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>send</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>needed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Deadline</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Date,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>cannot</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>determine</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>eligibility</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the household. SNAP benefits will end.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD1A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD1A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Please</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>completed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD1B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD1B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD1C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD1C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="878"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FSSA</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Center</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD1D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD1D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="878"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>P.O.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Box</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1810</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD1E" w14:textId="171F08B9" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD1E" w14:textId="171F08B9" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:ind w:left="158" w:right="8330" w:firstLine="719"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Marion,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>46952 Or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>fax</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1-888-436-9199</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD1F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD1F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>drop</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>it</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>off</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>local</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FSSA/Division</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>office.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD20" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD20" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD21" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD21" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="158" w:right="1722"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>questions,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>call</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FSSA</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Call</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Center</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1-800-403-0864</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Monday</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>through</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Friday between 8:00 AM and 4:30 PM.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD22" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD22" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD23" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD23" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Thank</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD24" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD24" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="198" w:lineRule="exact"/>
               <w:ind w:left="158"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Indiana</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F54BD26" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+    <w:p w14:paraId="3F54BD26" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
       <w:pPr>
         <w:spacing w:line="198" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00644BCE" w:rsidRPr="006A411D">
+        <w:sectPr w:rsidR="00644BCE" w:rsidRPr="00B87744">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="340" w:bottom="1683" w:left="380" w:header="0" w:footer="968" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="347" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5852"/>
         <w:gridCol w:w="4918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD2A" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="839"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5852" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD27" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD27" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="246" w:lineRule="exact"/>
               <w:ind w:left="1238"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDA9" wp14:editId="3F54BDAA">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDA9" wp14:editId="3F54BDAA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>77707</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1949</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="557530" cy="557530"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Group 3" descr="Circle  Description automatically generated "/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="557530" cy="557530"/>
                                 <a:chOff x="0" y="0"/>
@@ -5138,1577 +5145,1629 @@
                                 <pic:cNvPr id="4" name="Image 4" descr="Circle  Description automatically generated "/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId7" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="558029" cy="557783"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="2F20C023" id="Group 3" o:spid="_x0000_s1026" alt="Circle  Description automatically generated " style="position:absolute;margin-left:6.1pt;margin-top:.15pt;width:43.9pt;height:43.9pt;z-index:-251651072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="5575,5575" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDAeg0KQwIAABgFAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3jhpl7Uz6vRhWYMCxRZ02wcoMm0L1Q2Ucvv7UbLrFs2wFX2wIIoSeXh46Oubg9FsBxiUsxWfTaac&#10;gZWuVrat+O9ft2dXnIUobC20s1DxIwR+s/j44XrvSzh3ndM1IKMgNpR7X/EuRl8WRZAdGBEmzoMl&#10;Z+PQiEgmtkWNYk/RjS7Op9PPxd5h7dFJCIFOl72TL3L8pgEZfzRNgMh0xQlbzCvmdZPWYnEtyhaF&#10;75QcYIh3oDBCWUo6hlqKKNgW1UkooyS64Jo4kc4UrmmUhFwDVTObvqpmhW7rcy1tuW/9SBNR+4qn&#10;d4eV33cr9D/9Gnv0tL138jEQL8Xet+VLf7Lb58uHBk16REWwQ2b0ODIKh8gkHc7nl/ML4l2Sa9hn&#10;xmVHbTl5Jbtv/3xXiLJPmqGNULySJX0DPbQ7oef/MqJXcYvAhyDmTTGMwMetP6NOehHVRmkVj1mV&#10;1LMEyu7WSiZmk0FMrpGpuuKfOLPC0DDcGdECI7OGIEmUXxVKDYwtk6l8pJliYhsdaV9JofWRtWAB&#10;RYSaJeU+hU1JUsNOcm608rdK69SmtB+qo1Sv9PMXgnptLp3cGrCxHzYETVCcDZ3ygTMswWyAKsK7&#10;ekZNpkGPVJZHZWM/WSEiRNml/A3heKB5TEBFOToy6GecqYQwqPFtAruann8ZBXZ5dZESj0IRpccQ&#10;V+AMSxtCSgioO6IUu/swYHm6MjDYp8+4CA0dJt3T+OWww68izfdLO996/qEt/gAAAP//AwBQSwME&#10;CgAAAAAAAAAhAOTC5BjfUAAA31AAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAC3AAAAtwgDAAAAZ7A/rQAAAwBQTFRF/////v7+/f39/Pz8+/v7+vr6+fn5+Pj49/f3&#10;9vb29fX19PT08/Pz8vLy8fHx8PDw7+/v7u7u7e3t7Ozs6+vr6urq6enp6Ojo5+fn5ubm5eXl5OTk&#10;4+Pj4uLi4eHh4ODg39/f3t7e3d3d3Nzc29vb2tra2dnZ2NjY19fX1tbW1dXV1NTU09PT0tLS0dHR&#10;0NDQz8/Pzs7Ozc3NzMzMy8vLysrKycnJyMjIx8fHxsbGxcXFxMTEw8PDwsLCwcHBwMDAv7+/vr6+&#10;vb29vLy8u7u7urq6ubm5uLi4t7e3tra2tbW1tLS0s7OzsrKysbGxsLCwr6+vrq6ura2trKysq6ur&#10;qqqqqampqKiop6enpqampaWlpKSko6OjoqKioaGhoKCgn5+fnp6enZ2dnJycm5ubmpqamZmZmJiY&#10;l5eXlpaWlZWVlJSUk5OTkpKSkZGRkJCQj4+Pjo6OjY2NjIyMi4uLioqKiYmJiIiIh4eHhoaGhYWF&#10;hISEg4ODgoKCgYGBgICAf39/fn5+fX19fHx8e3t7enp6eXl5eHh4d3d3dnZ2dXV1dHR0c3NzcnJy&#10;cXFxcHBwb29vbm5ubW1tbGxsa2trampqaWlpaGhoZ2dnZmZmZWVlZGRkY2NjYmJiYWFhYGBgX19f&#10;Xl5eXV1dXFxcW1tbWlpaWVlZWFhYV1dXVlZWVVVVVFRUU1NTUlJSUVFRUFBQT09PTk5OTU1NTExM&#10;S0tLSkpKSUlJSEhIR0dHRkZGRUVFREREQ0NDQkJCQUFBQEBAPz8/Pj4+PT09PDw8Ozs7Ojo6OTk5&#10;ODg4Nzc3NjY2NTU1NDQ0MzMzMjIyMTExMDAwLy8vLi4uLS0tLCwsKysrKioqKSkpKCgoJycnJiYm&#10;JSUlJCQkIyMjIiIiISEhICAgHx8fHh4eHR0dHBwcGxsbGhoaGRkZGBgYFxcXFhYWFRUVFBQUExMT&#10;EhISEREREBAQDw8PDg4ODQ0NDAwMCwsLCgoKCQkJCAgIBwcHBgYGBQUFBAQEAwMDAgICAQEBAAAA&#10;7q7hlAAAAAFiS0dEAIgFHUgAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHiczL0FXJVL1z48&#10;m+7ubilBECklRbATFURRURAxwEQUE7sLO1DsomwUFEVKQEFBBEEJQbo3sfde38y9N4iC55znec/7&#10;/r/5nSN339c9s2ata61ZMxuhf7+Iag6xtbO3cx07dtSI4UN0FYX+F97xrxYlyxkh5x5llXz9Wpz/&#10;LjkrJycz88P7nJyc9wmXwrxGaP6/hjdQ0Ri9Pibve1nm5Q2zXax1lZU1NLVJ0VLXVNEydfIKPpuY&#10;9eH9gy0Tdf9fA2UXGvlHfeKJ97XlSYfdhygrGI2YvuFkVPzzhMQ3z58/S3j5OP7B3ZPr540boiip&#10;Yr3g3NtPOedm/P+h4mkWW9PqyqP9TEUVrf3O3HuWEHt8w7yxDhb6mirS0tIyGtrGVqMmLgo7dy8q&#10;6tbWcfrCSs5hKXmpWyxp/09RD9n+sent5mFiKqO334y7u3XqMMU/XsqjaT//9P24yIVD+FU87hbk&#10;7B72f4jzl6KxJqspZZmGsM3Ge7EnZpsJDnQN12/7ai7r78VedFcScz3/OX2Vzv8Byt8KbdStuk+h&#10;OmKOh6Ou+ppz/3rSbMGWdQts50cnvs58k5hwZa+3VN+z6lNOPbqzQFNy5uPCqIl8/5egkaT/+/ob&#10;dqLD9sVcmKr0+0mde91AShf0FgeEXC6udev9PMERexPuzJRQC8nPDZL+P0OttKWqIkROaVnslVkK&#10;/c8qFrGxllxg9eK2QsIf8R8s0tJ2ujzUZQIuJ+/sGyY84WXRNvn/E9RqhxuLFwgNPfVorR7nCI9x&#10;XzkJwADjvFY93SQ51HZkAcDdBatCZVAIge+H0EZozI6coUZdKTLuYtRMIZuowj0DfP6/XOR2tpfO&#10;Exx1K8ajx3prrX7XbtHnio0Y4Kdrc5WpnVQKLEKadQR3OKIlU/X/4/5UYeq82b7bPkLmj7+tF/5f&#10;RU3zq2tYJuxw784ozgHhCTcIom19rjFrp6DVrsYqWjYLYCk5GEEdS6LRvJ7R2aKT586+XGXLowAB&#10;p7dFHv+LsAc/694jYnYrZiRn32hHHhvDgr5XTa5gIwtEiC8HYA4+NIIB0MqAehm8bZzGPj17eLwX&#10;pU3Udt6fzDP/W5zh/xJq/i1tj3XlTzyZSu0JY912nbz/22nbX/U0v1FwchU+USyIhIoBZiHE/QKg&#10;e0kZsOzI+WyAp8nMThncBikeFHL9UzeHiewuD+P/34A9PKtxptCq10upN0kuzH9AQ6NIFxRCJmHZ&#10;E/tceDbnzO4HWJfUiiKhLxRub3wd830bQBA+bdgF7Upo2GgFSuQzvKh+MuLOaXmTjHe2/zpq/l0d&#10;l8UcEo5wev5C/MqJiCcdoHAvlgW4+ZNvyNZzlF8UFxL6CjABSZf06MNL+LwvwGvSPAs4x3JXiOM9&#10;2sKkZSIrv+3+l/unydv6CWL7H1LtjLBFVygFeMWFFnHenb3856V+nGNF+ljTfQfWSHQY76XmNuB/&#10;32PdfRlgB7nuMUB+4Dt8sJVNauQPPjZTep4//N+Evbj9rojLy2Besi1z8A2uoPlMgOlICndBVv5O&#10;IyQs0nutzdnkvILP6RuJHeUythwqjLalVZ1HAjqLMUR1SuRJvzbswKZplMjEBDjWc6fT85W8G36s&#10;/tdQi0bQFwvsejCE2hmMa3oPRo8RZ/Ki/QDNCjS7E19D+t4gLCby6xNUSKfgxYhnIlsmVIghtprH&#10;bTZTyu4nhxTbf1XRvPi2FPpXim5Wpanak+3k1eJHDotgg93hOD6bbf+M6cB4ko83CwR+vQm/W1kK&#10;cRkJI97eMxpuQRZoG8AdvM2HJYRS9EW/8NmpyR6Cd4pN/w3Yri0Phca+mkA2Hd4DzLPCrKmFLcJf&#10;JVEUe6v8JAedlBqSPR4sElMyYsT3HNnQ9ssar99qo5GYEnDsq/31Ih/yVKxhJto9ZgH9V89NJWYX&#10;15ba8f9z2PMZR/k2RVOu1VpSQWfREbapjuggem0c6VgJAVRbyzvyqX78MSQQYBIDQpdjHhUN77AO&#10;nDAXyhRO5U1CpgbkMkmspmlY9TOvDEHmsZt/ex/vwWt8HnUr/6ewt0OgwNUTpDLFiK1uXM6DpD7h&#10;jTtq6BK2OXK86dmrCRr+WS48ybB9OBZh+5pM+eAHutInA5H5aSfxO/dEt0LVEBZcsO9uNUNs8kfb&#10;VEt0+gO3X/QeH9GIyO+xslXNvv8Raq5zDHfZ+ECyqUUYEWsu2XRjUJpYuwnAHcniAyJ2Aj7QPbQA&#10;rvOv2SyMNCR+e4y4nzXa+sbCA8A1uIzDZTR3fiPNtuTnVS5Xcj6nbldFaGSCrfKXi7+7Sv9B4b/d&#10;MWJw2mSyaVVISccjyloSScFHt7/zxEKrKYWuwDEvaNYyXaXac6OCtoE5KUMHa4n1Pk5g8Vz+fHip&#10;/fQu9WFyy99CR6+rJnCS3VMqsZI0ejpNKD32v7b6ok/q9cekUoaAFoMl+lArpQLxiQ8A1QpIgOjz&#10;sQ25ai/hPo8zpQS4Veymz5u3Zlew/6K5M9zGTvdeMH9f9Pbl88dbybKfOfqSGSbo4ybfIGqEZ+q8&#10;3ped7LGp1cbY5kYH8KQ8Ff0vYb+oVZ2arM/eMW14Y4RwV2NNI3tO0LqNPNVsm9pqAHMtP+II8JtN&#10;Cdq0ZKabmXJfnajzaquCss2Uc6f3L3VmB050EqO0W+Au0unrbWD9Au98Rx3Fzt0DvCscs5nnScp/&#10;BVwosUZ1drJaz+4g8pBruB21yd4Ca/Jw9A6eSh9ZQ94vO8p/w7xRmtz9HrMvm+qJGkuOXg86cm2t&#10;Bbv1b1TM3dpwqs/V2Pq/J/YmCDPHoeTtVzdyJccL9Hvc3xbu2FY1z3TVXw9KY76dyJE7gRv5oyLg&#10;HNnkHx683l1HQGOg5+wrwAafS1szs/jlPivnhcf2zDLAHIxbCdPZIi7jQZyr+HIBFpENnjyKuGN9&#10;GBnClf3wP++cF5km7imqvx+1xt7KPsL9tAS1AQ4JDsd6TGfO6plYmuY67OMd4DlXLqwbqc8lb3t+&#10;zhAs4rYVt8/fWDtWDp9wuGw3nN48lH0VYS2e1NZDgDBcKfhTIpcKFkb8p7DDwNUxQ73/8UDoII6X&#10;f/1TkSNRRGQsQgItSHuLXpy8eIDnCL6NfuR/BXk2JCTuwo/jcXf2WHbi2s4gSo9gNjxSYhi5m/sV&#10;sWi48H+mrNlbM6xdb8+W+r7/P4O9ADyMs4wHOrNzLBIer3AeuigFYR0414B93OSEr/MAl0vklKVt&#10;PrQgrC3y2JMwS1LPSP/75903w3wxcuE1CwRfkupFaBMAfTQi9QUsQ6dmyFfBwO+M12hY9p/AHgkb&#10;ld/+kQnvgWzzM6RVh63y0uXoGzRt84rfzQ1VdJ681ZbZFWBNQ3rl9Ox7+5WIDc555Lfh5TISx5Bu&#10;gwikw4dUsGfXemkLJuVwy5lQ9dfYdso9srJsGfvPYQ9qiRRInIQ3DPX6n1Tm3g9VJBhouMpHEbme&#10;53g6W7cu738tKXd/+K/b5K2I+Mczm3DvSBzpmIph1Rx+lLZrPfaTXTfLhjREcqMJHD8fPiyppv7e&#10;w71F/5nirDazfwpb9EOWYDRBofitdtLvJ6d+vyczG1NxKb9FWF4Vt4erUIcF7y/trRiaXd8bdLck&#10;bthf88SGXyroVSXGc2Xvk/ZnB7NesuAbfPEgCiMFSvC/oyhqDNHL8EUtDzDpPI3POdzn3l0q8w9x&#10;X21ROEicEO77uHp+PcWFjgGT6FmnYIo384YcYnPOsdEblJGM52BJvL12pfLvenxauwsS8WtmdDU0&#10;ZkdMius4dwpKXpbm5byNwXJmfdbeM3keEp6w+9Q2SzdS2/n8c7FjvR7fOD8cJT78Z8Hy+eDs9YAE&#10;8TDFr9YZvKUPTxiRecrsylwakg5cKIZkiVXwueuHdDbORPvOBnGh1du2Yan0DvJf8Tvuh7sRd+Ct&#10;ro7Eupzv8KGU1VWbcCfpybncNigJINqzFD6wL7Rromr9NkbROoMc2O0vWLXhn8Ae1L1VP500/jgG&#10;sMbxZMLTn+10BoD0Q6udxFyGH/CXRIZRO5D7+1B0Y/0cZHR1hRPW46sDD/xOiTbmurkIbztZW5qY&#10;X1CSVdtWx+jubsxMqWsBhvdWf0VEW/dx9dhZuK50McVnnK4BuI5mO1K38t8dOqLT5u9h86ZnSbwm&#10;oqpRBqxN6CrAl554qY6KY85V3CNnheIvmTpUPef8RiR46yLySAlAV1cPRxHLd3GjSSs27/u9tpUK&#10;5i4dZlEOrNY9b6Eu62pOA4POqK/ffmm/ddiRRZbnTLDhcQLwwJrxBrAWIVeMPrTnZoMo3t3lf+9y&#10;hoH+kd34r1gCQKcNZk09Jg05Npaq8RGlOx93GL2lSTpjEw4PQyvi9bxKpxtHnBf3uBLqisaEha3/&#10;3TjLl8ShSbJj4VWUMVKbNCPsbWsF1LysaXhQVmvHNdRJRGbvAuy/AbhgdIIXCSOfwcoa3Hv7jGMo&#10;PeLvYFtAgEMCIdlDMGmFFtyt5/Wc8gXAlkX1FNURbWKDM/RCj+zitn81y7Np5OyYw2Kvlh5ANlsO&#10;UhWl7M/DuUtXd8rby0O8bgerfbkdQdSq0/rPkF+Y5Xsh6gXmfuRVPAcyPfiQvdWCLyd6Wsq570DR&#10;idlKLeP+GjZfVpr4S7bCNE2lesghzpmpB832rONDupc4sTC3+xtfax88OUPi/s7NzGGrL44LOnNB&#10;a2j4BWLfJJYcdRjtRV22pvll3A6E1Fa2nHz+oiFpqpFoDmby37vKP4UOOwusT2H2LtxCUjNmbcRE&#10;5zk0DMijZOOVgopFBjrTW1aB/sFNnG3aQYL7Llu05DvgBP5jdqLX+FvePvjY5dwl0e139rfPPLLb&#10;LSkkQPdsDCYv/JMOzHbYep76eoG3K5W1jZFlTFA3fP/CgM7U9V3Mo3NGrnq5R1gNU7/GC0aTkQjS&#10;PeWzWQaNf+E32GAgVNOuoNzdfwVbrWOrQxJWb8I+0RmpR/XdiS59RwHgyqD7Yk17oHdkQGGMVcyZ&#10;U/OiZnmlxWYePxN8Z+sx97NvghEasyvQfc9OLJ5D1gxClp9X6KGFW65C3ZfDpyNONLW0tgEkYRka&#10;Z4yOYsd4oYsIkrfRTXuybsFeeUI3W38nOXyEgV13H9E5GP25XPsum4T9O232qEDbcn2y0WSIrFKO&#10;KuOKttwnSV0mzoW4Dr7ZNTHqxqHDL5Ym1JZc3h8Zsyb8buZKNHL9Wv/IS2ZIYt6Jg3Ndpe+tRRLW&#10;KcCsrYr3m7ZrXDV2Z1rLThnOwqTMrQNaSmZjUvgh8Ep9cdeWneelCUGc+ysi84RaTKaNX/JGJQ6A&#10;l1PsYepizCaVyBhSJ0EewocrJU0SG0kwwncf5TiJdidmyBqd+XzCKzb2+KPC+MR3DyPLN6Ql5c3X&#10;XHVoQ8QRC9qobWF+nv6XTghH76fJp5bD/ZiKIzsK3dGtBVeYjZ2fq+D5lBG4Sl4Ps0PWXRD9irzr&#10;U2GCqOD2Q4eu9hEVkbAWgKN4IzREhTn1T7C5MlPUiKuArUv7RhPrW7gdrZBflgHSnP75oSjSPa/B&#10;vk5lrc/acwtV/ZNun31cljJh+iy/4YsvRZW/CPE6dDV6v4nB7DP7Fy7fd3S+rqLH6zGX064zP2+L&#10;2LT5UkugZCJyyU3Yn7QWc6hkXDF72cQbqIG3llaIoqHBAFd7AY3OotodayGxRPXDxX/y2qbAsAPr&#10;cHVjU7uCfMZTTIKwgKGltbFKPEj+ggnnOn7fyyf2XbmwwOfKncQPLru3zt96P1Qh4n107PXz6y2d&#10;Nx0/dHDPwenYNOlFfp6IVrWVF20JPLRyDVy6FnmSE9uxS4V8VnOIDRLZcpMFX+vfRD2nEB5BKsWM&#10;IM5rFE9T31MWQJTM7LPS7QEDw+bNjzZJwupmIkAVFfSYyIJSEtWLBFBAvId+GluTFStDD5+/e+9S&#10;bsn0U/b4gGT48lGFOWeDJ/meuR1xLtxVFCk6+4cF3/blQYsKlu2Ni9/2KvnF1iVnno6OyMhO27Bj&#10;aERZduIsfKN113tW0ayVG+b7RFfg5oVlSHmIzdkp+IyQbzlB3bRLDM3C7IF222Ttj4H9ey8wvkx6&#10;xSKAYspTHMaAFgkkNM7zdiANrfrZYbjm7tm7NfjE+cjiuidz/alDtLNuL8K3nIhLfbhzkgK3nkvQ&#10;zuBF69bey3yw8HBnZifUHofauxGJVdCes2NmUWxCYb0JP9Lz5OEWwW5ZQ2FUZmXE6fMRHW3Q7YZQ&#10;GtClMZ8iqFlXtJD5I8jGEjL8omj92oFgc3+MsEgkeCcBdFiRI+sxvRdFW6ESG68JfTgZ78anz+5c&#10;u3rtPQPC1rDpN3I+tOPSg+sHR8tJOYSGX714/syBw/5aK1kpmV3tkHob6A9yO+GV2xxtLmR7mB9J&#10;+Mghm5Qnz+/Lu8TT4b2hog2WzVZioSt0UTgzgTwQm+pXTkjpXAc+SpyBUyNW/hDrhxqhyWB8hTQd&#10;kq8HyMSyPBb/fUZDBwAskP6pPukOMtt3Rdx5nZ5dV1mzajWHLGqE7y+K2TvH48T9F/fi7x7zMCAW&#10;26rgbiyzPSqj6se7DxvvN5RjDa2MZk4cSdHFuML8ujhu4lnWihjc4Dg7rMZrQtxmNkcwhT38bSni&#10;Da2hDq/C15udF28M+h00LqkxQxPY2Qkk/Nf0IpkBJDZg7LBoHOI9aNRnqG/snl3hu/eePPPg/efL&#10;+zhezrKqWrbOz9451643Ecz1CUBO/GWv/WmVd6s64PqxTWdXiBgc4lNVk5m55OPOS2lXxyGhLLhz&#10;C4r9DlCO2o/UlQjdhm4tJCyN3NnDo5BMfehpq80DqJSRYHt8Iac+s3tidZdpjvRmU0ypvFDQqzG9&#10;sSs+QWExi7E7squbm2q+HjTnRlJx9RX59bi2WoF5i9K/ugtmEBvFe+5bfZolpmv3ISrjDvbZP3z0&#10;95gvumSscxC6X1GM2eYsO/dRb6DFB8kSb7jpRlqeDRbNEuxjS9wnEJgAXWxK5HRKtn1mP9wPMgxe&#10;9wSjle5RqBnh/Gg2gDcyCEPjOsPcl4j3XGy8/SNb6XZgWWrJjIkPc9525eSzevjWTocWS3X/h8XQ&#10;kHHO300FhTZtkxQdV1Y+0f1j4v3zJ+CzoQZ2ThVGy6tvLL2JMXWkZi0Xj5mOuBPJAzvvdEO6EI+D&#10;67xBSLkO4FvwJyDESJB4hTcMTqf9DlsHZmzuM8o+6nD8sz3YqRFUXh8qxLNH3aoUxqDhs6lIg8TI&#10;2y1Q1dTU0V3z4VstlDXWQttxb+tJri5Hzl9rqA7PrbrjP9ft1N6QuJzKinvVbivWJNfkGSGRkrqv&#10;j95877BDehpI1O7FsVEbV9LZFRpvg7gWtTHwVnspUMbjERQKo+U/tsnadsMXIdGFuZ3YFfcIM2JY&#10;/4Z7e41mmla/RlB88xkbq1meKAdaLZDqg4WI12zX5zagt8eWvrj5/Gnm+dyot1+KE7EmuK+ptVB/&#10;hPeFbyn368uc1V1UVq9b4xWQXrBK1WtfGbzjRg71F7cfbrhdasB18ZG390n4oSps84G0WWkHrNdz&#10;P1r8Brdydyt0lH02RInwmRvxY8F8Ct3BCwrwVRdoSDhOIeP8rwAFK3e43+oHGws9LEYqu5B1B+vH&#10;EREB1WsHzxflN3UlnEgJj0q+EHRgzVQXFdeLWYXln6Irm7xo3KMnLAk4eDr9eaa6hKWC53h77wo3&#10;noBbdzYU3eOyuNZY9APb9meyt4DVRFTeGkGt16S+O6CzoKmGDsxGsvejo551BmmtsaQicXYs6K6k&#10;hPYuVj27/OfV/aoKJ4PJxQFcCsEjV2TQ7pKZF6Cjhj6ehl6Uxj7bdPLB2W2HIqLPLxypp6hvbusw&#10;cnN4wbMHjVC1VG78TEvP5atdfb6mO/EM1tAxP5SzJPN1wqez55Sk38HLapJtUDsLw+vOetrSHbvK&#10;CLsmHUyODjh7g+DuLAZGVz22PhcbD2PWGcM+x3g4kfhPJvcUmmf9AjA6xfhl/3GJ2SnzMcsoIXd2&#10;ddAfIJ5pjdWxnvNm6KwOdNA0m7l5ur7h+FFOtvN27T7xEpoLOlbwStqEbphhGFbzuvycurCZ1vvT&#10;H+D9EREJEmZ97HoV97yXy87+wGqaXkaq8OYG/GBmJ5OiVqk3Sqi/NZUsiOcWbIGv/EibytRqjsRS&#10;LUBii7eHXHnRF6A8fe7Kvf1gc72Fcj4U0cFO8OquckMieReWjhsl4HlwytTgbdMd3I4tmeo3cdKI&#10;kRN1D/wo/tEOmPmI2+pYzk58/qri7VC+BV/P3trvhW2w+Mo22G4pFlwLFdupNAjoPNlMoWSymPXQ&#10;/bkGatjJZI2trZ0du1Z5IO9H2IPgx8551UEsMbpr8z5i4EGbnDv7ZnvO79aKHiAPcd6HjcioJ24H&#10;Sa5IZcNC1aFO4oKON7eNNhKzXDpI08Rn7hKvqfOmKTjpeMZVdazn5lGWdxmze2NoUETOcPxWbz4d&#10;bcRzHAv2OZ0RKp+A9aSzLbO+pO76xe5rO/BDva3qoC497e6Rs80973mdLWd+RQjxHDsmjlw+bZVB&#10;vBNvkWjQRuzQPJKuXNoH4IPnZk/7DXFIndqJP/EA52m3hg8+PgzxBVlKIns1HsLMxPi5pXRlLPRV&#10;xmyYsXyhieHImy8r4SoXEuAX0djm46q/8k5DyM7xyMoMDaq+e5QFR3lkTbA97/p07mo+4J75cEL4&#10;0xAkvzey+DuVtMci8vLjTe7T1pT4CFe0hDLvvEgn7BMbQSoW8SuDLyT8RCjR6rcirF9tBwJMRTI/&#10;OLgfTbdR8RHlXY9llaY8TJ5LXspAVlVKmTLpwrJyVkrDhwe92hnPHjhBDmMFV3yOwd0L6UkjyW3N&#10;aUUseKcrL3AKy0Vb65dGkrfU2ThORHNz5fsaYEATlh4WPtjuIihkGPsRPt5GDo31mCI7PWhjExeA&#10;eqxKApa7Nf4Mn01hGsaO6IPY6OJsrDodmqpN0bKe1oPW2GPhPDqb2B4mEtSmqC6PiuEgExVxO2VN&#10;Q/MJjoefROZ3HacaTlIpqOAQbhWbFeLodkfxigvASFPmtSti1dd8zXi+PKyIgeW57Wt12qXDhAe1&#10;lbNfUj8NE9OoL0yoskA6+no86Cxl69/47MR8F5trvcvyDdN6cZ4uGJTUl7HswmaEhrg1NZBgBvnW&#10;ngTGYDTW7tfYqIC6tpqBCq+4ibzLvAVHVy0+l/4JrnDovR2rcoKBPr/ccWiu/JEOYCLCzbuYeSLI&#10;c8YIJFLM6LxdCvSZCggdYn0v4KSSQWMoUlj1meQBHEHoaPs5KivoGvZtb1BpI4jrutbjiz0v5/m6&#10;1/NkXzDYPm1B/rmB2LReW/mW/g1biW76Ro+L8oOejO4nTrjoy1vqm4qI2Dr6GznuuwWvOAHF4de/&#10;JRW/fJQZRuxdyWY+MVX+G1XeC8n4s2hKK+SOPwgkSUbBWknM+tnqh92EaZ+TXXu3Chh0qJLk+QZl&#10;NC0sJi/sLC8AsMdTQqcGlPZUsTFz9BFCBX0jp1GmHlvJdm2UCx+40OXpkqlnGFDfwez68PS0jqBB&#10;5IABL1F+HmSgKOtqPNrSyTfv25Meo2b5OOLI6SSaT3v4diyVNGGpYQFB6yqX4E6hhSnqJvSR4duT&#10;2LtuDu668Pbxm2tNXUD/AuCLxkY4E07LKVXU4J7zZqPOnizLZa1qSSRyh13rusRQW4mT1Jjt7Ld+&#10;SO2d0eC1WcCqpZRhxQpFKfc/RgNkFZGpyqS1a2e/S6WnDfp5XCjHxg9S2O/ikuFDHvB6zCqfUKxC&#10;orStm5jHV7BbJ6krD+uTZ8dPkVrHIh+3jQdZPViKjDj6sZ1dYZJnpKsDOU++nWLxCsuOFkeMC1tJ&#10;MNNhoSxCwZFLSlJroHNTEVyPGP3UVen62oFcpd7Cp6biNXjZhUutdWt+4n7Wxsh92RDFjgbwI83j&#10;KTcJlhi3ece85z5Kgse+OpLipoUUMyy6UMB4X8+ExtotFwahZAAlNK2BUoKO7KfRTunev8ve5K3c&#10;OZeMHSpfKeppkzpJwTo4gNmY55g3Z0hYQm31yQlDNrqjgwMMVP1SeF3m7Xe5lsKEm73Ot4DHeFHk&#10;fj7lRk/6kVPuk7am1nU84mjRfGuXk9+gPdPX7AGVd503Jrd2TxF8LG9lFXih4IYH2D3U8du2jqAW&#10;sycv3zAhuJQ9vqvDmraL7bhJOuxOpSTiOhIswbjlXmkeqYiq64R0bmIGytNGiVhN+7tMcwNFZB9x&#10;/T4kyv16XCv+6QFHjnFTNlfV4+OVFuTXmrrGa/iaQug+qRxD9GHWrYa4JHiri9V53FwupMLRuohm&#10;tvj2Z2pk1nODczvb1E/tNo/9GRsxXhhdAe74NZ4SaFQyGroyl3zIJb9ooON+HoKc/slMllF+k0+1&#10;Fq+1+uUgl4Tj2r3TSJq6XICPMWFxNKwZJAYvmzvrKcA7kl0Gn8+zsHw/033UBOv8ZNDMd2cFkITV&#10;0rtsk5mMfVzDK2otVLIX2tqslSrZ9wViVvy0eQ/wp4R0bIzrgvb8bqLDP5VovYKXovO0/wFuXj1n&#10;8+VpjT8ujfnthNXxy/sm8Wo8Kf1x96efLerq25N90v4FujecDpxc2QJvq61RGoAx2tEjvd1PcFuL&#10;PFQqC6Zui3nhGN37EC41y5lbrppyN0MmDWH/r3uD281TWxqBuengD5qo/7usmL8OoPcULTvtwWuO&#10;f39+4He6pjR6wbp5pvsggtpTXzCaEh35pLIODromLcTtB7iqmuYiz6xjVGoH4S0nZw8hr6ZFDn1M&#10;RRC5Cvb4HiF/lYe5b4nKpPjIIBResREprJ620FaYduY40nNzx0YV8xqnRf8MNlW4VYZZrnu6ykH8&#10;t+Pa584t+I7FjWfOBayd2eZvyg6oTCGZtZnv7iG0MO8TdPhjnaTqbY2G5cWsceqNJaC9Hrvek2qW&#10;oC/ejM2WUPz3XiqSJYDEsAWyno2QyhDN+/N4+Q1sFK6nDnY0Rwo6Grg3S9O4ReT+SVqlocSMuX4v&#10;Nw7T+3X2hojvc01zXcnnnXnYCaOiZ2NMEiu+4ip/FSiE0gAAIABJREFUrbydvhwF1dXDm7tFPOgS&#10;tKnTfh08WbVyVi2pPFOm+2kXzMx7URdNVkJ2+feE0RxiPWjbVwrLiRtZyD+4RkM0uWEuI53trIdI&#10;mjuNdVaUFuQ1c9fSUZc1U5XVUeLnVrYdJKXK88tbkJGyiJuT42K/6Q6GRj/batU5pGxibZlzrgJe&#10;U9Rhqgr/S0KF3JFja4faCmYXIxUqFNAZqFZBrqP6VtHkPfbtRDeM7Rr5APc1NwrzwatA9DZJITZE&#10;ftjGKB0NQCJyonIK5kUTkKKmoJaQOFKS4pPRFx1hZGAmheQGaWpamFuaus2wluGbHWmrOmOIrZq+&#10;i6LKr/CN9FXdfOYE7/AezvYGo6iupTZGLfOLuLgyhjVJ82TLlw5oVUBcl+lRkx90sCBhnB0Sc1Uj&#10;dvzLnUWmPUk5Btf028in+jFHJGJSbUfUJ7zNJLm3WBs+OcLLfSX13qYXnDkB7klraIhXULAnNMSN&#10;BBXlpTX5qPCbCg+PloqauqIdrgd+HUVpOQ1FFX4NYbbmsdSSUbSaIMctyiWs4OS9Y02ADQ05d97G&#10;Z5xT5k8u/ThPUcnQTHSwUCOU06FJVxKNKIT03Syo1ZLGSOxmCpCMa8wK3p1yp9iTZIxyLWFT27ts&#10;H2P9Qhtxny0mHRr4oOIYPiRBPMH8EFdtbLMCEjQoELJDpCXU5eT1VNSE5GTE8OcKG2ArqKOvNNTB&#10;Tt/UGKtTEYxbim0rZYIz0g/MVVeQ0RpkocAjLqipKqbLr+G+e6l2HOSICgjehPeEJidgaswzY2dn&#10;3vs2YH0vuiS2uwy6WZj+yXkiB4B1yPtzjxl/gmkv3z2tIpJxEPl1/CV2Hbo9IycZp9WQwHs4hsyg&#10;CnfV9l1mvGhOlrqEnITSIDN+WSdzF2MRKQUVfhkFaWmKjAsqyyoNUVZS0tVQMJKgianp6arQkKCc&#10;kgkV1cnD5I93kBzSNFHGX2KlKCUuJa9UDhnS5r6NDRk1hz8AyxAp6czOqC94yLYuIXJUxMQDcU3m&#10;siekH9kwoDGrma3oEO2q6Rsiyo9ezgvnND5tchI5eQsJfoOraHLND0x1vhggoXVZekhCRELe0FwF&#10;Kbkpag4aOkRcXhHj4edC/DRBFUVJ+d/Vo6CcZm5zHXbXfXl02TO5RLXkaTzsaLRoMZQt1H387fKG&#10;vKjT2OFdFGCkKfcQGOxabVVYTqIUXsjqhiCyJQkwam3wXptkPtOJpjjhcieSDEZFLd/R+zquqW8A&#10;sA+h76uMltR8JxQtOybvTR9OIqUlryouri6joMyNxLSFxYcaWw6XJn1GiMZHQ0p6vcp6HN1Ea8XT&#10;KOWefWEtNRUVGepJM2pwO+5bNnNIPL0FC+Nuaw0lQ9PvVKj7yUoGHLcMeAIwya7jhxBye7iIhvi/&#10;QQcJHAKLMJMjnseeYbZWfjI49CcsxDctcxni8cKkZhdUVEFjeTVAaaDL38+X6MUtzCXCpa3Mv60B&#10;f42ElijfIDVFTUkZDcxFaDL8KgrcWkrHiYFpa+YMpMF8bM+G8KmvIUJqhXDFXR/9FFgZjNjVith7&#10;6ZJCohyP/pUn+ezd87dk4Gpo2L2BEHFBFSk+9rRbJIAmkIedwI9h0akw2DXlv4Q8YNnVjdUoN9b5&#10;EjIU7p5gPpecUkB7xqsEgLPsDADAHoGNODUsAw0i6OyeKxBHPMxIXgdDFFZxk1eTmqnUFe3Khrc1&#10;YHU+bmvG5m1kgC2s8ssmx8z0ybPibzogBzpMQVc44ob/D/vTVHKDGSeOr/E1Gygd4EzDn9tInw/x&#10;xcIGU/JsqMBqyUVxqFU+1DC/CaGzowkvohzjEZhQYu/FGe+1XLDsuTnI3y+fF4lDSBi25+gW/n4f&#10;3JmxL78Sq+spiMLN6obKcI8Jf3j9yAf0+tzNGXW1BVc3rvCdNcphUJ/u+Tif5w+3sYvQmOVSp7B3&#10;1XQdq8FRQo/gauBe5hd+FOWA5h56h/2hscHprig40RMNhYajfQaRA9Yt+syHpCB0D0lkwihP+AEE&#10;rgZYhsZ8SZDhTF1IHvmnF6tcA7gdd5B30JjThygNCo0tpfcPBK3bs3XF4vmzWy7+6cae4pNYAmVv&#10;6LjWxO2QZlTCvU6o4hbKUEYLhzyH1tvlACNFAL7xyK5U63tbwH7PMmGkDlvCp+O9uwB7SH2HEtz7&#10;AIYj3Kfh+70BEytI0SoARoT1nr0jrTQMhJc9b2aUf2xtvZVZ18tz7v1NNrGKXVI7q+ZZDZYEbBkn&#10;kmpqbZ9xdgOiTbdrhu9oIzCduS4VbaEhCVkJwZ9xm4B93t+FkTZsOk6mFGKUG+cAbN1KRgt1r+3l&#10;R0+hyFXlj2+VJ37QOj0+w12DDWWk112rgw7Imqoq74xtVe6b9299j2Sf+2vcIyUeUt6ANbbdJzSL&#10;uknsjZm/mw8JLfbrgtf6lV+W2CP1UGwF31YVfsxMfnzzzMH1+CMD9vpVCSMdCDpBphpiEvAmHjtK&#10;XwB8cI8YjGi374/480tpF4CVnVOVY8k3WYJnLG8Qg8GCNCMZ7INhx3zfhB3DjZFe/tw/34+1lhNt&#10;G9Uu2DVQ2aDajnFj5GSIW2J/Yje8Tuoy0XPG1ZnDK9LR24aAP3LJ1nkYtzysO0z0yaOf5zzRUmA6&#10;0XZbcBqHi2hNAUzkeAR6W2s27uLFVdVAP6hH45GS3N7Zxur0nhCkMjMFP6CYZ/7uEXu4Zn4URAN5&#10;0TzYxaHxyLoheSqAkMaH1ALQ6mRMjaCLJOnIejwlij0U2Q5HDyCPVzy3urmVY0wtMO61C3H3FYMN&#10;xzEF4Hr9E/ccFAwwBm10lRfRkJCQNpbWl+SXFOPjExtM+oekhAAfj0wesRlMBivXFulIIplMBnb6&#10;d5bWJnS0vsEA9qre9l2wFt2bgsREhfT4eUXZURcatyAfVw9u7WFym6+S12ULCNjOE9QnBpHRbsjF&#10;hcyflOKHl0igkZZIbDo2HZJqKpNKyKVN+zFRWBEc9JkXiXXvOIztPE86BsJqaaou/PxtHOL3Go/Q&#10;wSBEk5dT15Lm5eYR0LHRk5kw23HYcDVlNRVDvtEkXE1nQet7W10tISR6oZszbQvq19yCdtY6v0/j&#10;Ds/YfAPhD1YWlhAX5pPioVaT4KEhLi6MX5BnuMRsJjWSkcbLrT7tKOUfMjttEZdKXBKZkIq9tEmW&#10;XOvjSTAaTflCTt+kpsRuWLo+jwsJVh/dcxw/cpCx8dCh+qqjN/kTz2/HQwu0YqYUklSiyUkibV1B&#10;QwsxRTUpTRVTfbuxhqbOxDJ0lJMQ0yxhL17EtbGV01YHdIY2Qe29yuF3Ei033Ezh4cLiJSggLqcg&#10;TLQLL42Xl4sX0WhYfCbwhbFvuc+DtG2P4Y3OHEbXtLURhSWSC1jQbqaAZqkpAGTQkPRpYkpeuLLF&#10;bO3ssNf4UZ8vh1KDgmbEBZxaAZCkhSksnEc+Pv7j1GR0xqqKcGEmqsgrgQT1jNUUaFZh6UXQQeTt&#10;K6YY1wynkPmY35rJ+ExT+UwuEog8Ev1UJ2utfetHAR4+HkFeEWEhfj5BcRFuHhr+D/Hwi8qp8IdJ&#10;abP7236EBg2fT3BXslg5C5ckBJHJgukyfNybFHjD8wPRIJI3BVcGi7A7S5jX2Rhc0akPA2/iPUV6&#10;/V1tFWrCXBKPZELhJOQdqe84CCkYCHKrTzEQQXyKFhJTByE7pzQ44XX3zJkqXOPdjA4ozjSmcWtH&#10;VbYAs/tCem4CtDA7k7V2jXOpsPzQpc7Lyy0oIMnFIykrICoqwEP1ax5+zIlVXSXjGFQrbUeCxlKe&#10;nPbyMKr3dDHG/fWiEB9aJI/s3djTfDGHrS/NSSI+9LGJMcSkPc/weUwjSUrY1qxn3+yGaFiSLLuz&#10;PFx4R0zbYo2mBUwJ9xq2ftq15XctPjTEjpKyyHpeTOqXUV+Sl3djgtZFwpg73j/GQOKWMqDTCQX4&#10;pW5cA/4iIrryQvJcPIJcwnw8wipCMtLqCrh/CgnZSXlgcB/wU9ZLyNiJuXWzagiFc9uRNpvXC28E&#10;CPHxr+CeCm1OfcY8IB4DjrBLI7OfTlVOJHkS2N60GmcD60ErcY38ii7zSrWXTfHfuH/alydOIjpi&#10;OlrDHJUlEqKvMbZZIMWROSfbWB0k562tKKztW3pRAxS2dZdDxfXR0j6v4ftLOZHDoRWTX75QlDCW&#10;E+Th5REU5OUTERXkFVPikdWXFuTlHit1EhjTJis1QqAm73Addi4VsCbtDYoU3hjOgsVCIhLryeIH&#10;M5HkDL/QI7df5nxtgAtYsG8P+kqmCwbTnT9hNRWO3TefdsiXriZ5ZtgCyaK8lkmH763c2/J++4nl&#10;4vxGyNPbqelo04spDlPvpUa/buxoysYdk/l+ccK9Z9FnoZHRBSnqyGDe/k9MOsQhq3PFpUfAU0Xb&#10;TEVYXFBWRpQXiYryyAoLD7HX0FbRH4MNbpriKKPljC16pguiP1Cz7KB7tKXKdK3rRSy6viSf0QaE&#10;5s7mFeZMrOeT1bHFfoNYlF4zmVzhxRhfoktFHhi4m0WL1RML5poYREL9Dwoythd0f1q8YqPL/ucL&#10;nWUntrRUxxx6vt2//unVT/B1C8bduDtlrbl9RhMw2+mMMchkyarK5nYs+7ETNWbWPY1LVUEyQjyK&#10;clJSEtxyErxIWEKWX0BMQkLGHd2ApcjZ27plmaDa4AxmEQW8ZZUJn7vIcSyBE+xl/WYj/0gTNKrt&#10;l1neKjdHtJGJCI7gkz4akTgxKRe1OinL67xcCW2Hx8ld6Xg/Mejyo2tbtky2npIK7Qmpry8nXT6b&#10;A5+945mfGYyxSXcFtr2nQ+UXoM/cYTPx+nWslTsaMVfcWQpvszJ9h4tqW+hZuY1RVlUTl1OVkRGX&#10;VpBVsx017UW1kYqrmEPZuXHWYrbZubfIKBDdTF10BT/uZp9N5nsut5MAeEZGyVL6pG8MP+NO18B/&#10;9WDtTWzotdjjhGHGzUROlFuwIvSD1yHvujs/pENtQUKy//Qpc/1ntTPzvh450329kAmZDwAe1sNo&#10;68pd2Z2Uz9UQqDE95SMZG2vye4kP5FLB9FIDMU0TbCi4RaWUVeUFxYWdjfllRiu9x4pEQN1BsfCK&#10;nKCx4ggqPxRaDM31Akmy/LsCqCmV5L1fvwRtxU9u3dxLLr03L68kO0K1h08Th34Dua/Lhkt/xBwj&#10;JF+B6YENZDscgLQAuyulUNO55+Sq7VZz2qEufe/bd5whFVYxvTUIxdWWU4PrJav5R7t8ZZ+5qbmp&#10;hqO+IERdEfEI6xso8GmoyiqqaywcazvBaVB785rd5kMPXc3tnCQz78yFaEpO2h3VnNY5YGpWi7/j&#10;AxYrVaypA8jbknoCu5tXnkmhNhIerH9K/gZ96czsnZCsi7mgSPGHx1iTtodHh8QAZJa1Y6aYD20N&#10;7cy2n5opcY/o8I23qdq6wSvtfA+6Y6lI/2cXo0XRFG9ibVDV1VGSlNUUw/1TTMbOlH+o5YKh1yB7&#10;jP/kMUsu4ka782GFqYAjGYNnpV14Ws2ZdY3FdVzaKZI6SNVS6xa2M3VmZvYZaiO8dE4OFbWTMvmZ&#10;ysG96bgcusqusvZqH71tRPo6dgreh99KV/tN35WxTCInx5BhRAIE6w11OYRZ4XF9ISRmN8u3kiQE&#10;cHPThHgU7HUMTG0c5166GHb73A9IWTpx/rgxo5vh8U5mbfn9t1SbVbSW9T56GrpPrVGzHOAtWdjg&#10;rQMxWtHDGtgznHy6JpT84giR4guwGSv8Joo+NiaPVtl2vAyuFoZc+Znp0sTO72hdL0QMWsUzKJp8&#10;xLXkIXKcNm6s6szW7wumus+fFSC/kPFZxUNdT01ORVxP0JDPbtWxWkiOxbWx2mLLfIk9pu/hzKbO&#10;+k46/FY6m5WQW+pdXMlnAQ4HkRatxnpF5rFzuz0F0Rx8X/SbsO5YVeqATFlfa9lpIfTMoEU1kNpc&#10;4ZdJhgII4pbXnLyU+MDrJQBf3gE93Dyl0WTGWDdPR2ehUCg9pzZjTugi2bOQtdxYZbAEvz6XwGj7&#10;QWNGx38JjCqD7udzgpzHvAgPg/o6Rh+8DxI93Hc1tZ6MvI+UwlYgZLG6qucUWVxg5Fm/VnZYWbRl&#10;3+Wdv+NGKjMNEe+HztLHnHHPJix1md++X53xoqH6xfk+74meEvkRqCZgROR9OpW9x3r+DGVVBf4r&#10;QA9RERXVn2ZQD9W60+aOdd1lIGahp2Gt4Dxzwr7kU42N6xfuG78bMn+r502LLz4PWjRBPDyEJHRb&#10;8Fb/PPWcmMlVO7M43suLxJCH/XBP7eweifZC7oWyGz3hUGC9S2t77dldeNAS67zXnGoouFXclc2u&#10;sOonE21mCCFFp7EG80ZNhVYI0x8005NIaf5ke4NAeyEpe4khriEey5fJTV/Tyio+HXL5dUVHB7Qm&#10;9sF9+RTmOIaOWidtUUBnqaplz7u/Z8aRserzk1OOcyDuoI/N6Tdss4L4Pfas1truBTsKuzk306cf&#10;gfv1kK1fDIFL2KkXZZv9X3/O6iZJL+kXfZfomk4cpKMkLTZ6swOurRtzE+4u3EZM2hJxCxlBPR0F&#10;EZtLXtoTFcaN9dpfD/RTFp5LIwqAFXI8taCR847uLhbkx52JzcA+jZUCWgOMr2m3Qt2HKlPBJeHX&#10;Fo09qWFjYOpDu99xi2wIFEC877Cvem1Z5KWevrJIbtwL7NdcmteWR8FmweeQc/5Y+TGZ8JQmH+iO&#10;Nh2cZYaGrFplps/r82WJvo+XxwZbzAc2TQ6dIuBsinh1l0hO8xtmuP/AHP846LqzyNQqtrCB/lDJ&#10;ySEos76PfoW1aMSneHlk424m2weW7Z3xLRqcbZnuDbu29hMUdDLNCq3FXbAqo7MYPrHztpqPaRgE&#10;MTtYue2cp38sjLDf0g2l3dB5YkXoWi9Raz8jpGXssNhHcKitoiCXthfPnCD9kCjJCQvHGstoWwpx&#10;8Tq4jptgMDny5ROXx/BJbdTp/UP8c5hPr02VVrecEPK+Z7WaNh20h1pk59cSvHbdh96oXkKqx+N+&#10;sB3IjAjVtrLnX7pb39Z9f8wOSUHNTb/sThZcju+m2vSwIgrGW/i/T1tePdpxyF93afAYz8F8UrLD&#10;3A8NGjzHeWXAeNcdVm66di7bpppKKIqLy+iN11owf6SV0bp56mdgy1QFfmEkfawL6t+c9pBRGDV7&#10;azUVCI9FyOR+tNzvqK65Jp7q3VkFNu80fr9CPDrNgMyYPzeXceXtbeis4CirboK4K/UEqfHuopwb&#10;KU2UsXw8YlTArDmXpo70855ioiZsPXzU0AnWs1bNs3exVnQfbqrram9v5uMm5uogKm6h5RmoJiWA&#10;VPT4Xlbu3+rKpaNpcOM0tixdxy9r6TnZuj/K/VQ2nmtfWv81reTjjZt/TmU1BO/LA0x6cLsyD7lC&#10;y+q2bU/3HWZyspUY7fXwrf77W7Y2OSUl73sLa7Km1y5auuNHIO1t8zRUeZGyjL7LWHNT3wWTt09T&#10;NR6uKDraaLi5HLetM5+KGJepnpq5rryogKAgEjHC2rV5rqiBo6vhqpKW7y05Z66M0FL0mbkhnEcR&#10;N2G/HDvvfd5NP8fkuT5e8bnTH3caMKS40qGJ+T74jXFpSzlw4kaV4W96Ok/Zpv1ZDS1QbqUyTAxx&#10;SdM0ttsM0kCSWghTIvvBtqqGwZt0TJ01xIa4uWuNcdRDBvbqK8zUDK0G62rRJuooWiv6EnlO2HXs&#10;juc8RYfzuJ+3hK8eNs1swQKE9uas7jfR9dLMmJg+u5uazN73W5WOtqs9GrMArP3gR6frmk8ptdT8&#10;IGiMqWVB0/qdiXSopqxzB5QfckJIScxGBMlabOUf5ckrivTURvJKqnt4e1mPcF+Chg5SQfIaI92X&#10;qmgu1xtiOFlawMDScpysoYO02V72DFd498x/zCkGs6G5Nd7Y/IaE5KWz/cgHkkke1ja/z74xTL/i&#10;1+8qmr7hcF6xYriVA5A1t+3kmzcfSbJFMQkLdMxWXthSXXc5jgXMncsSoeKkT8RMR31p5DWGFhTC&#10;P39Tfc5MPXk1UR5dCQt1YQHLQUqyXHIrzZUFlMzMlJCqoYGkvqCIo7KikAhyjeWsVEj/6FTNbMQ7&#10;V9csJs5wf0Rzjs6n9107j/bu1qz+GgWJFGIXeR28nlGUCZ/g+rX2PfXVxT0i0lzxkc66Uw7Mchfk&#10;HBBVyWg5N+mWi/rFAPGbyyxiWzph23iBSc7S02a42A41WXdh7lxVMnpFRvX5tAfrDaJpGXKJWE1W&#10;UxOkiZlNTmtr7AYWsxmYnUwsjZ+EkVlFbT+bgq5PeRLzy4EVnUNyBvW7TLULDiDxYlgYeAY6WN8i&#10;ap7khNX3robI6qBoScN2S3Hr/XHrIuuhEm57RdPv1W9a293OgKZriKYkr6HMNbvzEt/USUNlA0cZ&#10;SeoPNddUVnWwVZKQtlAT5pYQJMnKiEtgxI4S9kMZjA4SUBDRV+2/XKtGvC1r2q9HWAsP7epf4TPC&#10;zKTQDCgIXU9PrIb8+q6ET/ksyGDLOTDuENFkNta8j8gHxmqjoCImpK0sb2FGvP5Meu5HVSRpa2Jx&#10;PbcINngvVRNT9XTDJkN/sI3fhJmmXo78MtpcZsI0JCSAiN9rfi61p0byRYSedw4wyWh1yMaq3waN&#10;HibbvxtgRVLjrx/V0DNo3/0wmxOwZUKsysuU9CKszUvifq5EiXntExeF7SXw+UMXNMLmteTQZS9u&#10;SQ+nDS+SMc3d57ZLDKFR9oa6SH/O+oC5enxEWXBpjNHR4ONXpslZ8g2V8OYw+/FIikkMz2+FP2l4&#10;8e/TRyeC5dN+RpVaMcORpPDd9f96gVIdGGnInoxnRcTq9Fn4k10SNs7xPh2TX/v92Cyq1VuqxqC1&#10;msjJ5lkrtJ33dDSQCph56OgCNfWgcStsTAX5+IwVTWY7egzRk5HjQnwWMsLuHwlrvoqETZZc0O8H&#10;Zvqdaazfj/KVHPMcoGeKHQsVpKEFUDPux+6qH1CZ2gkV9IwnjORvv2MG6kM6Mm7uCBg1y7vH2UpW&#10;Dw2cfnjLw02pQH+++/COsTrjZ46zGbptic9BVySuKGUupy5reyVs1zh5BWkJabmhY67n1H5X5n7U&#10;sak/FvRw1pP+EIPo+hkWA1ysnRYvgyIhpexAWhaURmQX7OmGvHkXGqCezF0t6WD1h59byuZ1zPjr&#10;NXm56c8ePer8mok1fVbKnfE7gnaLuhWU+vpv0UE2U4QEJRTE0Ah30xMWWrICEhqTdRevjJ2JhJoh&#10;s/+KO8MTHcGt31GphpAVlwfAvYnMPpf5Al0/Wm8+htDVY0d1XFp+6+4LKG8vfnCfOCuMjn7I69jR&#10;kDIV6dCi4tqW1OSv2dQ0MMbxkjer584F5qybj+yNpzoKaqlI8siaK0hKzbedPhRttLfUPXGKhnjH&#10;X+2vA9ENv1N5AwyJ7m40fG/UZ5/GXm1mcNo9LQE0ntUKTTH2kDwbrXqwv/JZHtA76PH3y6Dgyfe+&#10;UQlO6WmE6pMjZh2wGeobk/8u+TOmY4y8iu7EoOvQPa6obk3KztAh5qM3OizT0pNDGmOz94XsmWE3&#10;/I468n4X2h8ess4ypS8c4Lh616I1fSucO5u9lheXc8FLKXQAWJeeGcTCcfm3hQRWa1rhD4Daowcf&#10;Ub2zhdR5e12/DyAldau7hsTllGel0Ei1TFQh0CdVN2d8y3uzdbZheGDUijH8XEhqx+LN6ss0N49B&#10;6D10DZCFe3/J1rIBh9tPl2vl9lkaB2uyuaOJ7t8HYI74X0CU1zrBj+VkePRdLrQ1H0mp+XR086uX&#10;eRXvjt7bXAuXws8X0vupGE69Pz5mLycz5B4+zaS3N0LrqtYXr+qgvfCDw/jNbuHnlATEvST5paSG&#10;7VqOZFQWfznYX7pH5Oo1rRoINtIFnzWcOVPYPNiQzMN6Mpxo+OKooiLS+A6TA4atrYLunJX+yU2N&#10;bR3wYQ72uPMPr1/m6fAJ3rkeWxmZW1rJasjtFwqhRCfv/oFew1J5rP1J2o/PLPhhG+ntw2MnM2za&#10;DYRcB3sd5tL4VOk0UIbfQ//11X/IhT77Q+0te6jV48oZ9uyqDIrsyuWVOyFXxtdZqV6foGisQmHV&#10;5WdfyOJ4YS3wLPNrxbFcaP7QAgV5xc0tzMfZre0BLwau957S9r4loTLzBu65gS/C1kkpDPI7Geu/&#10;0M9yhzqyJla+fxmTrte+YmDYSL17jVc8taXT8wK2TzSCWkF1BVSyFp2Fpz7vOl6ej2Swhbn7fRpm&#10;tS01bZ9u4S+lxxflV9Bbq88W137v/iNqVkN+6vHv8KmZDqXHSp77hAbpPfRdDKemXDZB01ecOjPA&#10;CtV8aRMOfv9jqujGLu14amYmVwrnFQ7Ucd4NZ9avkCAJtulrG688zalI8KXDhdNZHyvh293UyB17&#10;9lysC1l3AJv+0y7zj9Cx+18ffq2dmk9JeiKWm8+/2Kk6px1v8YmmSsi+wMxaU3F7/avze7Y6rrEi&#10;q4mwF376LaMl6IEBzOm3CnpPEfl+dkQ2lUNnQkUz2mPiktmDFJYAW6k51s2tqQnbv8Y3sL6kL9t6&#10;J/cbvR1aX5y7/7Bk7ZEoaKluCxH1ZyVPw3WdThC3bA88DO+e56YnEPtd3dtrk9PJv1jJNzdDdQXc&#10;yMxrrfr40BGJWbeAL3lfwPZfgCkWmt7L+os1z7zB7DJZOFLyGGnl1vI51OwqXGyZ1PPI5PC6rzvI&#10;JKHQR6WFWVm7Y5cfuPWtpb6mMX7Xx5bmnB9waOT3zjdb3jIojvvsiO21JccaPtYQO5SxnQG/mKjO&#10;JNIKTGDcroKk6M6xyLnguZsVDakOm0xnmPTFFX5gJOZJfy601CSNj5iHSxI6d0nTVCEmnbMMht1o&#10;7tFunFntDUyMKe7h9bbS8J3PRrpbbL83raUh40In0B+FZ0B3Ywtsebjh5sPuRZgM5OWfYgDjEWQ/&#10;g5yqjjVv+sBuy5vzoJecpXwcR40xkYRxn3LsdO/tMz3RMVP1y0C2/GexgDkLyGgm3/7142e5/nJq&#10;EqGGKJSSn4qaGmh2vn/63Lo7Lu4m7ZfW/yBw5D6vAAANYElEQVTx6aru2oJK3BaVXfQfgRldh23L&#10;HmHTBMVL1807H9iAyeREtC3ylU8sqfzuWuj+bPyGRUKxZU2fElvdkKCE8YsLWEr1qUgYPWeOFmcB&#10;MpHsMVtb/2Zp890dmg/Zc0GwjJjwX/TrNf0eAHaYHizFb+3uiD4BrL1pYy699ozergEzl1UyoBu6&#10;6igd0n4nlvwpELp7JDBnY0qnx5KID4cvbi+CBOUFrh8Ouh4ZeQ8aN2Z9hYcrTldcaQWoaYcPw5Fa&#10;WiF7KITrCadBvnEGAPdGWJCcmL8swgVPdIuolVqWQr2GQBu0ZxwcQ/kYPDOmncnGbvtk0mXvkYWd&#10;4XgAvNncPvqdx4J7bSUdwJo549ru1+8TdvhAMzDiTCMXrvU8yYg40lCfswkpvGJBY3kOxF22dXkA&#10;AZZTn0LFrrDUU2RVaHijRy1LQWZE8duK+HJwc+ZpO+Rqfnz+N7BxDwQfjwwyXsU/wQQJsBMOJ7NP&#10;yVLJcci6ADoLliSzbhbWlQBMvVv2ep/X4rv3a7rqrujLulbkReTKXn/+idF4IunasYgSyGuqO45E&#10;XT/Vt5+mZLngyruughkhe7Af5xafGPmUAfSLYsjvqmvkM5LLtQ9i5Z9Sb+Us4SeWPW53R/8p2/3K&#10;FobulZ5V/7iofFngrBjHdy5j2aNbkkgxBgquH2F5Hrx4tRC+bCqG9H1eZ9tvBDakpz6pgK4vXUsD&#10;r4Uz2z4Asxu+HTpUWbB325cuMq3Lt7PhcHYH7oq74xqri9vWHnm8p/UrEDuozOpZUS0avqHx1Fsv&#10;sbOaI/Y4gvffw0ZcbzLlMnticOzZYVtJvjdVDpElYxF3SGtTCySGTEJmne31P4pbG/I/Q9Te5NPM&#10;mm54g21W5YZ0KtVh6yhHzzIm1BCvoVCM35Nx72RXJ3S23v4G15MqK97RsVr/iG2bMG8aHGS/QXvT&#10;MCRtTqYv3qaWKVgar17917qkp+h1hQ35zFnXlb2e/mGBa9ns1agnfHurMRJv2mUDBG8znzsEttyC&#10;1yxozWTW03cEQ2UnjDEtgDb2Sg3pQyJfNrcySo0udrDeKHstK6x9Qinw1laWz/yW7huVnY1wHDOg&#10;dXkLpG17MrFEVZDxaF7bkLNUgr3DZ+3HBf9wLsgcGLUohT0+OyrmM9bVN6zIxEZEbpcTmgONGnh7&#10;V+eHc48/2GTGTqy7TT9uvhNKO8+XQQNk6ewfVYjRVWKlUlwB6SfuPrXeCfBp7f5H1BxQqOhiMZ8P&#10;16houYt5Q8F4hNSESyGbepviyMCrqRVPVGugZ5VHlU/OIax/vADhObrGwQjOtpj5zMObxeOy9A02&#10;PzIj4ej10K2rL4OQPeF8h46D65vprVNRUGVN5QsoLIKoa5ucGypa4LVnRgeTfsNpzxqJsWz1gL2G&#10;Vmjdf6ud2X3Wtxpqv0HbblzZwdXX1r+nXBTul9R1+2RbgLOcuEDSMod/JNzswpv4SfzhbyMQfq1k&#10;sB9vSK129mrJxC+keediIvXt8nnPvEWDkruwAs/2Ji5bbh2zmck6PHxk64/3008GuobUQnN2fsvr&#10;WNj9uHXHjVp3ajwZs66bZiRVLAW6+NkyosX2SscjhyUcybh6Qr3jEPrnRaE8Ri6Xk7VIW5LkiByO&#10;kWf2kJ1jAFr62IAJL8tv7C5bH/p68flbL1hQZX31Q+M7NnFvuxC6gAltBV2Pibo/aag8WGniAdfW&#10;1phjQcZNrHTcH+Ps8bO3ZY51TQzghIu9qDsrfy7TuSNW7svj/q7PXxTzruO6ReyZmiLNcIuMJOLy&#10;lb3mGtK8MG9SSyHJQZVY9gGKXnY9LE+sgALv51B8JvTiD6rvFSQQD54E+zuroXm5LZIcY1mGbWCs&#10;ziNGbW7nA0x2VKylOoBKDUBc61Pd0SnqJdG9IHySpJ5//H2y1d8UVwixr6DYN/fJkmnGHNerszcJ&#10;exdmAZNWYWkRcI8ndANYj3a8hPJlazMTz39tTK5Mh17uV1ZPqGHk5PgE6Eje+eoDrtLzJJ9Eugh2&#10;hr5jz5/l7oD73NQ8jpbewZFp6XIRPwZYwvavizcsmFjBhilDXGOqxPb+MITC/jnDiGEmHrbZMZK8&#10;kc/sPjX9auutwyVVp8MPlrVX04HUePOJex8xd2po/FLVfCP3LRa3V4uVsG91fqNmO1xElLLbGTRi&#10;f7KrAdCzzkzvjQpPy1E71jHkP4WN0EqY5VnJUUFX2TK7/xfqjhvBc+LH00T+ZCZfw1Sa/rQcPsZ1&#10;Qpqj99eqA0WsE6+whxAcEfYBmpOi678lvSwHRnoogSJB0rkm2a2hxjiEzwG1mJmsk14fWfbK09/O&#10;dPjPYZNfKpi84DtVwTwL4wjuC79dMNgKPQWmiKMb6VeybvvSKP7RwLh5pz3tVGHS4juszty1x6fe&#10;B+ZzSgTKHvux4xynCr08OqrMOY+RIePonZsmagT0WSxx3pdB25i/z978x8C9FjY6UpvTrmKuM0Ds&#10;a8q7ECsmTBCaSE0S15m4++mHRkrJVTVefMWAliqoJtOaO76nXVg0nBqMFLscbdwOj9HgHskVTWDL&#10;oPsLuNf73EUFettgWv/3/VPgcyaVUHeLS0n4xgyYE01WHHc5CO95RNmLVwvq2HiGHr/5PCO/uDD3&#10;7bs3ybH7fUebcVz0lXFGkwEC1qX+XD6AhzP9A3LfwJmeg+s+qG2HGf8tbOLdLDb82GNzBfqNylGF&#10;e44H7TbkyL354Yrs+4y10EREuVHvLfyIa+0Tj064rfcx+5cBGZpJHBs3a7prj8479EounPE/+g2H&#10;Jawtyq/2/O1lGiH6JgArPaBG0T5YESlq4q7HR7ofUrJFujudBK7kukhhb+NV9wok9vv0GJoVO0rU&#10;M2tFKPKmTGT7f9Ulf5apXeekIu4MuNL0r4Vv+zXpbdBiUw3H1L7UDhta9FpmcfFu4fewOhpKJwCc&#10;54n9NELKdMA2i8QmrS6XnX2ENJL2yCZ+/y8U4K9leEO85OYMo7+/EBepVSNFv8EqNwDPEOxFp0Cx&#10;WiscOApvNBI+jUFcf1xm/1DRftkZ7IX10MT8BTrf0v+L+Vm/F+3sEs1puZ5/eY2ed69dU3bmFtx3&#10;TETv+QHeOalzkfseGUFXBcT3lxRalyzFQsWIeXbkDRtLv/6v/HqQWEzneM2Uo3/1MxDboPo4JQHK&#10;w/QG/J3Af1jUXzxSCGFu//sL/1Hh3sfcJhmeaPLHC2ivyQrS+AtPfIeOr/d+W0rVyOfgyWAX2QHv&#10;/LV4FgUrxLT/i79INqMhQXny29CBfi+AFP0OajlirotsjcYkv2hgumTZJNIE0hfYqUGf+/02we9F&#10;+nyGxaiarP7jf/+DohjXNlfhwrM//N7WUuwyamDGi00lneSl/JBCJHiby4OboGd+zZ6/nmWHCUnm&#10;NuUDbTv+7R+uW9VyV35s6qEB12yPBkjEdSuCXYanjmSIbSRCm7FbzEPxXcjcsyri1ED39SmmsXFG&#10;LiUFfzFD678tg/6/7fmYLVF7LAMz3ETfgodtedYCOwm/HwCTxRsVsLtvcjIIvwT2jhdtO3X24Hx8&#10;FYl496kkmZmfO0k4xIF4wJT+7pyt8tSdoegS4cAkDewITPkPAydZwe5+wM3gBRf7/xvXLk4G/opj&#10;tYr5rw8a4VJAKRCf+WOVosGqbWhnEwGz41V2Bklgn/H7qePgnlEhsGkEbNEKggZH4WAxDlcXHZ+i&#10;5nn1XRb25g91gNWBb72Stms3+iP1IASfgm6IZLD4Bz4iWB+UEQ8zgfLqVwXQ9rv//5+0B+U9BR1i&#10;gwVIFB2boWG273Mfxoo7KoPgc2/qxW2W702AT8ppvQUdiMagBCwMnwWIsoMOdNvDCFpn9FWJIQDk&#10;7qUCLCZ3///HXDvMoNZztFfLYO33FXS4jpkp/OqbOkn9qbvqYSdyK9UeEIVciQTsr4PX0tYxgN2t&#10;yCALXs38/Dawh/ka/aAads+5e6rUnHZ932CObgdtAFvi5bcz9RQLd6xNRK5MJOCTlo+kwe7+qceA&#10;OOTmtguqIcZ1O5YHy4ef+b6GTq4GAWbf3Z/3Rcibdq5fEoUYKeBuuAQar3q/HVQwgE63AbqIo/ri&#10;s2d3jq9MRZ6UZLWs3LQmW0O78dHLPqpWj0QA3QlPni92k7btWrsy2wTWAGDTcnKyhQzlqmeE+4Hr&#10;PjZpKZRTjzSCp21fW2CgmX/iy4lsYq8eoSbgDVz76sFEWxmjokUrpsWaChLWwaUf3LN9x5wwLZ3s&#10;/Z+uN+BuqNEaSMRte/ZwcYSGonXBzEVLuhMcNXEMi3HJW4R3rN64cVqMiYZ9x9mPV7qtKLjXjRpA&#10;LGDx7Q9X5oZrSWm6F05bvnLdkskVyaFeDrbGoHvfrFx8oov7lm7YuGpRV7SpgqJd+/EXL/YUUdwL&#10;owpgMUxfefPl3d3didZqyqombtEFjf2T50yaDAQzJnTVZAbY6OlrG0XULb347NGBekdiWuJ0A4zq&#10;Pi1br7x+fe/omt6KlCA7W1sLQ0NDAws7v4TKvmWH7r5+e+/Y9HhzEkdX6QUkjH0y2xZsOX7l3rP3&#10;b548ffrk8dP7105tnd8YYa1Ik0t+qQ3Y+cSlZYBAmI+MK+eIAQATPa3Sop9BAgAAAABJRU5ErkJg&#10;glBLAwQUAAYACAAAACEAcU7OetsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/&#10;YXmCN7ubFCXEbEop6qkItgXx9pp9TUKzuyG7TdJ/7+tJj8MMM98Uq9l2YqQhtN5pSBYKBLnKm9bV&#10;Gg7796cMRIjoDHbekYYrBViV93cF5sZP7ovGXawFl7iQo4Ymxj6XMlQNWQwL35Nj7+QHi5HlUEsz&#10;4MTltpOpUi/SYut4ocGeNg1V593FaviYcFovk7dxez5trj/758/vbUJaPz7M61cQkeb4F4YbPqND&#10;yUxHf3EmiI51mnJSwxLEzVWKnx01ZFkCsizkf/zyFwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMB6DQpDAgAAGAUAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0ACgAAAAAAAAAhAOTC5BjfUAAA31AAABQAAAAAAAAAAAAAAAAAqQQAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAHFOznrbAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;ulUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAMJWAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALVXAAAAAA==&#10;">
+                    <v:group w14:anchorId="397CBD18" id="Group 3" o:spid="_x0000_s1026" alt="Circle  Description automatically generated " style="position:absolute;margin-left:6.1pt;margin-top:.15pt;width:43.9pt;height:43.9pt;z-index:-251651072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="5575,5575" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDAeg0KQwIAABgFAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3jhpl7Uz6vRhWYMCxRZ02wcoMm0L1Q2Ucvv7UbLrFs2wFX2wIIoSeXh46Oubg9FsBxiUsxWfTaac&#10;gZWuVrat+O9ft2dXnIUobC20s1DxIwR+s/j44XrvSzh3ndM1IKMgNpR7X/EuRl8WRZAdGBEmzoMl&#10;Z+PQiEgmtkWNYk/RjS7Op9PPxd5h7dFJCIFOl72TL3L8pgEZfzRNgMh0xQlbzCvmdZPWYnEtyhaF&#10;75QcYIh3oDBCWUo6hlqKKNgW1UkooyS64Jo4kc4UrmmUhFwDVTObvqpmhW7rcy1tuW/9SBNR+4qn&#10;d4eV33cr9D/9Gnv0tL138jEQL8Xet+VLf7Lb58uHBk16REWwQ2b0ODIKh8gkHc7nl/ML4l2Sa9hn&#10;xmVHbTl5Jbtv/3xXiLJPmqGNULySJX0DPbQ7oef/MqJXcYvAhyDmTTGMwMetP6NOehHVRmkVj1mV&#10;1LMEyu7WSiZmk0FMrpGpuuKfOLPC0DDcGdECI7OGIEmUXxVKDYwtk6l8pJliYhsdaV9JofWRtWAB&#10;RYSaJeU+hU1JUsNOcm608rdK69SmtB+qo1Sv9PMXgnptLp3cGrCxHzYETVCcDZ3ygTMswWyAKsK7&#10;ekZNpkGPVJZHZWM/WSEiRNml/A3heKB5TEBFOToy6GecqYQwqPFtAruann8ZBXZ5dZESj0IRpccQ&#10;V+AMSxtCSgioO6IUu/swYHm6MjDYp8+4CA0dJt3T+OWww68izfdLO996/qEt/gAAAP//AwBQSwME&#10;CgAAAAAAAAAhAOTC5BjfUAAA31AAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAAC3AAAAtwgDAAAAZ7A/rQAAAwBQTFRF/////v7+/f39/Pz8+/v7+vr6+fn5+Pj49/f3&#10;9vb29fX19PT08/Pz8vLy8fHx8PDw7+/v7u7u7e3t7Ozs6+vr6urq6enp6Ojo5+fn5ubm5eXl5OTk&#10;4+Pj4uLi4eHh4ODg39/f3t7e3d3d3Nzc29vb2tra2dnZ2NjY19fX1tbW1dXV1NTU09PT0tLS0dHR&#10;0NDQz8/Pzs7Ozc3NzMzMy8vLysrKycnJyMjIx8fHxsbGxcXFxMTEw8PDwsLCwcHBwMDAv7+/vr6+&#10;vb29vLy8u7u7urq6ubm5uLi4t7e3tra2tbW1tLS0s7OzsrKysbGxsLCwr6+vrq6ura2trKysq6ur&#10;qqqqqampqKiop6enpqampaWlpKSko6OjoqKioaGhoKCgn5+fnp6enZ2dnJycm5ubmpqamZmZmJiY&#10;l5eXlpaWlZWVlJSUk5OTkpKSkZGRkJCQj4+Pjo6OjY2NjIyMi4uLioqKiYmJiIiIh4eHhoaGhYWF&#10;hISEg4ODgoKCgYGBgICAf39/fn5+fX19fHx8e3t7enp6eXl5eHh4d3d3dnZ2dXV1dHR0c3NzcnJy&#10;cXFxcHBwb29vbm5ubW1tbGxsa2trampqaWlpaGhoZ2dnZmZmZWVlZGRkY2NjYmJiYWFhYGBgX19f&#10;Xl5eXV1dXFxcW1tbWlpaWVlZWFhYV1dXVlZWVVVVVFRUU1NTUlJSUVFRUFBQT09PTk5OTU1NTExM&#10;S0tLSkpKSUlJSEhIR0dHRkZGRUVFREREQ0NDQkJCQUFBQEBAPz8/Pj4+PT09PDw8Ozs7Ojo6OTk5&#10;ODg4Nzc3NjY2NTU1NDQ0MzMzMjIyMTExMDAwLy8vLi4uLS0tLCwsKysrKioqKSkpKCgoJycnJiYm&#10;JSUlJCQkIyMjIiIiISEhICAgHx8fHh4eHR0dHBwcGxsbGhoaGRkZGBgYFxcXFhYWFRUVFBQUExMT&#10;EhISEREREBAQDw8PDg4ODQ0NDAwMCwsLCgoKCQkJCAgIBwcHBgYGBQUFBAQEAwMDAgICAQEBAAAA&#10;7q7hlAAAAAFiS0dEAIgFHUgAAAAJcEhZcwAADsQAAA7EAZUrDhsAACAASURBVHiczL0FXJVL1z48&#10;m+7ubilBECklRbATFURRURAxwEQUE7sLO1DsomwUFEVKQEFBBEEJQbo3sfde38y9N4iC55znec/7&#10;/r/5nSN339c9s2ata61ZMxuhf7+Iag6xtbO3cx07dtSI4UN0FYX+F97xrxYlyxkh5x5llXz9Wpz/&#10;LjkrJycz88P7nJyc9wmXwrxGaP6/hjdQ0Ri9Pibve1nm5Q2zXax1lZU1NLVJ0VLXVNEydfIKPpuY&#10;9eH9gy0Tdf9fA2UXGvlHfeKJ97XlSYfdhygrGI2YvuFkVPzzhMQ3z58/S3j5OP7B3ZPr540boiip&#10;Yr3g3NtPOedm/P+h4mkWW9PqyqP9TEUVrf3O3HuWEHt8w7yxDhb6mirS0tIyGtrGVqMmLgo7dy8q&#10;6tbWcfrCSs5hKXmpWyxp/09RD9n+sent5mFiKqO334y7u3XqMMU/XsqjaT//9P24yIVD+FU87hbk&#10;7B72f4jzl6KxJqspZZmGsM3Ge7EnZpsJDnQN12/7ai7r78VedFcScz3/OX2Vzv8Byt8KbdStuk+h&#10;OmKOh6Ou+ppz/3rSbMGWdQts50cnvs58k5hwZa+3VN+z6lNOPbqzQFNy5uPCqIl8/5egkaT/+/ob&#10;dqLD9sVcmKr0+0mde91AShf0FgeEXC6udev9PMERexPuzJRQC8nPDZL+P0OttKWqIkROaVnslVkK&#10;/c8qFrGxllxg9eK2QsIf8R8s0tJ2ujzUZQIuJ+/sGyY84WXRNvn/E9RqhxuLFwgNPfVorR7nCI9x&#10;XzkJwADjvFY93SQ51HZkAcDdBatCZVAIge+H0EZozI6coUZdKTLuYtRMIZuowj0DfP6/XOR2tpfO&#10;Exx1K8ajx3prrX7XbtHnio0Y4Kdrc5WpnVQKLEKadQR3OKIlU/X/4/5UYeq82b7bPkLmj7+tF/5f&#10;RU3zq2tYJuxw784ozgHhCTcIom19rjFrp6DVrsYqWjYLYCk5GEEdS6LRvJ7R2aKT586+XGXLowAB&#10;p7dFHv+LsAc/694jYnYrZiRn32hHHhvDgr5XTa5gIwtEiC8HYA4+NIIB0MqAehm8bZzGPj17eLwX&#10;pU3Udt6fzDP/W5zh/xJq/i1tj3XlTzyZSu0JY912nbz/22nbX/U0v1FwchU+USyIhIoBZiHE/QKg&#10;e0kZsOzI+WyAp8nMThncBikeFHL9UzeHiewuD+P/34A9PKtxptCq10upN0kuzH9AQ6NIFxRCJmHZ&#10;E/tceDbnzO4HWJfUiiKhLxRub3wd830bQBA+bdgF7Upo2GgFSuQzvKh+MuLOaXmTjHe2/zpq/l0d&#10;l8UcEo5wev5C/MqJiCcdoHAvlgW4+ZNvyNZzlF8UFxL6CjABSZf06MNL+LwvwGvSPAs4x3JXiOM9&#10;2sKkZSIrv+3+l/unydv6CWL7H1LtjLBFVygFeMWFFnHenb3856V+nGNF+ljTfQfWSHQY76XmNuB/&#10;32PdfRlgB7nuMUB+4Dt8sJVNauQPPjZTep4//N+Evbj9rojLy2Besi1z8A2uoPlMgOlICndBVv5O&#10;IyQs0nutzdnkvILP6RuJHeUythwqjLalVZ1HAjqLMUR1SuRJvzbswKZplMjEBDjWc6fT85W8G36s&#10;/tdQi0bQFwvsejCE2hmMa3oPRo8RZ/Ki/QDNCjS7E19D+t4gLCby6xNUSKfgxYhnIlsmVIghtprH&#10;bTZTyu4nhxTbf1XRvPi2FPpXim5Wpanak+3k1eJHDotgg93hOD6bbf+M6cB4ko83CwR+vQm/W1kK&#10;cRkJI97eMxpuQRZoG8AdvM2HJYRS9EW/8NmpyR6Cd4pN/w3Yri0Phca+mkA2Hd4DzLPCrKmFLcJf&#10;JVEUe6v8JAedlBqSPR4sElMyYsT3HNnQ9ssar99qo5GYEnDsq/31Ih/yVKxhJto9ZgH9V89NJWYX&#10;15ba8f9z2PMZR/k2RVOu1VpSQWfREbapjuggem0c6VgJAVRbyzvyqX78MSQQYBIDQpdjHhUN77AO&#10;nDAXyhRO5U1CpgbkMkmspmlY9TOvDEHmsZt/ex/vwWt8HnUr/6ewt0OgwNUTpDLFiK1uXM6DpD7h&#10;jTtq6BK2OXK86dmrCRr+WS48ybB9OBZh+5pM+eAHutInA5H5aSfxO/dEt0LVEBZcsO9uNUNs8kfb&#10;VEt0+gO3X/QeH9GIyO+xslXNvv8Raq5zDHfZ+ECyqUUYEWsu2XRjUJpYuwnAHcniAyJ2Aj7QPbQA&#10;rvOv2SyMNCR+e4y4nzXa+sbCA8A1uIzDZTR3fiPNtuTnVS5Xcj6nbldFaGSCrfKXi7+7Sv9B4b/d&#10;MWJw2mSyaVVISccjyloSScFHt7/zxEKrKYWuwDEvaNYyXaXac6OCtoE5KUMHa4n1Pk5g8Vz+fHip&#10;/fQu9WFyy99CR6+rJnCS3VMqsZI0ejpNKD32v7b6ok/q9cekUoaAFoMl+lArpQLxiQ8A1QpIgOjz&#10;sQ25ai/hPo8zpQS4Veymz5u3Zlew/6K5M9zGTvdeMH9f9Pbl88dbybKfOfqSGSbo4ybfIGqEZ+q8&#10;3ped7LGp1cbY5kYH8KQ8Ff0vYb+oVZ2arM/eMW14Y4RwV2NNI3tO0LqNPNVsm9pqAHMtP+II8JtN&#10;Cdq0ZKabmXJfnajzaquCss2Uc6f3L3VmB050EqO0W+Au0unrbWD9Au98Rx3Fzt0DvCscs5nnScp/&#10;BVwosUZ1drJaz+4g8pBruB21yd4Ca/Jw9A6eSh9ZQ94vO8p/w7xRmtz9HrMvm+qJGkuOXg86cm2t&#10;Bbv1b1TM3dpwqs/V2Pq/J/YmCDPHoeTtVzdyJccL9Hvc3xbu2FY1z3TVXw9KY76dyJE7gRv5oyLg&#10;HNnkHx683l1HQGOg5+wrwAafS1szs/jlPivnhcf2zDLAHIxbCdPZIi7jQZyr+HIBFpENnjyKuGN9&#10;GBnClf3wP++cF5km7imqvx+1xt7KPsL9tAS1AQ4JDsd6TGfO6plYmuY67OMd4DlXLqwbqc8lb3t+&#10;zhAs4rYVt8/fWDtWDp9wuGw3nN48lH0VYS2e1NZDgDBcKfhTIpcKFkb8p7DDwNUxQ73/8UDoII6X&#10;f/1TkSNRRGQsQgItSHuLXpy8eIDnCL6NfuR/BXk2JCTuwo/jcXf2WHbi2s4gSo9gNjxSYhi5m/sV&#10;sWi48H+mrNlbM6xdb8+W+r7/P4O9ADyMs4wHOrNzLBIer3AeuigFYR0414B93OSEr/MAl0vklKVt&#10;PrQgrC3y2JMwS1LPSP/75903w3wxcuE1CwRfkupFaBMAfTQi9QUsQ6dmyFfBwO+M12hY9p/AHgkb&#10;ld/+kQnvgWzzM6RVh63y0uXoGzRt84rfzQ1VdJ681ZbZFWBNQ3rl9Ox7+5WIDc555Lfh5TISx5Bu&#10;gwikw4dUsGfXemkLJuVwy5lQ9dfYdso9srJsGfvPYQ9qiRRInIQ3DPX6n1Tm3g9VJBhouMpHEbme&#10;53g6W7cu738tKXd/+K/b5K2I+Mczm3DvSBzpmIph1Rx+lLZrPfaTXTfLhjREcqMJHD8fPiyppv7e&#10;w71F/5nirDazfwpb9EOWYDRBofitdtLvJ6d+vyczG1NxKb9FWF4Vt4erUIcF7y/trRiaXd8bdLck&#10;bthf88SGXyroVSXGc2Xvk/ZnB7NesuAbfPEgCiMFSvC/oyhqDNHL8EUtDzDpPI3POdzn3l0q8w9x&#10;X21ROEicEO77uHp+PcWFjgGT6FmnYIo384YcYnPOsdEblJGM52BJvL12pfLvenxauwsS8WtmdDU0&#10;ZkdMius4dwpKXpbm5byNwXJmfdbeM3keEp6w+9Q2SzdS2/n8c7FjvR7fOD8cJT78Z8Hy+eDs9YAE&#10;8TDFr9YZvKUPTxiRecrsylwakg5cKIZkiVXwueuHdDbORPvOBnGh1du2Yan0DvJf8Tvuh7sRd+Ct&#10;ro7Eupzv8KGU1VWbcCfpybncNigJINqzFD6wL7Rromr9NkbROoMc2O0vWLXhn8Ae1L1VP500/jgG&#10;sMbxZMLTn+10BoD0Q6udxFyGH/CXRIZRO5D7+1B0Y/0cZHR1hRPW46sDD/xOiTbmurkIbztZW5qY&#10;X1CSVdtWx+jubsxMqWsBhvdWf0VEW/dx9dhZuK50McVnnK4BuI5mO1K38t8dOqLT5u9h86ZnSbwm&#10;oqpRBqxN6CrAl554qY6KY85V3CNnheIvmTpUPef8RiR46yLySAlAV1cPRxHLd3GjSSs27/u9tpUK&#10;5i4dZlEOrNY9b6Eu62pOA4POqK/ffmm/ddiRRZbnTLDhcQLwwJrxBrAWIVeMPrTnZoMo3t3lf+9y&#10;hoH+kd34r1gCQKcNZk09Jg05Npaq8RGlOx93GL2lSTpjEw4PQyvi9bxKpxtHnBf3uBLqisaEha3/&#10;3TjLl8ShSbJj4VWUMVKbNCPsbWsF1LysaXhQVmvHNdRJRGbvAuy/AbhgdIIXCSOfwcoa3Hv7jGMo&#10;PeLvYFtAgEMCIdlDMGmFFtyt5/Wc8gXAlkX1FNURbWKDM/RCj+zitn81y7Np5OyYw2Kvlh5ANlsO&#10;UhWl7M/DuUtXd8rby0O8bgerfbkdQdSq0/rPkF+Y5Xsh6gXmfuRVPAcyPfiQvdWCLyd6Wsq570DR&#10;idlKLeP+GjZfVpr4S7bCNE2lesghzpmpB832rONDupc4sTC3+xtfax88OUPi/s7NzGGrL44LOnNB&#10;a2j4BWLfJJYcdRjtRV22pvll3A6E1Fa2nHz+oiFpqpFoDmby37vKP4UOOwusT2H2LtxCUjNmbcRE&#10;5zk0DMijZOOVgopFBjrTW1aB/sFNnG3aQYL7Llu05DvgBP5jdqLX+FvePvjY5dwl0e139rfPPLLb&#10;LSkkQPdsDCYv/JMOzHbYep76eoG3K5W1jZFlTFA3fP/CgM7U9V3Mo3NGrnq5R1gNU7/GC0aTkQjS&#10;PeWzWQaNf+E32GAgVNOuoNzdfwVbrWOrQxJWb8I+0RmpR/XdiS59RwHgyqD7Yk17oHdkQGGMVcyZ&#10;U/OiZnmlxWYePxN8Z+sx97NvghEasyvQfc9OLJ5D1gxClp9X6KGFW65C3ZfDpyNONLW0tgEkYRka&#10;Z4yOYsd4oYsIkrfRTXuybsFeeUI3W38nOXyEgV13H9E5GP25XPsum4T9O232qEDbcn2y0WSIrFKO&#10;KuOKttwnSV0mzoW4Dr7ZNTHqxqHDL5Ym1JZc3h8Zsyb8buZKNHL9Wv/IS2ZIYt6Jg3Ndpe+tRRLW&#10;KcCsrYr3m7ZrXDV2Z1rLThnOwqTMrQNaSmZjUvgh8Ep9cdeWneelCUGc+ysi84RaTKaNX/JGJQ6A&#10;l1PsYepizCaVyBhSJ0EewocrJU0SG0kwwncf5TiJdidmyBqd+XzCKzb2+KPC+MR3DyPLN6Ql5c3X&#10;XHVoQ8QRC9qobWF+nv6XTghH76fJp5bD/ZiKIzsK3dGtBVeYjZ2fq+D5lBG4Sl4Ps0PWXRD9irzr&#10;U2GCqOD2Q4eu9hEVkbAWgKN4IzREhTn1T7C5MlPUiKuArUv7RhPrW7gdrZBflgHSnP75oSjSPa/B&#10;vk5lrc/acwtV/ZNun31cljJh+iy/4YsvRZW/CPE6dDV6v4nB7DP7Fy7fd3S+rqLH6zGX064zP2+L&#10;2LT5UkugZCJyyU3Yn7QWc6hkXDF72cQbqIG3llaIoqHBAFd7AY3OotodayGxRPXDxX/y2qbAsAPr&#10;cHVjU7uCfMZTTIKwgKGltbFKPEj+ggnnOn7fyyf2XbmwwOfKncQPLru3zt96P1Qh4n107PXz6y2d&#10;Nx0/dHDPwenYNOlFfp6IVrWVF20JPLRyDVy6FnmSE9uxS4V8VnOIDRLZcpMFX+vfRD2nEB5BKsWM&#10;IM5rFE9T31MWQJTM7LPS7QEDw+bNjzZJwupmIkAVFfSYyIJSEtWLBFBAvId+GluTFStDD5+/e+9S&#10;bsn0U/b4gGT48lGFOWeDJ/meuR1xLtxVFCk6+4cF3/blQYsKlu2Ni9/2KvnF1iVnno6OyMhO27Bj&#10;aERZduIsfKN113tW0ayVG+b7RFfg5oVlSHmIzdkp+IyQbzlB3bRLDM3C7IF222Ttj4H9ey8wvkx6&#10;xSKAYspTHMaAFgkkNM7zdiANrfrZYbjm7tm7NfjE+cjiuidz/alDtLNuL8K3nIhLfbhzkgK3nkvQ&#10;zuBF69bey3yw8HBnZifUHofauxGJVdCes2NmUWxCYb0JP9Lz5OEWwW5ZQ2FUZmXE6fMRHW3Q7YZQ&#10;GtClMZ8iqFlXtJD5I8jGEjL8omj92oFgc3+MsEgkeCcBdFiRI+sxvRdFW6ESG68JfTgZ78anz+5c&#10;u3rtPQPC1rDpN3I+tOPSg+sHR8tJOYSGX714/syBw/5aK1kpmV3tkHob6A9yO+GV2xxtLmR7mB9J&#10;+Mghm5Qnz+/Lu8TT4b2hog2WzVZioSt0UTgzgTwQm+pXTkjpXAc+SpyBUyNW/hDrhxqhyWB8hTQd&#10;kq8HyMSyPBb/fUZDBwAskP6pPukOMtt3Rdx5nZ5dV1mzajWHLGqE7y+K2TvH48T9F/fi7x7zMCAW&#10;26rgbiyzPSqj6se7DxvvN5RjDa2MZk4cSdHFuML8ujhu4lnWihjc4Dg7rMZrQtxmNkcwhT38bSni&#10;Da2hDq/C15udF28M+h00LqkxQxPY2Qkk/Nf0IpkBJDZg7LBoHOI9aNRnqG/snl3hu/eePPPg/efL&#10;+zhezrKqWrbOz9451643Ecz1CUBO/GWv/WmVd6s64PqxTWdXiBgc4lNVk5m55OPOS2lXxyGhLLhz&#10;C4r9DlCO2o/UlQjdhm4tJCyN3NnDo5BMfehpq80DqJSRYHt8Iac+s3tidZdpjvRmU0ypvFDQqzG9&#10;sSs+QWExi7E7squbm2q+HjTnRlJx9RX59bi2WoF5i9K/ugtmEBvFe+5bfZolpmv3ISrjDvbZP3z0&#10;95gvumSscxC6X1GM2eYsO/dRb6DFB8kSb7jpRlqeDRbNEuxjS9wnEJgAXWxK5HRKtn1mP9wPMgxe&#10;9wSjle5RqBnh/Gg2gDcyCEPjOsPcl4j3XGy8/SNb6XZgWWrJjIkPc9525eSzevjWTocWS3X/h8XQ&#10;kHHO300FhTZtkxQdV1Y+0f1j4v3zJ+CzoQZ2ThVGy6tvLL2JMXWkZi0Xj5mOuBPJAzvvdEO6EI+D&#10;67xBSLkO4FvwJyDESJB4hTcMTqf9DlsHZmzuM8o+6nD8sz3YqRFUXh8qxLNH3aoUxqDhs6lIg8TI&#10;2y1Q1dTU0V3z4VstlDXWQttxb+tJri5Hzl9rqA7PrbrjP9ft1N6QuJzKinvVbivWJNfkGSGRkrqv&#10;j95877BDehpI1O7FsVEbV9LZFRpvg7gWtTHwVnspUMbjERQKo+U/tsnadsMXIdGFuZ3YFfcIM2JY&#10;/4Z7e41mmla/RlB88xkbq1meKAdaLZDqg4WI12zX5zagt8eWvrj5/Gnm+dyot1+KE7EmuK+ptVB/&#10;hPeFbyn368uc1V1UVq9b4xWQXrBK1WtfGbzjRg71F7cfbrhdasB18ZG390n4oSps84G0WWkHrNdz&#10;P1r8Brdydyt0lH02RInwmRvxY8F8Ct3BCwrwVRdoSDhOIeP8rwAFK3e43+oHGws9LEYqu5B1B+vH&#10;EREB1WsHzxflN3UlnEgJj0q+EHRgzVQXFdeLWYXln6Irm7xo3KMnLAk4eDr9eaa6hKWC53h77wo3&#10;noBbdzYU3eOyuNZY9APb9meyt4DVRFTeGkGt16S+O6CzoKmGDsxGsvejo551BmmtsaQicXYs6K6k&#10;hPYuVj27/OfV/aoKJ4PJxQFcCsEjV2TQ7pKZF6Cjhj6ehl6Uxj7bdPLB2W2HIqLPLxypp6hvbusw&#10;cnN4wbMHjVC1VG78TEvP5atdfb6mO/EM1tAxP5SzJPN1wqez55Sk38HLapJtUDsLw+vOetrSHbvK&#10;CLsmHUyODjh7g+DuLAZGVz22PhcbD2PWGcM+x3g4kfhPJvcUmmf9AjA6xfhl/3GJ2SnzMcsoIXd2&#10;ddAfIJ5pjdWxnvNm6KwOdNA0m7l5ur7h+FFOtvN27T7xEpoLOlbwStqEbphhGFbzuvycurCZ1vvT&#10;H+D9EREJEmZ97HoV97yXy87+wGqaXkaq8OYG/GBmJ5OiVqk3Sqi/NZUsiOcWbIGv/EibytRqjsRS&#10;LUBii7eHXHnRF6A8fe7Kvf1gc72Fcj4U0cFO8OquckMieReWjhsl4HlwytTgbdMd3I4tmeo3cdKI&#10;kRN1D/wo/tEOmPmI2+pYzk58/qri7VC+BV/P3trvhW2w+Mo22G4pFlwLFdupNAjoPNlMoWSymPXQ&#10;/bkGatjJZI2trZ0du1Z5IO9H2IPgx8551UEsMbpr8z5i4EGbnDv7ZnvO79aKHiAPcd6HjcioJ24H&#10;Sa5IZcNC1aFO4oKON7eNNhKzXDpI08Rn7hKvqfOmKTjpeMZVdazn5lGWdxmze2NoUETOcPxWbz4d&#10;bcRzHAv2OZ0RKp+A9aSzLbO+pO76xe5rO/BDva3qoC497e6Rs80973mdLWd+RQjxHDsmjlw+bZVB&#10;vBNvkWjQRuzQPJKuXNoH4IPnZk/7DXFIndqJP/EA52m3hg8+PgzxBVlKIns1HsLMxPi5pXRlLPRV&#10;xmyYsXyhieHImy8r4SoXEuAX0djm46q/8k5DyM7xyMoMDaq+e5QFR3lkTbA97/p07mo+4J75cEL4&#10;0xAkvzey+DuVtMci8vLjTe7T1pT4CFe0hDLvvEgn7BMbQSoW8SuDLyT8RCjR6rcirF9tBwJMRTI/&#10;OLgfTbdR8RHlXY9llaY8TJ5LXspAVlVKmTLpwrJyVkrDhwe92hnPHjhBDmMFV3yOwd0L6UkjyW3N&#10;aUUseKcrL3AKy0Vb65dGkrfU2ThORHNz5fsaYEATlh4WPtjuIihkGPsRPt5GDo31mCI7PWhjExeA&#10;eqxKApa7Nf4Mn01hGsaO6IPY6OJsrDodmqpN0bKe1oPW2GPhPDqb2B4mEtSmqC6PiuEgExVxO2VN&#10;Q/MJjoefROZ3HacaTlIpqOAQbhWbFeLodkfxigvASFPmtSti1dd8zXi+PKyIgeW57Wt12qXDhAe1&#10;lbNfUj8NE9OoL0yoskA6+no86Cxl69/47MR8F5trvcvyDdN6cZ4uGJTUl7HswmaEhrg1NZBgBvnW&#10;ngTGYDTW7tfYqIC6tpqBCq+4ibzLvAVHVy0+l/4JrnDovR2rcoKBPr/ccWiu/JEOYCLCzbuYeSLI&#10;c8YIJFLM6LxdCvSZCggdYn0v4KSSQWMoUlj1meQBHEHoaPs5KivoGvZtb1BpI4jrutbjiz0v5/m6&#10;1/NkXzDYPm1B/rmB2LReW/mW/g1biW76Ro+L8oOejO4nTrjoy1vqm4qI2Dr6GznuuwWvOAHF4de/&#10;JRW/fJQZRuxdyWY+MVX+G1XeC8n4s2hKK+SOPwgkSUbBWknM+tnqh92EaZ+TXXu3Chh0qJLk+QZl&#10;NC0sJi/sLC8AsMdTQqcGlPZUsTFz9BFCBX0jp1GmHlvJdm2UCx+40OXpkqlnGFDfwez68PS0jqBB&#10;5IABL1F+HmSgKOtqPNrSyTfv25Meo2b5OOLI6SSaT3v4diyVNGGpYQFB6yqX4E6hhSnqJvSR4duT&#10;2LtuDu668Pbxm2tNXUD/AuCLxkY4E07LKVXU4J7zZqPOnizLZa1qSSRyh13rusRQW4mT1Jjt7Ld+&#10;SO2d0eC1WcCqpZRhxQpFKfc/RgNkFZGpyqS1a2e/S6WnDfp5XCjHxg9S2O/ikuFDHvB6zCqfUKxC&#10;orStm5jHV7BbJ6krD+uTZ8dPkVrHIh+3jQdZPViKjDj6sZ1dYZJnpKsDOU++nWLxCsuOFkeMC1tJ&#10;MNNhoSxCwZFLSlJroHNTEVyPGP3UVen62oFcpd7Cp6biNXjZhUutdWt+4n7Wxsh92RDFjgbwI83j&#10;KTcJlhi3ece85z5Kgse+OpLipoUUMyy6UMB4X8+ExtotFwahZAAlNK2BUoKO7KfRTunev8ve5K3c&#10;OZeMHSpfKeppkzpJwTo4gNmY55g3Z0hYQm31yQlDNrqjgwMMVP1SeF3m7Xe5lsKEm73Ot4DHeFHk&#10;fj7lRk/6kVPuk7am1nU84mjRfGuXk9+gPdPX7AGVd503Jrd2TxF8LG9lFXih4IYH2D3U8du2jqAW&#10;sycv3zAhuJQ9vqvDmraL7bhJOuxOpSTiOhIswbjlXmkeqYiq64R0bmIGytNGiVhN+7tMcwNFZB9x&#10;/T4kyv16XCv+6QFHjnFTNlfV4+OVFuTXmrrGa/iaQug+qRxD9GHWrYa4JHiri9V53FwupMLRuohm&#10;tvj2Z2pk1nODczvb1E/tNo/9GRsxXhhdAe74NZ4SaFQyGroyl3zIJb9ooON+HoKc/slMllF+k0+1&#10;Fq+1+uUgl4Tj2r3TSJq6XICPMWFxNKwZJAYvmzvrKcA7kl0Gn8+zsHw/033UBOv8ZNDMd2cFkITV&#10;0rtsk5mMfVzDK2otVLIX2tqslSrZ9wViVvy0eQ/wp4R0bIzrgvb8bqLDP5VovYKXovO0/wFuXj1n&#10;8+VpjT8ujfnthNXxy/sm8Wo8Kf1x96efLerq25N90v4FujecDpxc2QJvq61RGoAx2tEjvd1PcFuL&#10;PFQqC6Zui3nhGN37EC41y5lbrppyN0MmDWH/r3uD281TWxqBuengD5qo/7usmL8OoPcULTvtwWuO&#10;f39+4He6pjR6wbp5pvsggtpTXzCaEh35pLIODromLcTtB7iqmuYiz6xjVGoH4S0nZw8hr6ZFDn1M&#10;RRC5Cvb4HiF/lYe5b4nKpPjIIBResREprJ620FaYduY40nNzx0YV8xqnRf8MNlW4VYZZrnu6ykH8&#10;t+Pa584t+I7FjWfOBayd2eZvyg6oTCGZtZnv7iG0MO8TdPhjnaTqbY2G5cWsceqNJaC9Hrvek2qW&#10;oC/ejM2WUPz3XiqSJYDEsAWyno2QyhDN+/N4+Q1sFK6nDnY0Rwo6Grg3S9O4ReT+SVqlocSMuX4v&#10;Nw7T+3X2hojvc01zXcnnnXnYCaOiZ2NMEiu+4ip/FSiE0gAAIABJREFUrbydvhwF1dXDm7tFPOgS&#10;tKnTfh08WbVyVi2pPFOm+2kXzMx7URdNVkJ2+feE0RxiPWjbVwrLiRtZyD+4RkM0uWEuI53trIdI&#10;mjuNdVaUFuQ1c9fSUZc1U5XVUeLnVrYdJKXK88tbkJGyiJuT42K/6Q6GRj/batU5pGxibZlzrgJe&#10;U9Rhqgr/S0KF3JFja4faCmYXIxUqFNAZqFZBrqP6VtHkPfbtRDeM7Rr5APc1NwrzwatA9DZJITZE&#10;ftjGKB0NQCJyonIK5kUTkKKmoJaQOFKS4pPRFx1hZGAmheQGaWpamFuaus2wluGbHWmrOmOIrZq+&#10;i6LKr/CN9FXdfOYE7/AezvYGo6iupTZGLfOLuLgyhjVJ82TLlw5oVUBcl+lRkx90sCBhnB0Sc1Uj&#10;dvzLnUWmPUk5Btf028in+jFHJGJSbUfUJ7zNJLm3WBs+OcLLfSX13qYXnDkB7klraIhXULAnNMSN&#10;BBXlpTX5qPCbCg+PloqauqIdrgd+HUVpOQ1FFX4NYbbmsdSSUbSaIMctyiWs4OS9Y02ADQ05d97G&#10;Z5xT5k8u/ThPUcnQTHSwUCOU06FJVxKNKIT03Syo1ZLGSOxmCpCMa8wK3p1yp9iTZIxyLWFT27ts&#10;H2P9Qhtxny0mHRr4oOIYPiRBPMH8EFdtbLMCEjQoELJDpCXU5eT1VNSE5GTE8OcKG2ArqKOvNNTB&#10;Tt/UGKtTEYxbim0rZYIz0g/MVVeQ0RpkocAjLqipKqbLr+G+e6l2HOSICgjehPeEJidgaswzY2dn&#10;3vs2YH0vuiS2uwy6WZj+yXkiB4B1yPtzjxl/gmkv3z2tIpJxEPl1/CV2Hbo9IycZp9WQwHs4hsyg&#10;CnfV9l1mvGhOlrqEnITSIDN+WSdzF2MRKQUVfhkFaWmKjAsqyyoNUVZS0tVQMJKgianp6arQkKCc&#10;kgkV1cnD5I93kBzSNFHGX2KlKCUuJa9UDhnS5r6NDRk1hz8AyxAp6czOqC94yLYuIXJUxMQDcU3m&#10;siekH9kwoDGrma3oEO2q6Rsiyo9ezgvnND5tchI5eQsJfoOraHLND0x1vhggoXVZekhCRELe0FwF&#10;Kbkpag4aOkRcXhHj4edC/DRBFUVJ+d/Vo6CcZm5zHXbXfXl02TO5RLXkaTzsaLRoMZQt1H387fKG&#10;vKjT2OFdFGCkKfcQGOxabVVYTqIUXsjqhiCyJQkwam3wXptkPtOJpjjhcieSDEZFLd/R+zquqW8A&#10;sA+h76uMltR8JxQtOybvTR9OIqUlryouri6joMyNxLSFxYcaWw6XJn1GiMZHQ0p6vcp6HN1Ea8XT&#10;KOWefWEtNRUVGepJM2pwO+5bNnNIPL0FC+Nuaw0lQ9PvVKj7yUoGHLcMeAIwya7jhxBye7iIhvi/&#10;QQcJHAKLMJMjnseeYbZWfjI49CcsxDctcxni8cKkZhdUVEFjeTVAaaDL38+X6MUtzCXCpa3Mv60B&#10;f42ElijfIDVFTUkZDcxFaDL8KgrcWkrHiYFpa+YMpMF8bM+G8KmvIUJqhXDFXR/9FFgZjNjVith7&#10;6ZJCohyP/pUn+ezd87dk4Gpo2L2BEHFBFSk+9rRbJIAmkIedwI9h0akw2DXlv4Q8YNnVjdUoN9b5&#10;EjIU7p5gPpecUkB7xqsEgLPsDADAHoGNODUsAw0i6OyeKxBHPMxIXgdDFFZxk1eTmqnUFe3Khrc1&#10;YHU+bmvG5m1kgC2s8ssmx8z0ybPibzogBzpMQVc44ob/D/vTVHKDGSeOr/E1Gygd4EzDn9tInw/x&#10;xcIGU/JsqMBqyUVxqFU+1DC/CaGzowkvohzjEZhQYu/FGe+1XLDsuTnI3y+fF4lDSBi25+gW/n4f&#10;3JmxL78Sq+spiMLN6obKcI8Jf3j9yAf0+tzNGXW1BVc3rvCdNcphUJ/u+Tif5w+3sYvQmOVSp7B3&#10;1XQdq8FRQo/gauBe5hd+FOWA5h56h/2hscHprig40RMNhYajfQaRA9Yt+syHpCB0D0lkwihP+AEE&#10;rgZYhsZ8SZDhTF1IHvmnF6tcA7gdd5B30JjThygNCo0tpfcPBK3bs3XF4vmzWy7+6cae4pNYAmVv&#10;6LjWxO2QZlTCvU6o4hbKUEYLhzyH1tvlACNFAL7xyK5U63tbwH7PMmGkDlvCp+O9uwB7SH2HEtz7&#10;AIYj3Kfh+70BEytI0SoARoT1nr0jrTQMhJc9b2aUf2xtvZVZ18tz7v1NNrGKXVI7q+ZZDZYEbBkn&#10;kmpqbZ9xdgOiTbdrhu9oIzCduS4VbaEhCVkJwZ9xm4B93t+FkTZsOk6mFGKUG+cAbN1KRgt1r+3l&#10;R0+hyFXlj2+VJ37QOj0+w12DDWWk112rgw7Imqoq74xtVe6b9299j2Sf+2vcIyUeUt6ANbbdJzSL&#10;uknsjZm/mw8JLfbrgtf6lV+W2CP1UGwF31YVfsxMfnzzzMH1+CMD9vpVCSMdCDpBphpiEvAmHjtK&#10;XwB8cI8YjGi374/480tpF4CVnVOVY8k3WYJnLG8Qg8GCNCMZ7INhx3zfhB3DjZFe/tw/34+1lhNt&#10;G9Uu2DVQ2aDajnFj5GSIW2J/Yje8Tuoy0XPG1ZnDK9LR24aAP3LJ1nkYtzysO0z0yaOf5zzRUmA6&#10;0XZbcBqHi2hNAUzkeAR6W2s27uLFVdVAP6hH45GS3N7Zxur0nhCkMjMFP6CYZ/7uEXu4Zn4URAN5&#10;0TzYxaHxyLoheSqAkMaH1ALQ6mRMjaCLJOnIejwlij0U2Q5HDyCPVzy3urmVY0wtMO61C3H3FYMN&#10;xzEF4Hr9E/ccFAwwBm10lRfRkJCQNpbWl+SXFOPjExtM+oekhAAfj0wesRlMBivXFulIIplMBnb6&#10;d5bWJnS0vsEA9qre9l2wFt2bgsREhfT4eUXZURcatyAfVw9u7WFym6+S12ULCNjOE9QnBpHRbsjF&#10;hcyflOKHl0igkZZIbDo2HZJqKpNKyKVN+zFRWBEc9JkXiXXvOIztPE86BsJqaaou/PxtHOL3Go/Q&#10;wSBEk5dT15Lm5eYR0LHRk5kw23HYcDVlNRVDvtEkXE1nQet7W10tISR6oZszbQvq19yCdtY6v0/j&#10;Ds/YfAPhD1YWlhAX5pPioVaT4KEhLi6MX5BnuMRsJjWSkcbLrT7tKOUfMjttEZdKXBKZkIq9tEmW&#10;XOvjSTAaTflCTt+kpsRuWLo+jwsJVh/dcxw/cpCx8dCh+qqjN/kTz2/HQwu0YqYUklSiyUkibV1B&#10;QwsxRTUpTRVTfbuxhqbOxDJ0lJMQ0yxhL17EtbGV01YHdIY2Qe29yuF3Ei033Ezh4cLiJSggLqcg&#10;TLQLL42Xl4sX0WhYfCbwhbFvuc+DtG2P4Y3OHEbXtLURhSWSC1jQbqaAZqkpAGTQkPRpYkpeuLLF&#10;bO3ssNf4UZ8vh1KDgmbEBZxaAZCkhSksnEc+Pv7j1GR0xqqKcGEmqsgrgQT1jNUUaFZh6UXQQeTt&#10;K6YY1wynkPmY35rJ+ExT+UwuEog8Ev1UJ2utfetHAR4+HkFeEWEhfj5BcRFuHhr+D/Hwi8qp8IdJ&#10;abP7236EBg2fT3BXslg5C5ckBJHJgukyfNybFHjD8wPRIJI3BVcGi7A7S5jX2Rhc0akPA2/iPUV6&#10;/V1tFWrCXBKPZELhJOQdqe84CCkYCHKrTzEQQXyKFhJTByE7pzQ44XX3zJkqXOPdjA4ozjSmcWtH&#10;VbYAs/tCem4CtDA7k7V2jXOpsPzQpc7Lyy0oIMnFIykrICoqwEP1ax5+zIlVXSXjGFQrbUeCxlKe&#10;nPbyMKr3dDHG/fWiEB9aJI/s3djTfDGHrS/NSSI+9LGJMcSkPc/weUwjSUrY1qxn3+yGaFiSLLuz&#10;PFx4R0zbYo2mBUwJ9xq2ftq15XctPjTEjpKyyHpeTOqXUV+Sl3djgtZFwpg73j/GQOKWMqDTCQX4&#10;pW5cA/4iIrryQvJcPIJcwnw8wipCMtLqCrh/CgnZSXlgcB/wU9ZLyNiJuXWzagiFc9uRNpvXC28E&#10;CPHxr+CeCm1OfcY8IB4DjrBLI7OfTlVOJHkS2N60GmcD60ErcY38ii7zSrWXTfHfuH/alydOIjpi&#10;OlrDHJUlEqKvMbZZIMWROSfbWB0k562tKKztW3pRAxS2dZdDxfXR0j6v4ftLOZHDoRWTX75QlDCW&#10;E+Th5REU5OUTERXkFVPikdWXFuTlHit1EhjTJis1QqAm73Addi4VsCbtDYoU3hjOgsVCIhLryeIH&#10;M5HkDL/QI7df5nxtgAtYsG8P+kqmCwbTnT9hNRWO3TefdsiXriZ5ZtgCyaK8lkmH763c2/J++4nl&#10;4vxGyNPbqelo04spDlPvpUa/buxoysYdk/l+ccK9Z9FnoZHRBSnqyGDe/k9MOsQhq3PFpUfAU0Xb&#10;TEVYXFBWRpQXiYryyAoLD7HX0FbRH4MNbpriKKPljC16pguiP1Cz7KB7tKXKdK3rRSy6viSf0QaE&#10;5s7mFeZMrOeT1bHFfoNYlF4zmVzhxRhfoktFHhi4m0WL1RML5poYREL9Dwoythd0f1q8YqPL/ucL&#10;nWUntrRUxxx6vt2//unVT/B1C8bduDtlrbl9RhMw2+mMMchkyarK5nYs+7ETNWbWPY1LVUEyQjyK&#10;clJSEtxyErxIWEKWX0BMQkLGHd2ApcjZ27plmaDa4AxmEQW8ZZUJn7vIcSyBE+xl/WYj/0gTNKrt&#10;l1neKjdHtJGJCI7gkz4akTgxKRe1OinL67xcCW2Hx8ld6Xg/Mejyo2tbtky2npIK7Qmpry8nXT6b&#10;A5+945mfGYyxSXcFtr2nQ+UXoM/cYTPx+nWslTsaMVfcWQpvszJ9h4tqW+hZuY1RVlUTl1OVkRGX&#10;VpBVsx017UW1kYqrmEPZuXHWYrbZubfIKBDdTF10BT/uZp9N5nsut5MAeEZGyVL6pG8MP+NO18B/&#10;9WDtTWzotdjjhGHGzUROlFuwIvSD1yHvujs/pENtQUKy//Qpc/1ntTPzvh450329kAmZDwAe1sNo&#10;68pd2Z2Uz9UQqDE95SMZG2vye4kP5FLB9FIDMU0TbCi4RaWUVeUFxYWdjfllRiu9x4pEQN1BsfCK&#10;nKCx4ggqPxRaDM31Akmy/LsCqCmV5L1fvwRtxU9u3dxLLr03L68kO0K1h08Th34Dua/Lhkt/xBwj&#10;JF+B6YENZDscgLQAuyulUNO55+Sq7VZz2qEufe/bd5whFVYxvTUIxdWWU4PrJav5R7t8ZZ+5qbmp&#10;hqO+IERdEfEI6xso8GmoyiqqaywcazvBaVB785rd5kMPXc3tnCQz78yFaEpO2h3VnNY5YGpWi7/j&#10;AxYrVaypA8jbknoCu5tXnkmhNhIerH9K/gZ96czsnZCsi7mgSPGHx1iTtodHh8QAZJa1Y6aYD20N&#10;7cy2n5opcY/o8I23qdq6wSvtfA+6Y6lI/2cXo0XRFG9ibVDV1VGSlNUUw/1TTMbOlH+o5YKh1yB7&#10;jP/kMUsu4ka782GFqYAjGYNnpV14Ws2ZdY3FdVzaKZI6SNVS6xa2M3VmZvYZaiO8dE4OFbWTMvmZ&#10;ysG96bgcusqusvZqH71tRPo6dgreh99KV/tN35WxTCInx5BhRAIE6w11OYRZ4XF9ISRmN8u3kiQE&#10;cHPThHgU7HUMTG0c5166GHb73A9IWTpx/rgxo5vh8U5mbfn9t1SbVbSW9T56GrpPrVGzHOAtWdjg&#10;rQMxWtHDGtgznHy6JpT84giR4guwGSv8Joo+NiaPVtl2vAyuFoZc+Znp0sTO72hdL0QMWsUzKJp8&#10;xLXkIXKcNm6s6szW7wumus+fFSC/kPFZxUNdT01ORVxP0JDPbtWxWkiOxbWx2mLLfIk9pu/hzKbO&#10;+k46/FY6m5WQW+pdXMlnAQ4HkRatxnpF5rFzuz0F0Rx8X/SbsO5YVeqATFlfa9lpIfTMoEU1kNpc&#10;4ZdJhgII4pbXnLyU+MDrJQBf3gE93Dyl0WTGWDdPR2ehUCg9pzZjTugi2bOQtdxYZbAEvz6XwGj7&#10;QWNGx38JjCqD7udzgpzHvAgPg/o6Rh+8DxI93Hc1tZ6MvI+UwlYgZLG6qucUWVxg5Fm/VnZYWbRl&#10;3+Wdv+NGKjMNEe+HztLHnHHPJix1md++X53xoqH6xfk+74meEvkRqCZgROR9OpW9x3r+DGVVBf4r&#10;QA9RERXVn2ZQD9W60+aOdd1lIGahp2Gt4Dxzwr7kU42N6xfuG78bMn+r502LLz4PWjRBPDyEJHRb&#10;8Fb/PPWcmMlVO7M43suLxJCH/XBP7eweifZC7oWyGz3hUGC9S2t77dldeNAS67zXnGoouFXclc2u&#10;sOonE21mCCFFp7EG80ZNhVYI0x8005NIaf5ke4NAeyEpe4khriEey5fJTV/Tyio+HXL5dUVHB7Qm&#10;9sF9+RTmOIaOWidtUUBnqaplz7u/Z8aRserzk1OOcyDuoI/N6Tdss4L4Pfas1truBTsKuzk306cf&#10;gfv1kK1fDIFL2KkXZZv9X3/O6iZJL+kXfZfomk4cpKMkLTZ6swOurRtzE+4u3EZM2hJxCxlBPR0F&#10;EZtLXtoTFcaN9dpfD/RTFp5LIwqAFXI8taCR847uLhbkx52JzcA+jZUCWgOMr2m3Qt2HKlPBJeHX&#10;Fo09qWFjYOpDu99xi2wIFEC877Cvem1Z5KWevrJIbtwL7NdcmteWR8FmweeQc/5Y+TGZ8JQmH+iO&#10;Nh2cZYaGrFplps/r82WJvo+XxwZbzAc2TQ6dIuBsinh1l0hO8xtmuP/AHP846LqzyNQqtrCB/lDJ&#10;ySEos76PfoW1aMSneHlk424m2weW7Z3xLRqcbZnuDbu29hMUdDLNCq3FXbAqo7MYPrHztpqPaRgE&#10;MTtYue2cp38sjLDf0g2l3dB5YkXoWi9Raz8jpGXssNhHcKitoiCXthfPnCD9kCjJCQvHGstoWwpx&#10;8Tq4jptgMDny5ROXx/BJbdTp/UP8c5hPr02VVrecEPK+Z7WaNh20h1pk59cSvHbdh96oXkKqx+N+&#10;sB3IjAjVtrLnX7pb39Z9f8wOSUHNTb/sThZcju+m2vSwIgrGW/i/T1tePdpxyF93afAYz8F8UrLD&#10;3A8NGjzHeWXAeNcdVm66di7bpppKKIqLy+iN11owf6SV0bp56mdgy1QFfmEkfawL6t+c9pBRGDV7&#10;azUVCI9FyOR+tNzvqK65Jp7q3VkFNu80fr9CPDrNgMyYPzeXceXtbeis4CirboK4K/UEqfHuopwb&#10;KU2UsXw8YlTArDmXpo70855ioiZsPXzU0AnWs1bNs3exVnQfbqrram9v5uMm5uogKm6h5RmoJiWA&#10;VPT4Xlbu3+rKpaNpcOM0tixdxy9r6TnZuj/K/VQ2nmtfWv81reTjjZt/TmU1BO/LA0x6cLsyD7lC&#10;y+q2bU/3HWZyspUY7fXwrf77W7Y2OSUl73sLa7Km1y5auuNHIO1t8zRUeZGyjL7LWHNT3wWTt09T&#10;NR6uKDraaLi5HLetM5+KGJepnpq5rryogKAgEjHC2rV5rqiBo6vhqpKW7y05Z66M0FL0mbkhnEcR&#10;N2G/HDvvfd5NP8fkuT5e8bnTH3caMKS40qGJ+T74jXFpSzlw4kaV4W96Ok/Zpv1ZDS1QbqUyTAxx&#10;SdM0ttsM0kCSWghTIvvBtqqGwZt0TJ01xIa4uWuNcdRDBvbqK8zUDK0G62rRJuooWiv6EnlO2HXs&#10;juc8RYfzuJ+3hK8eNs1swQKE9uas7jfR9dLMmJg+u5uazN73W5WOtqs9GrMArP3gR6frmk8ptdT8&#10;IGiMqWVB0/qdiXSopqxzB5QfckJIScxGBMlabOUf5ckrivTURvJKqnt4e1mPcF+Chg5SQfIaI92X&#10;qmgu1xtiOFlawMDScpysoYO02V72DFd498x/zCkGs6G5Nd7Y/IaE5KWz/cgHkkke1ja/z74xTL/i&#10;1+8qmr7hcF6xYriVA5A1t+3kmzcfSbJFMQkLdMxWXthSXXc5jgXMncsSoeKkT8RMR31p5DWGFhTC&#10;P39Tfc5MPXk1UR5dCQt1YQHLQUqyXHIrzZUFlMzMlJCqoYGkvqCIo7KikAhyjeWsVEj/6FTNbMQ7&#10;V9csJs5wf0Rzjs6n9107j/bu1qz+GgWJFGIXeR28nlGUCZ/g+rX2PfXVxT0i0lzxkc66Uw7Mchfk&#10;HBBVyWg5N+mWi/rFAPGbyyxiWzph23iBSc7S02a42A41WXdh7lxVMnpFRvX5tAfrDaJpGXKJWE1W&#10;UxOkiZlNTmtr7AYWsxmYnUwsjZ+EkVlFbT+bgq5PeRLzy4EVnUNyBvW7TLULDiDxYlgYeAY6WN8i&#10;ap7khNX3robI6qBoScN2S3Hr/XHrIuuhEm57RdPv1W9a293OgKZriKYkr6HMNbvzEt/USUNlA0cZ&#10;SeoPNddUVnWwVZKQtlAT5pYQJMnKiEtgxI4S9kMZjA4SUBDRV+2/XKtGvC1r2q9HWAsP7epf4TPC&#10;zKTQDCgIXU9PrIb8+q6ET/ksyGDLOTDuENFkNta8j8gHxmqjoCImpK0sb2FGvP5Meu5HVSRpa2Jx&#10;PbcINngvVRNT9XTDJkN/sI3fhJmmXo78MtpcZsI0JCSAiN9rfi61p0byRYSedw4wyWh1yMaq3waN&#10;HibbvxtgRVLjrx/V0DNo3/0wmxOwZUKsysuU9CKszUvifq5EiXntExeF7SXw+UMXNMLmteTQZS9u&#10;SQ+nDS+SMc3d57ZLDKFR9oa6SH/O+oC5enxEWXBpjNHR4ONXpslZ8g2V8OYw+/FIikkMz2+FP2l4&#10;8e/TRyeC5dN+RpVaMcORpPDd9f96gVIdGGnInoxnRcTq9Fn4k10SNs7xPh2TX/v92Cyq1VuqxqC1&#10;msjJ5lkrtJ33dDSQCph56OgCNfWgcStsTAX5+IwVTWY7egzRk5HjQnwWMsLuHwlrvoqETZZc0O8H&#10;Zvqdaazfj/KVHPMcoGeKHQsVpKEFUDPux+6qH1CZ2gkV9IwnjORvv2MG6kM6Mm7uCBg1y7vH2UpW&#10;Dw2cfnjLw02pQH+++/COsTrjZ46zGbptic9BVySuKGUupy5reyVs1zh5BWkJabmhY67n1H5X5n7U&#10;sak/FvRw1pP+EIPo+hkWA1ysnRYvgyIhpexAWhaURmQX7OmGvHkXGqCezF0t6WD1h59byuZ1zPjr&#10;NXm56c8ePer8mok1fVbKnfE7gnaLuhWU+vpv0UE2U4QEJRTE0Ah30xMWWrICEhqTdRevjJ2JhJoh&#10;s/+KO8MTHcGt31GphpAVlwfAvYnMPpf5Al0/Wm8+htDVY0d1XFp+6+4LKG8vfnCfOCuMjn7I69jR&#10;kDIV6dCi4tqW1OSv2dQ0MMbxkjer584F5qybj+yNpzoKaqlI8siaK0hKzbedPhRttLfUPXGKhnjH&#10;X+2vA9ENv1N5AwyJ7m40fG/UZ5/GXm1mcNo9LQE0ntUKTTH2kDwbrXqwv/JZHtA76PH3y6Dgyfe+&#10;UQlO6WmE6pMjZh2wGeobk/8u+TOmY4y8iu7EoOvQPa6obk3KztAh5qM3OizT0pNDGmOz94XsmWE3&#10;/I468n4X2h8ess4ypS8c4Lh616I1fSucO5u9lheXc8FLKXQAWJeeGcTCcfm3hQRWa1rhD4Daowcf&#10;Ub2zhdR5e12/DyAldau7hsTllGel0Ei1TFQh0CdVN2d8y3uzdbZheGDUijH8XEhqx+LN6ss0N49B&#10;6D10DZCFe3/J1rIBh9tPl2vl9lkaB2uyuaOJ7t8HYI74X0CU1zrBj+VkePRdLrQ1H0mp+XR086uX&#10;eRXvjt7bXAuXws8X0vupGE69Pz5mLycz5B4+zaS3N0LrqtYXr+qgvfCDw/jNbuHnlATEvST5paSG&#10;7VqOZFQWfznYX7pH5Oo1rRoINtIFnzWcOVPYPNiQzMN6Mpxo+OKooiLS+A6TA4atrYLunJX+yU2N&#10;bR3wYQ72uPMPr1/m6fAJ3rkeWxmZW1rJasjtFwqhRCfv/oFew1J5rP1J2o/PLPhhG+ntw2MnM2za&#10;DYRcB3sd5tL4VOk0UIbfQ//11X/IhT77Q+0te6jV48oZ9uyqDIrsyuWVOyFXxtdZqV6foGisQmHV&#10;5WdfyOJ4YS3wLPNrxbFcaP7QAgV5xc0tzMfZre0BLwau957S9r4loTLzBu65gS/C1kkpDPI7Geu/&#10;0M9yhzqyJla+fxmTrte+YmDYSL17jVc8taXT8wK2TzSCWkF1BVSyFp2Fpz7vOl6ej2Swhbn7fRpm&#10;tS01bZ9u4S+lxxflV9Bbq88W137v/iNqVkN+6vHv8KmZDqXHSp77hAbpPfRdDKemXDZB01ecOjPA&#10;CtV8aRMOfv9jqujGLu14amYmVwrnFQ7Ucd4NZ9avkCAJtulrG688zalI8KXDhdNZHyvh293UyB17&#10;9lysC1l3AJv+0y7zj9Cx+18ffq2dmk9JeiKWm8+/2Kk6px1v8YmmSsi+wMxaU3F7/avze7Y6rrEi&#10;q4mwF376LaMl6IEBzOm3CnpPEfl+dkQ2lUNnQkUz2mPiktmDFJYAW6k51s2tqQnbv8Y3sL6kL9t6&#10;J/cbvR1aX5y7/7Bk7ZEoaKluCxH1ZyVPw3WdThC3bA88DO+e56YnEPtd3dtrk9PJv1jJNzdDdQXc&#10;yMxrrfr40BGJWbeAL3lfwPZfgCkWmt7L+os1z7zB7DJZOFLyGGnl1vI51OwqXGyZ1PPI5PC6rzvI&#10;JKHQR6WFWVm7Y5cfuPWtpb6mMX7Xx5bmnB9waOT3zjdb3jIojvvsiO21JccaPtYQO5SxnQG/mKjO&#10;JNIKTGDcroKk6M6xyLnguZsVDakOm0xnmPTFFX5gJOZJfy601CSNj5iHSxI6d0nTVCEmnbMMht1o&#10;7tFunFntDUyMKe7h9bbS8J3PRrpbbL83raUh40In0B+FZ0B3Ywtsebjh5sPuRZgM5OWfYgDjEWQ/&#10;g5yqjjVv+sBuy5vzoJecpXwcR40xkYRxn3LsdO/tMz3RMVP1y0C2/GexgDkLyGgm3/7142e5/nJq&#10;EqGGKJSSn4qaGmh2vn/63Lo7Lu4m7ZfW/yBw5D6vAAANYElEQVTx6aru2oJK3BaVXfQfgRldh23L&#10;HmHTBMVL1807H9iAyeREtC3ylU8sqfzuWuj+bPyGRUKxZU2fElvdkKCE8YsLWEr1qUgYPWeOFmcB&#10;MpHsMVtb/2Zp890dmg/Zc0GwjJjwX/TrNf0eAHaYHizFb+3uiD4BrL1pYy699ozergEzl1UyoBu6&#10;6igd0n4nlvwpELp7JDBnY0qnx5KID4cvbi+CBOUFrh8Ouh4ZeQ8aN2Z9hYcrTldcaQWoaYcPw5Fa&#10;WiF7KITrCadBvnEGAPdGWJCcmL8swgVPdIuolVqWQr2GQBu0ZxwcQ/kYPDOmncnGbvtk0mXvkYWd&#10;4XgAvNncPvqdx4J7bSUdwJo549ru1+8TdvhAMzDiTCMXrvU8yYg40lCfswkpvGJBY3kOxF22dXkA&#10;AZZTn0LFrrDUU2RVaHijRy1LQWZE8duK+HJwc+ZpO+Rqfnz+N7BxDwQfjwwyXsU/wQQJsBMOJ7NP&#10;yVLJcci6ADoLliSzbhbWlQBMvVv2ep/X4rv3a7rqrujLulbkReTKXn/+idF4IunasYgSyGuqO45E&#10;XT/Vt5+mZLngyruughkhe7Af5xafGPmUAfSLYsjvqmvkM5LLtQ9i5Z9Sb+Us4SeWPW53R/8p2/3K&#10;FobulZ5V/7iofFngrBjHdy5j2aNbkkgxBgquH2F5Hrx4tRC+bCqG9H1eZ9tvBDakpz6pgK4vXUsD&#10;r4Uz2z4Asxu+HTpUWbB325cuMq3Lt7PhcHYH7oq74xqri9vWHnm8p/UrEDuozOpZUS0avqHx1Fsv&#10;sbOaI/Y4gvffw0ZcbzLlMnticOzZYVtJvjdVDpElYxF3SGtTCySGTEJmne31P4pbG/I/Q9Te5NPM&#10;mm54g21W5YZ0KtVh6yhHzzIm1BCvoVCM35Nx72RXJ3S23v4G15MqK97RsVr/iG2bMG8aHGS/QXvT&#10;MCRtTqYv3qaWKVgar17917qkp+h1hQ35zFnXlb2e/mGBa9ns1agnfHurMRJv2mUDBG8znzsEttyC&#10;1yxozWTW03cEQ2UnjDEtgDb2Sg3pQyJfNrcySo0udrDeKHstK6x9Qinw1laWz/yW7huVnY1wHDOg&#10;dXkLpG17MrFEVZDxaF7bkLNUgr3DZ+3HBf9wLsgcGLUohT0+OyrmM9bVN6zIxEZEbpcTmgONGnh7&#10;V+eHc48/2GTGTqy7TT9uvhNKO8+XQQNk6ewfVYjRVWKlUlwB6SfuPrXeCfBp7f5H1BxQqOhiMZ8P&#10;16houYt5Q8F4hNSESyGbepviyMCrqRVPVGugZ5VHlU/OIax/vADhObrGwQjOtpj5zMObxeOy9A02&#10;PzIj4ej10K2rL4OQPeF8h46D65vprVNRUGVN5QsoLIKoa5ucGypa4LVnRgeTfsNpzxqJsWz1gL2G&#10;Vmjdf6ud2X3Wtxpqv0HbblzZwdXX1r+nXBTul9R1+2RbgLOcuEDSMod/JNzswpv4SfzhbyMQfq1k&#10;sB9vSK129mrJxC+keediIvXt8nnPvEWDkruwAs/2Ji5bbh2zmck6PHxk64/3008GuobUQnN2fsvr&#10;WNj9uHXHjVp3ajwZs66bZiRVLAW6+NkyosX2SscjhyUcybh6Qr3jEPrnRaE8Ri6Xk7VIW5LkiByO&#10;kWf2kJ1jAFr62IAJL8tv7C5bH/p68flbL1hQZX31Q+M7NnFvuxC6gAltBV2Pibo/aag8WGniAdfW&#10;1phjQcZNrHTcH+Ps8bO3ZY51TQzghIu9qDsrfy7TuSNW7svj/q7PXxTzruO6ReyZmiLNcIuMJOLy&#10;lb3mGtK8MG9SSyHJQZVY9gGKXnY9LE+sgALv51B8JvTiD6rvFSQQD54E+zuroXm5LZIcY1mGbWCs&#10;ziNGbW7nA0x2VKylOoBKDUBc61Pd0SnqJdG9IHySpJ5//H2y1d8UVwixr6DYN/fJkmnGHNerszcJ&#10;exdmAZNWYWkRcI8ndANYj3a8hPJlazMTz39tTK5Mh17uV1ZPqGHk5PgE6Eje+eoDrtLzJJ9Eugh2&#10;hr5jz5/l7oD73NQ8jpbewZFp6XIRPwZYwvavizcsmFjBhilDXGOqxPb+MITC/jnDiGEmHrbZMZK8&#10;kc/sPjX9auutwyVVp8MPlrVX04HUePOJex8xd2po/FLVfCP3LRa3V4uVsG91fqNmO1xElLLbGTRi&#10;f7KrAdCzzkzvjQpPy1E71jHkP4WN0EqY5VnJUUFX2TK7/xfqjhvBc+LH00T+ZCZfw1Sa/rQcPsZ1&#10;Qpqj99eqA0WsE6+whxAcEfYBmpOi678lvSwHRnoogSJB0rkm2a2hxjiEzwG1mJmsk14fWfbK09/O&#10;dPjPYZNfKpi84DtVwTwL4wjuC79dMNgKPQWmiKMb6VeybvvSKP7RwLh5pz3tVGHS4juszty1x6fe&#10;B+ZzSgTKHvux4xynCr08OqrMOY+RIePonZsmagT0WSxx3pdB25i/z978x8C9FjY6UpvTrmKuM0Ds&#10;a8q7ECsmTBCaSE0S15m4++mHRkrJVTVefMWAliqoJtOaO76nXVg0nBqMFLscbdwOj9HgHskVTWDL&#10;oPsLuNf73EUFettgWv/3/VPgcyaVUHeLS0n4xgyYE01WHHc5CO95RNmLVwvq2HiGHr/5PCO/uDD3&#10;7bs3ybH7fUebcVz0lXFGkwEC1qX+XD6AhzP9A3LfwJmeg+s+qG2HGf8tbOLdLDb82GNzBfqNylGF&#10;e44H7TbkyL354Yrs+4y10EREuVHvLfyIa+0Tj064rfcx+5cBGZpJHBs3a7prj8479EounPE/+g2H&#10;Jawtyq/2/O1lGiH6JgArPaBG0T5YESlq4q7HR7ofUrJFujudBK7kukhhb+NV9wok9vv0GJoVO0rU&#10;M2tFKPKmTGT7f9Ulf5apXeekIu4MuNL0r4Vv+zXpbdBiUw3H1L7UDhta9FpmcfFu4fewOhpKJwCc&#10;54n9NELKdMA2i8QmrS6XnX2ENJL2yCZ+/y8U4K9leEO85OYMo7+/EBepVSNFv8EqNwDPEOxFp0Cx&#10;WiscOApvNBI+jUFcf1xm/1DRftkZ7IX10MT8BTrf0v+L+Vm/F+3sEs1puZ5/eY2ed69dU3bmFtx3&#10;TETv+QHeOalzkfseGUFXBcT3lxRalyzFQsWIeXbkDRtLv/6v/HqQWEzneM2Uo3/1MxDboPo4JQHK&#10;w/QG/J3Af1jUXzxSCGFu//sL/1Hh3sfcJhmeaPLHC2ivyQrS+AtPfIeOr/d+W0rVyOfgyWAX2QHv&#10;/LV4FgUrxLT/i79INqMhQXny29CBfi+AFP0OajlirotsjcYkv2hgumTZJNIE0hfYqUGf+/02we9F&#10;+nyGxaiarP7jf/+DohjXNlfhwrM//N7WUuwyamDGi00lneSl/JBCJHiby4OboGd+zZ6/nmWHCUnm&#10;NuUDbTv+7R+uW9VyV35s6qEB12yPBkjEdSuCXYanjmSIbSRCm7FbzEPxXcjcsyri1ED39SmmsXFG&#10;LiUFfzFD678tg/6/7fmYLVF7LAMz3ETfgodtedYCOwm/HwCTxRsVsLtvcjIIvwT2jhdtO3X24Hx8&#10;FYl496kkmZmfO0k4xIF4wJT+7pyt8tSdoegS4cAkDewITPkPAydZwe5+wM3gBRf7/xvXLk4G/opj&#10;tYr5rw8a4VJAKRCf+WOVosGqbWhnEwGz41V2Bklgn/H7qePgnlEhsGkEbNEKggZH4WAxDlcXHZ+i&#10;5nn1XRb25g91gNWBb72Stms3+iP1IASfgm6IZLD4Bz4iWB+UEQ8zgfLqVwXQ9rv//5+0B+U9BR1i&#10;gwVIFB2boWG273Mfxoo7KoPgc2/qxW2W702AT8ppvQUdiMagBCwMnwWIsoMOdNvDCFpn9FWJIQDk&#10;7qUCLCZ3///HXDvMoNZztFfLYO33FXS4jpkp/OqbOkn9qbvqYSdyK9UeEIVciQTsr4PX0tYxgN2t&#10;yCALXs38/Dawh/ka/aAads+5e6rUnHZ932CObgdtAFvi5bcz9RQLd6xNRK5MJOCTlo+kwe7+qceA&#10;OOTmtguqIcZ1O5YHy4ef+b6GTq4GAWbf3Z/3Rcibdq5fEoUYKeBuuAQar3q/HVQwgE63AbqIo/ri&#10;s2d3jq9MRZ6UZLWs3LQmW0O78dHLPqpWj0QA3QlPni92k7btWrsy2wTWAGDTcnKyhQzlqmeE+4Hr&#10;PjZpKZRTjzSCp21fW2CgmX/iy4lsYq8eoSbgDVz76sFEWxmjokUrpsWaChLWwaUf3LN9x5wwLZ3s&#10;/Z+uN+BuqNEaSMRte/ZwcYSGonXBzEVLuhMcNXEMi3HJW4R3rN64cVqMiYZ9x9mPV7qtKLjXjRpA&#10;LGDx7Q9X5oZrSWm6F05bvnLdkskVyaFeDrbGoHvfrFx8oov7lm7YuGpRV7SpgqJd+/EXL/YUUdwL&#10;owpgMUxfefPl3d3didZqyqombtEFjf2T50yaDAQzJnTVZAbY6OlrG0XULb347NGBekdiWuJ0A4zq&#10;Pi1br7x+fe/omt6KlCA7W1sLQ0NDAws7v4TKvmWH7r5+e+/Y9HhzEkdX6QUkjH0y2xZsOX7l3rP3&#10;b548ffrk8dP7105tnd8YYa1Ik0t+qQ3Y+cSlZYBAmI+MK+eIAQATPa3Sop9BAgAAAABJRU5ErkJg&#10;glBLAwQUAAYACAAAACEAcU7OetsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/&#10;YXmCN7ubFCXEbEop6qkItgXx9pp9TUKzuyG7TdJ/7+tJj8MMM98Uq9l2YqQhtN5pSBYKBLnKm9bV&#10;Gg7796cMRIjoDHbekYYrBViV93cF5sZP7ovGXawFl7iQo4Ymxj6XMlQNWQwL35Nj7+QHi5HlUEsz&#10;4MTltpOpUi/SYut4ocGeNg1V593FaviYcFovk7dxez5trj/758/vbUJaPz7M61cQkeb4F4YbPqND&#10;yUxHf3EmiI51mnJSwxLEzVWKnx01ZFkCsizkf/zyFwAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwA&#10;AAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh&#10;4G1IDjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BS&#10;sFGGcdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhisko&#10;SJPpQFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMB6DQpDAgAAGAUAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0ACgAAAAAAAAAhAOTC5BjfUAAA31AAABQAAAAAAAAAAAAAAAAAqQQAAGRycy9t&#10;ZWRpYS9pbWFnZTEucG5nUEsBAi0AFAAGAAgAAAAhAHFOznrbAAAABgEAAA8AAAAAAAAAAAAAAAAA&#10;ulUAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAAAAAAAAA&#10;AAAAAMJWAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAALVXAAAAAA==&#10;">
                       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
                         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
                       <v:shape id="Image 4" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Circle  Description automatically generated " style="position:absolute;width:5580;height:5577;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2PUxwwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6q4KtUoKqh72IP/Lt4ezbMtbV5Kk9b67TcLCx6HmfkNs1x3phQt1S63rGA0jEAQ&#10;J1bnnCq4XfefcxDOI2ssLZOCFzlYr3ofS4y1ffKZ2otPRYCwi1FB5n0VS+mSjAy6oa2Ig/ewtUEf&#10;ZJ1KXeMzwE0px1E0lQZzDgsZVrTLKCkujVHQNEeebn9O/qtor3MzO1XF7HBXatDvNgsQnjr/Dv+3&#10;v7WCCfxdCTdArn4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdj1McMMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                         <v:imagedata r:id="rId9" o:title="Circle  Description automatically generated "/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>INTERIM</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>CONTACT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD28" w14:textId="3D45F367" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="404EFF7B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1238"/>
               <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>53825</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(R10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>(R1</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3309">
-              <w:rPr>
+            <w:r w:rsidR="00167591" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>-24)</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00B87744">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>DFR</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2310</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEDSS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B47B672" w14:textId="77777777" w:rsidR="00DB2664" w:rsidRDefault="00DB2664">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1238"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>FAMILY AND SOCIAL SERVICES ADMINISTRATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F54BD28" w14:textId="271E8E90" w:rsidR="00DB2664" w:rsidRPr="00B87744" w:rsidRDefault="00DB2664">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1238"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>DIVISION OF FAMILY RESOURCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD29" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD29" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD34" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5852" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD2B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD2B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD2C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD2C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="13"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD2D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD2D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="381" w:lineRule="auto"/>
               <w:ind w:left="112" w:right="2755"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Number:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>&lt;Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Number&gt; Payee Name: &lt;Payee Name&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD2E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD2E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="204" w:lineRule="exact"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DEADLINE</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>returning</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>is:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>&lt;</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DeadlineDate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4918" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD2F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD2F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="208"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD30" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD30" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="3" w:right="458"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Mail</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>completed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD31" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD31" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1109" w:right="1563"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FSSA</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Center PO Box 1810</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD32" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD32" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1457" w:right="1913"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Marion,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">46952 </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD33" w14:textId="2B725E20" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD33" w14:textId="2B725E20" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="458"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Fax:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1-888-436-9199</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD38" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2015"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD35" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD35" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="146"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>To</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>household’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>eligibility</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>SNAP,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>know</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">your household’s situation. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Complete, sign and return this form to us</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD36" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD36" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="136"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>We</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>give</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>us</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>eligibility.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>When</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>return</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>completed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>include copies of verification of new information you have available (</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>see enclosed letter for more information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD37" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD37" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="139"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>questions,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>call</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>FSSA</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Call</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Center</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1-800-403-0864.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>more</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>room</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>answer</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the questions, please attach a separate page and write your case number and name at the top of the page.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD3A" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD39" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD39" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="69"/>
               <w:ind w:left="318" w:right="511" w:hanging="212"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251630592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDAB" wp14:editId="3F54BDAC">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251643904" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDAB" wp14:editId="3F54BDAC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3412229</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>54595</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="5" name="Group 5"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -6748,69 +6807,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="4290A992" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:268.7pt;margin-top:4.3pt;width:10.6pt;height:10.6pt;z-index:-251685888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvNaImQIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEFJYo14OBtb5ZF8E5YGjhBv37keimv&#10;1JnNP00pARUQoAaDRtP5eDnvNeowxIdeWcoPzm+FRrHZ8d55nF7mEbEqIn5SEVqwfjC9RNN7SsD0&#10;lhIw/b4zvWE+zAs7GCBpYYf6SqoBhmijj2KnkeevtgyKPEelumRNprPlAg5/9ARQIyF+Daa7IPaw&#10;6z6y4rdjg5eClbrk/ybiAb9YmkvtRDctNI0yD0IA71JqqYImy8lshifbaVnnd7WUQQlny/2ttOTI&#10;wr2CT1AVMrygGev8hrmq42Gop0mFB8ylnV+Cj/Y6fwazteCvjLrfB2YFJfKbAjuHmysCG8E+Auvl&#10;rcb7DTcJ1tydfjJrSFg+ox6M9qCjq1kaLQTFBkLHDTOV/nLwuqiDv+CExYr6AZwwRHgVAXpx112O&#10;kXW+3Nd/AAAA//8DAFBLAwQUAAYACAAAACEAae6WpOAAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm92kNTXGTEop6qkItoJ4m2anSWh2N2S3Sfrv3Z709ob3eO+bfDXpVgzc&#10;u8YahHgWgWBTWtWYCuFr//aQgnCejKLWGka4sINVcXuTU6bsaD552PlKhBLjMkKove8yKV1ZsyY3&#10;sx2b4B1tr8mHs6+k6mkM5bqV8yhaSk2NCQs1dbypuTztzhrhfaRxvYhfh+3puLn87JOP723MiPd3&#10;0/oFhOfJ/4Xhih/QoQhMB3s2yokWIVk8PYYoQroEEfwkuYoDwvw5BVnk8v8DxS8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAp7zWiJkCAAAkBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAae6WpOAAAAAIAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="6463B42E" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:268.7pt;margin-top:4.3pt;width:10.6pt;height:10.6pt;z-index:-251685888;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvNaImQIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEFJYo14OBtb5ZF8E5YGjhBv37keimv&#10;1JnNP00pARUQoAaDRtP5eDnvNeowxIdeWcoPzm+FRrHZ8d55nF7mEbEqIn5SEVqwfjC9RNN7SsD0&#10;lhIw/b4zvWE+zAs7GCBpYYf6SqoBhmijj2KnkeevtgyKPEelumRNprPlAg5/9ARQIyF+Daa7IPaw&#10;6z6y4rdjg5eClbrk/ybiAb9YmkvtRDctNI0yD0IA71JqqYImy8lshifbaVnnd7WUQQlny/2ttOTI&#10;wr2CT1AVMrygGev8hrmq42Gop0mFB8ylnV+Cj/Y6fwazteCvjLrfB2YFJfKbAjuHmysCG8E+Auvl&#10;rcb7DTcJ1tydfjJrSFg+ox6M9qCjq1kaLQTFBkLHDTOV/nLwuqiDv+CExYr6AZwwRHgVAXpx112O&#10;kXW+3Nd/AAAA//8DAFBLAwQUAAYACAAAACEAae6WpOAAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm92kNTXGTEop6qkItoJ4m2anSWh2N2S3Sfrv3Z709ob3eO+bfDXpVgzc&#10;u8YahHgWgWBTWtWYCuFr//aQgnCejKLWGka4sINVcXuTU6bsaD552PlKhBLjMkKove8yKV1ZsyY3&#10;sx2b4B1tr8mHs6+k6mkM5bqV8yhaSk2NCQs1dbypuTztzhrhfaRxvYhfh+3puLn87JOP723MiPd3&#10;0/oFhOfJ/4Xhih/QoQhMB3s2yokWIVk8PYYoQroEEfwkuYoDwvw5BVnk8v8DxS8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAp7zWiJkCAAAkBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAae6WpOAAAAAIAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 6" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAsG+/sxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gQvpW4U1Jq6ighCD6XEaNvrI/tMgtm3Mbsm8d93CwWPw8x8w6w2valES40rLSuYjCMQ&#10;xJnVJecKTsf9yysI55E1VpZJwZ0cbNaDpxXG2nZ8oDb1uQgQdjEqKLyvYyldVpBBN7Y1cfDOtjHo&#10;g2xyqRvsAtxUchpFc2mw5LBQYE27grJLejMKrsnCJ1+8XJpn69z1s/r+mP1MlRoN++0bCE+9f4T/&#10;2+9awRz+roQbINe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACwb7+zEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251632640" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDAD" wp14:editId="3F54BDAE">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDAD" wp14:editId="3F54BDAE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3951725</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>54595</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="7" name="Group 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -6850,458 +6909,449 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="0F49754F" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:311.15pt;margin-top:4.3pt;width:10.6pt;height:10.6pt;z-index:-251683840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVdKcjmQIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSdZacaqpWaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppKm9T5wT74Hi73Hg4sbw6NJHthXa1VRiejMSVCcZ3Xqszoj5e7&#10;T1eUOM9UzqRWIqNH4ejN6uOHZWtSMdWVlrmwBJIol7Ymo5X3Jk0SxyvRMDfSRigIFto2zMPQlklu&#10;WQvZG5lMx+NF0mqbG6u5cA7+rrsgXWH+ohDcPxaFE57IjEJtHt8W39vwTlZLlpaWmarmfRnsHVU0&#10;rFaw6JBqzTwjO1u/SdXU3GqnCz/iukl0UdRcYA/QzWR80c3G6p3BXsq0Lc0gE0h7odO70/KH/caa&#10;Z/Nku+oB3mv+y4EuSWvK9DwexuWJfChsEyZBE+SAih4HRcXBEw4/J59niynoziHUY1ScV7Atb2bx&#10;6ttf5yUs7RbF0oZSWgPecSd53P/J81wxI1B1F9p/sqTOMwo+VqwBB296s1wF74SlgRP060eul/JC&#10;ndn8y5QSUAEBajBoNJ2Pr+e9Rh2G+NArS/nO+Y3QKDbb3zuP08s8IlZFxA8qQgvWD6aXaHpPCZje&#10;UgKm33amN8yHeWEHAyQt7FBfSTXAEG30Xrxo5PmLLYMiT1GpzlmT6ex6AaJFTwA1EuLXYLozYg+7&#10;7iMrfjs2eClYqUv+byIe8LOludROdNNC0yjzIATwzqWWKmhyPZnN8GQ7Lev8rpYyKOFsub2VluxZ&#10;uFfwCapChlc0Y51fM1d1PAz1NKnwgLm080vw0VbnRzBbC/7KqPu9Y1ZQIr8rsHO4uSKwEWwjsF7e&#10;arzfcJNgzZfDT2YNCctn1IPRHnR0NUujhaDYQOi4YabSX3deF3XwF5ywWFE/gBOGCK8iQK/uuvMx&#10;sk6X++oPAAAA//8DAFBLAwQUAAYACAAAACEA6kubkOAAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPT0vDQBTE74LfYXmCN7v5Y0Ma81JKUU9FsBWkt23ymoRm34bsNkm/vetJj8MMM7/J17PuxEiD&#10;bQ0jhIsABHFpqpZrhK/D21MKwjrFleoME8KNLKyL+7tcZZWZ+JPGvauFL2GbKYTGuT6T0pYNaWUX&#10;pif23tkMWjkvh1pWg5p8ue5kFASJ1Kplv9ConrYNlZf9VSO8T2raxOHruLuct7fjYfnxvQsJ8fFh&#10;3ryAcDS7vzD84nt0KDzTyVy5sqJDSKIo9lGENAHh/eQ5XoI4IUSrFGSRy/8Hih8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlXSnI5kCAAAkBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA6kubkOAAAAAIAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="225D559D" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:311.15pt;margin-top:4.3pt;width:10.6pt;height:10.6pt;z-index:-251683840;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVdKcjmQIAACQGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSdZacaqpWaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppKm9T5wT74Hi73Hg4sbw6NJHthXa1VRiejMSVCcZ3Xqszoj5e7&#10;T1eUOM9UzqRWIqNH4ejN6uOHZWtSMdWVlrmwBJIol7Ymo5X3Jk0SxyvRMDfSRigIFto2zMPQlklu&#10;WQvZG5lMx+NF0mqbG6u5cA7+rrsgXWH+ohDcPxaFE57IjEJtHt8W39vwTlZLlpaWmarmfRnsHVU0&#10;rFaw6JBqzTwjO1u/SdXU3GqnCz/iukl0UdRcYA/QzWR80c3G6p3BXsq0Lc0gE0h7odO70/KH/caa&#10;Z/Nku+oB3mv+y4EuSWvK9DwexuWJfChsEyZBE+SAih4HRcXBEw4/J59niynoziHUY1ScV7Atb2bx&#10;6ttf5yUs7RbF0oZSWgPecSd53P/J81wxI1B1F9p/sqTOMwo+VqwBB296s1wF74SlgRP060eul/JC&#10;ndn8y5QSUAEBajBoNJ2Pr+e9Rh2G+NArS/nO+Y3QKDbb3zuP08s8IlZFxA8qQgvWD6aXaHpPCZje&#10;UgKm33amN8yHeWEHAyQt7FBfSTXAEG30Xrxo5PmLLYMiT1GpzlmT6ex6AaJFTwA1EuLXYLozYg+7&#10;7iMrfjs2eClYqUv+byIe8LOludROdNNC0yjzIATwzqWWKmhyPZnN8GQ7Lev8rpYyKOFsub2VluxZ&#10;uFfwCapChlc0Y51fM1d1PAz1NKnwgLm080vw0VbnRzBbC/7KqPu9Y1ZQIr8rsHO4uSKwEWwjsF7e&#10;arzfcJNgzZfDT2YNCctn1IPRHnR0NUujhaDYQOi4YabSX3deF3XwF5ywWFE/gBOGCK8iQK/uuvMx&#10;sk6X++oPAAAA//8DAFBLAwQUAAYACAAAACEA6kubkOAAAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPT0vDQBTE74LfYXmCN7v5Y0Ma81JKUU9FsBWkt23ymoRm34bsNkm/vetJj8MMM7/J17PuxEiD&#10;bQ0jhIsABHFpqpZrhK/D21MKwjrFleoME8KNLKyL+7tcZZWZ+JPGvauFL2GbKYTGuT6T0pYNaWUX&#10;pif23tkMWjkvh1pWg5p8ue5kFASJ1Kplv9ConrYNlZf9VSO8T2raxOHruLuct7fjYfnxvQsJ8fFh&#10;3ryAcDS7vzD84nt0KDzTyVy5sqJDSKIo9lGENAHh/eQ5XoI4IUSrFGSRy/8Hih8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAlXSnI5kCAAAkBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA6kubkOAAAAAIAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 8" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyyN4FwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrgRmyroaKdRBkFwIaKOj+2ludOWaW5qE7X+vVkILg/nnc5bU4kbNa60rGAQxSCIM6tL&#10;zhUcfpf9CQjnkTVWlknBgxzMZx+dFBNt77yj297nIoSwS1BB4X2dSOmyggy6yNbEgfuzjUEfYJNL&#10;3eA9hJtKDuN4LA2WHBoKrGlRUPa/vxoFl+2X3x55OjU969xlU53Wo/NQqe5n+/MNwlPr3+KXe6UV&#10;hK3hSrgBcvYEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMsjeBcAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>1. Has your address</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>or telephone number changed?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="80"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="75"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If No, you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">may skip to question 2. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Yes,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>complete</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>following</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>provide</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>proof</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>new</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>shelter</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">expenses. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If you do not provide proof of your expenses</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>, you will not receive a shelter deduction in your budget.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD3D" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD3D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5852" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD3B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD3B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="32"/>
               <w:ind w:left="347"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Home</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4918" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD3C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD3C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD40" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD3E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD3E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F54BDAF" wp14:editId="3F54BDB0">
                       <wp:extent cx="6509384" cy="6350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="9" name="Group 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6509384" cy="6350"/>
@@ -7339,279 +7389,279 @@
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="6509004" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="01CA05AB" id="Group 9" o:spid="_x0000_s1026" style="width:512.55pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65093,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDskXOxcQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+22a9AadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fbPvNdspdB2Ykp+e5JwpI6HqTFPyH+v7&#10;T5ecOS9MJTQYVfIX5fjN8uOH68EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wszxfZAFhZBKmco693o5MvY/y6VtJ/r2unPNMlp9x8XDGum7Bmy2tRNChs28kpDfGOLHrR&#10;Gbr0EOpOeMG22L0J1XcSwUHtTyT0GdR1J1Wsgao5zV9Vs0LY2lhLUwyNPdBE1L7i6d1h5eNuhfbZ&#10;PuGYPZkPIH854iUbbFPM/WHfHMH7GvtwiIpg+8joy4FRtfdM0sfFRX51fvmZM0m+xfnFRLhsqStv&#10;Dsn269+OZaIYr4yJHRIZLCnHHclx/0fOcyusipy7UPwTsq4iYZN2jOhJwKtJK/SFOAqXEyrwN+3c&#10;ROW72TmUKQq5dX6lILIsdg/Oj2qtkiXaZMm9SSaS5oPadVS754zUjpyR2jej2q3w4VxoXTDZMGtT&#10;O3UpOHvYqTVEmA+9Cr3Mc+plajNlesRoM8cSXTNU8qW3jfFGzCK/WoS8KFhyp/cIm1/7T+DYoFlY&#10;qcGp8aZQd7zywAXh5mw70F1132kdynfYbG41sp0IQyQ+U8YzGInSFWPzg7WB6oW0M5BaSu5+bwUq&#10;zvQ3Q+oMYygZmIxNMtDrW4jDKjKPzq/3PwVaZsksuac/6xGSSEWRZEH5B8CIDScNfNl6qLugmZjb&#10;mNG0oR8mWnGuRCamGRgG13wfUcdJvfwDAAD//wMAUEsDBBQABgAIAAAAIQCMNu+M2gAAAAQBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQRvdRPFIjEbEWl7kkJVKL2N2TEJZmdDdk3i&#10;v++ml3oZ3vCG975JN4OpRUetqywriGcRCOLc6ooLBafj+8sKhPPIGmvLpOBODjbZ81OKibY9f1F3&#10;8IUIIewSVFB63yRSurwkg25mG+LgXWxr0Ie1LaRusQ/hppbzKHqVBisODSU2tCspvx5uRsFHj/12&#10;Eb91++tld/85Lj+/9zEpNZ0M2zUIT4P/P4YRP6BDFpjO9sbaiVpBeMT/zdGL5ssYxHlUILNUPsJn&#10;vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDskXOxcQIAAPEFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCMNu+M2gAAAAQBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
+                    <v:group w14:anchorId="7A5622D4" id="Group 9" o:spid="_x0000_s1026" style="width:512.55pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65093,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDskXOxcQIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+22a9AadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfJAp84kiH595fbPvNdspdB2Ykp+e5JwpI6HqTFPyH+v7&#10;T5ecOS9MJTQYVfIX5fjN8uOH68EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeNpik1Uo&#10;Bore6+wszxfZAFhZBKmco693o5MvY/y6VtJ/r2unPNMlp9x8XDGum7Bmy2tRNChs28kpDfGOLHrR&#10;Gbr0EOpOeMG22L0J1XcSwUHtTyT0GdR1J1Wsgao5zV9Vs0LY2lhLUwyNPdBE1L7i6d1h5eNuhfbZ&#10;PuGYPZkPIH854iUbbFPM/WHfHMH7GvtwiIpg+8joy4FRtfdM0sfFRX51fvmZM0m+xfnFRLhsqStv&#10;Dsn269+OZaIYr4yJHRIZLCnHHclx/0fOcyusipy7UPwTsq4iYZN2jOhJwKtJK/SFOAqXEyrwN+3c&#10;ROW72TmUKQq5dX6lILIsdg/Oj2qtkiXaZMm9SSaS5oPadVS754zUjpyR2jej2q3w4VxoXTDZMGtT&#10;O3UpOHvYqTVEmA+9Cr3Mc+plajNlesRoM8cSXTNU8qW3jfFGzCK/WoS8KFhyp/cIm1/7T+DYoFlY&#10;qcGp8aZQd7zywAXh5mw70F1132kdynfYbG41sp0IQyQ+U8YzGInSFWPzg7WB6oW0M5BaSu5+bwUq&#10;zvQ3Q+oMYygZmIxNMtDrW4jDKjKPzq/3PwVaZsksuac/6xGSSEWRZEH5B8CIDScNfNl6qLugmZjb&#10;mNG0oR8mWnGuRCamGRgG13wfUcdJvfwDAAD//wMAUEsDBBQABgAIAAAAIQCMNu+M2gAAAAQBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQRvdRPFIjEbEWl7kkJVKL2N2TEJZmdDdk3i&#10;v++ml3oZ3vCG975JN4OpRUetqywriGcRCOLc6ooLBafj+8sKhPPIGmvLpOBODjbZ81OKibY9f1F3&#10;8IUIIewSVFB63yRSurwkg25mG+LgXWxr0Ie1LaRusQ/hppbzKHqVBisODSU2tCspvx5uRsFHj/12&#10;Eb91++tld/85Lj+/9zEpNZ0M2zUIT4P/P4YRP6BDFpjO9sbaiVpBeMT/zdGL5ssYxHlUILNUPsJn&#10;vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDskXOxcQIAAPEFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCMNu+M2gAAAAQBAAAPAAAAAAAAAAAA&#10;AAAAAMsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;">
                       <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;width:65093;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6509384,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB3/8PnwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8JA&#10;DMXvC36HIYK3daqwi1RHqaKsh734B7yGTmyLnUzpTGv99pvDgreE9/LeL6vN4GrVUxsqzwZm0wQU&#10;ce5txYWB6+XwuQAVIrLF2jMZeFGAzXr0scLU+iefqD/HQkkIhxQNlDE2qdYhL8lhmPqGWLS7bx1G&#10;WdtC2xafEu5qPU+Sb+2wYmkosaFdSfnj3DkDWex+9z/Hr113o4XHrZ7P+swZMxkP2RJUpCG+zf/X&#10;Ryv4Qi+/yAB6/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3/8PnwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m6509004,l,,,6096r6509004,l6509004,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD3F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD3F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3587"/>
                 <w:tab w:val="left" w:pos="5747"/>
                 <w:tab w:val="left" w:pos="6827"/>
                 <w:tab w:val="left" w:pos="8267"/>
               </w:tabs>
               <w:ind w:left="347"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Street</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>ZIP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>code</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>Home</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD44" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD44" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5852" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD41" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD41" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD42" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD42" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="347"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Mailing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4918" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD43" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD43" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD47" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD45" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD45" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="239"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="2"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F54BDB1" wp14:editId="3F54BDB2">
                       <wp:extent cx="6509384" cy="6350"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:docPr id="11" name="Group 11"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="6509384" cy="6350"/>
@@ -7649,445 +7699,445 @@
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="6509004" y="0"/>
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="007FA5AD" id="Group 11" o:spid="_x0000_s1026" style="width:512.55pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65093,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhKkancgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+22a9AadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfLAp84kiH594fbPvNdspdB2Ykp+e5JwpI6HqTFPyH+v7&#10;T5ecOS9MJTQYVfIX5fjN8uOH68EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeFpik1Uo&#10;Bore6+wszxfZAFhZBKmco793o5MvY/y6VtJ/r2unPNMlp9x8fGN8b8I7W16LokFh205OaYh3ZNGL&#10;ztChh1B3wgu2xe5NqL6TCA5qfyKhz6CuO6liDVTNaf6qmhXC1sZammJo7IEmovYVT+8OKx93K7TP&#10;9gnH7Ml8APnLES/ZYJti7g/r5gje19iHTVQE20dGXw6Mqr1nkn4uLvKr88vPnEnyLc4vJsJlS115&#10;s0m2X/+2LRPFeGRM7JDIYEk57kiO+z9ynlthVeTcheKfkHUVCfuMMyN6EvBq0gr9IY7C4YQK/E0r&#10;N1H5bnYOZYpCbp1fKYgsi92D86Naq2SJNllyb5KJpPmgdh3V7jkjtSNnpPbNqHYrfNgXWhdMNsza&#10;1E5dCs4edmoNEeZDr0Iv85x6mdpMmR4x2syxdNVmqORLXxvjjZhFfrUIeVGw5E7fETY/9p/AUWuz&#10;sFKDU+NJoe545IELws3ZdqC76r7TOpTvsNncamQ7EYZIfKaMZzASpSvG5gdrA9ULaWcgtZTc/d4K&#10;VJzpb4bUGcZQMjAZm2Sg17cQh1VkHp1f738KtMySWXJPN+sRkkhFkWRB+QfAiA07DXzZeqi7oJmY&#10;25jRtKALE604VyIT0wwMg2u+jqjjpF7+AQAA//8DAFBLAwQUAAYACAAAACEAjDbvjNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTxSIxGxFpe5JCVSi9jdkxCWZnQ3ZN&#10;4r/vppd6Gd7whve+STeDqUVHrassK4hnEQji3OqKCwWn4/vLCoTzyBpry6TgTg422fNTiom2PX9R&#10;d/CFCCHsElRQet8kUrq8JINuZhvi4F1sa9CHtS2kbrEP4aaW8yh6lQYrDg0lNrQrKb8ebkbBR4/9&#10;dhG/dfvrZXf/OS4/v/cxKTWdDNs1CE+D/z+GET+gQxaYzvbG2olaQXjE/83Ri+bLGMR5VCCzVD7C&#10;Z78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4SpGp3ICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjDbvjNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
+                    <v:group w14:anchorId="2F176439" id="Group 11" o:spid="_x0000_s1026" style="width:512.55pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="65093,63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhKkancgIAAPEFAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB0X+22a9AadYqhXYMB&#10;RVegGXZWZPkDk0WNUuL034+SrcRogQHrfLAp84kiH594fbPvNdspdB2Ykp+e5JwpI6HqTFPyH+v7&#10;T5ecOS9MJTQYVfIX5fjN8uOH68EW6gxa0JVCRkGMKwZb8tZ7W2SZk63qhTsBqww5a8BeeFpik1Uo&#10;Bore6+wszxfZAFhZBKmco793o5MvY/y6VtJ/r2unPNMlp9x8fGN8b8I7W16LokFh205OaYh3ZNGL&#10;ztChh1B3wgu2xe5NqL6TCA5qfyKhz6CuO6liDVTNaf6qmhXC1sZammJo7IEmovYVT+8OKx93K7TP&#10;9gnH7Ml8APnLES/ZYJti7g/r5gje19iHTVQE20dGXw6Mqr1nkn4uLvKr88vPnEnyLc4vJsJlS115&#10;s0m2X/+2LRPFeGRM7JDIYEk57kiO+z9ynlthVeTcheKfkHUVCfuMMyN6EvBq0gr9IY7C4YQK/E0r&#10;N1H5bnYOZYpCbp1fKYgsi92D86Naq2SJNllyb5KJpPmgdh3V7jkjtSNnpPbNqHYrfNgXWhdMNsza&#10;1E5dCs4edmoNEeZDr0Iv85x6mdpMmR4x2syxdNVmqORLXxvjjZhFfrUIeVGw5E7fETY/9p/AUWuz&#10;sFKDU+NJoe545IELws3ZdqC76r7TOpTvsNncamQ7EYZIfKaMZzASpSvG5gdrA9ULaWcgtZTc/d4K&#10;VJzpb4bUGcZQMjAZm2Sg17cQh1VkHp1f738KtMySWXJPN+sRkkhFkWRB+QfAiA07DXzZeqi7oJmY&#10;25jRtKALE604VyIT0wwMg2u+jqjjpF7+AQAA//8DAFBLAwQUAAYACAAAACEAjDbvjNoAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2UEb3UTxSIxGxFpe5JCVSi9jdkxCWZnQ3ZN&#10;4r/vppd6Gd7whve+STeDqUVHrassK4hnEQji3OqKCwWn4/vLCoTzyBpry6TgTg422fNTiom2PX9R&#10;d/CFCCHsElRQet8kUrq8JINuZhvi4F1sa9CHtS2kbrEP4aaW8yh6lQYrDg0lNrQrKb8ebkbBR4/9&#10;dhG/dfvrZXf/OS4/v/cxKTWdDNs1CE+D/z+GET+gQxaYzvbG2olaQXjE/83Ri+bLGMR5VCCzVD7C&#10;Z78AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA4SpGp3ICAADxBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjDbvjNoAAAAEAQAADwAAAAAAAAAA&#10;AAAAAADMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;">
                       <v:shape id="Graphic 12" o:spid="_x0000_s1027" style="position:absolute;width:65093;height:63;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6509384,6350" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDoYfgLvwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0v+B/CCN7W1IKLVNNSxWU9eFkVvA7N2BabSWnSWv+9ERb2No/3OZtsNI0YqHO1ZQWLeQSCuLC6&#10;5lLB5fz9uQLhPLLGxjIpeJKDLJ18bDDR9sG/NJx8KUIIuwQVVN63iZSuqMigm9uWOHA32xn0AXal&#10;1B0+QrhpZBxFX9JgzaGhwpZ2FRX3U28U5L4/7n8Oy11/pZXFrYwXQ26Umk3HfA3C0+j/xX/ugw7z&#10;Y3j/Eg6Q6QsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDoYfgLvwAAANsAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m6509004,l,,,6096r6509004,l6509004,xe" fillcolor="black" stroked="f">
                         <v:path arrowok="t"/>
                       </v:shape>
                       <w10:anchorlock/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD46" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD46" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3587"/>
                 <w:tab w:val="left" w:pos="5747"/>
                 <w:tab w:val="left" w:pos="6827"/>
                 <w:tab w:val="left" w:pos="8267"/>
               </w:tabs>
               <w:ind w:left="347"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>PO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Box</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Street</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>ZIP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>code</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:tab/>
               <w:t>Other</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD4B" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD4B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1236"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD48" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD48" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="84" w:line="241" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>has</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>changed,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>answer</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>following</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>questions:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD49" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD49" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4086"/>
                 <w:tab w:val="left" w:pos="4924"/>
                 <w:tab w:val="left" w:pos="9638"/>
               </w:tabs>
               <w:ind w:left="107" w:right="1118"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Enter the amount you are charged each month for your rent or mortgage: $</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> Do you pay to heat or cool your home?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD4A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD4A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5522"/>
                 <w:tab w:val="left" w:pos="6628"/>
                 <w:tab w:val="left" w:pos="7605"/>
                 <w:tab w:val="left" w:pos="8618"/>
                 <w:tab w:val="left" w:pos="9630"/>
               </w:tabs>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251634688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB3" wp14:editId="3F54BDB4">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251645952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB3" wp14:editId="3F54BDB4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2414009</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-141974</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="13" name="Group 13"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8127,69 +8177,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="289A56D7" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:190.1pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251681792;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt9tyxmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1DtXPKFGsAQtve7fAH+glLA6soGA/cr2Y&#10;V/rM5p+mlIAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtNBlX0k1wBBt9FHsNPL81aZBkeeoVJesyXS2XMDxj64AaiTEr8F0F8Qe&#10;dt1HVvx2bHBTMFOX/N9EPOIXS3OpneimhaZR5kEI4F1KLVXQZDmZzfBsOy3r/K6WMijhbLm/lZYc&#10;WbhZ8AmqQoYXNGOd3zBXdTwM9TSp8Ii5tPNL8NFe589gtxYMllH3+8CsoER+U2DocHdFYCPYR2C9&#10;vNV4w+EmwZq7009mDQnLZ9SD0R509DVLo4Wg2EDouGGm0l8OXhd18BecsVhRP4AzhggvI0AvbrvL&#10;MbLO1/v6DwAAAP//AwBQSwMEFAAGAAgAAAAhAEAdJVDgAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwVu7H61SYjalFPVUBFtBvG2z0yQ0uxuy2yT9944ne5uPh3eeydeTa9mA&#10;fWyC1yDnAhj6MtjGVxq+Dm+zFbCYjLemDR41XDHCuri/y01mw+g/cdinilGIj5nRUKfUZZzHskZn&#10;4jx06Gl3Cr0zidq+4rY3I4W7lishnrkzjacLtelwW2N53l+chvfRjJuFfB1259P2+nN4+vjeSdT6&#10;8WHavABLOKV/GP70SR0KcjqGi7eRtRoWK6EI1TBTagmMiKWQVBxpIhXwIue3LxS/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAG323LGaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEAdJVDgAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                    <v:group w14:anchorId="6CE9793C" id="Group 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:190.1pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251681792;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBt9tyxmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1DtXPKFGsAQtve7fAH+glLA6soGA/cr2Y&#10;V/rM5p+mlIAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtNBlX0k1wBBt9FHsNPL81aZBkeeoVJesyXS2XMDxj64AaiTEr8F0F8Qe&#10;dt1HVvx2bHBTMFOX/N9EPOIXS3OpneimhaZR5kEI4F1KLVXQZDmZzfBsOy3r/K6WMijhbLm/lZYc&#10;WbhZ8AmqQoYXNGOd3zBXdTwM9TSp8Ii5tPNL8NFe589gtxYMllH3+8CsoER+U2DocHdFYCPYR2C9&#10;vNV4w+EmwZq7009mDQnLZ9SD0R509DVLo4Wg2EDouGGm0l8OXhd18BecsVhRP4AzhggvI0AvbrvL&#10;MbLO1/v6DwAAAP//AwBQSwMEFAAGAAgAAAAhAEAdJVDgAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwVu7H61SYjalFPVUBFtBvG2z0yQ0uxuy2yT9944ne5uPh3eeydeTa9mA&#10;fWyC1yDnAhj6MtjGVxq+Dm+zFbCYjLemDR41XDHCuri/y01mw+g/cdinilGIj5nRUKfUZZzHskZn&#10;4jx06Gl3Cr0zidq+4rY3I4W7lishnrkzjacLtelwW2N53l+chvfRjJuFfB1259P2+nN4+vjeSdT6&#10;8WHavABLOKV/GP70SR0KcjqGi7eRtRoWK6EI1TBTagmMiKWQVBxpIhXwIue3LxS/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAG323LGaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEAdJVDgAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 14" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBsJnrOwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHopdWOwtUZXEaHgQYrVVq9DdkyC2dkkuybpv+8KBW/zeJ8zX/amFC01rrCsYDSMQBCn&#10;VhecKfg+fLy8g3AeWWNpmRT8koPl4mEwx0Tbjr+o3ftMhBB2CSrIva8SKV2ak0E3tBVx4M62MegD&#10;bDKpG+xCuCllHEVv0mDBoSHHitY5pZf91SiodxO/++Hp1Dxb5+rP8rh9PcVKPT32qxkIT72/i//d&#10;Gx3mj+H2SzhALv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbCZ6zsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251636736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB5" wp14:editId="3F54BDB6">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB5" wp14:editId="3F54BDB6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2945885</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-141974</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="15" name="Group 15"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8229,69 +8279,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="3AC448A1" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:231.95pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251679744;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvoBY6mgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1DtUvKFGsAQtve7fAH+glLA6soGA/cr2Y&#10;V/rM5p+mlIAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtNBlX0k1wBBt9FHsNPL81aZBkeeoVJesyXS2XMDxj64AaiTEr8F0F8Qe&#10;dt1HVvx2bHBTMFOX/N9EPOIXS3OpneimhaZR5kEI4F1KLVXQZDmZzfBsOy3r/K6WMijhbLm/lZYc&#10;WbhZ8AmqQoYXNGOd3zBXdTwM9TSp8Ii5tPNL8NFe589gtxYMllH3+8CsoER+U2DocHdFYCPYR2C9&#10;vNV4w+EmwZq7009mDQnLZ9SD0R509DVLo4Wg2EDouGGm0l8OXhd18BecsVhRP4AzhggvI0AvbrvL&#10;MbLO1/v6DwAAAP//AwBQSwMEFAAGAAgAAAAhALQzzLXhAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FKw0AQhu+C77CM4K3dJE1LjdmUUtRTEWwF8bbNTpPQ7GzIbpP07R1PepyZj3++P99MthUD&#10;9r5xpCCeRyCQSmcaqhR8Hl9naxA+aDK6dYQKbuhhU9zf5TozbqQPHA6hEhxCPtMK6hC6TEpf1mi1&#10;n7sOiW9n11sdeOwraXo9crhtZRJFK2l1Q/yh1h3uaiwvh6tV8DbqcbuIX4b95by7fR+X71/7GJV6&#10;fJi2zyACTuEPhl99VoeCnU7uSsaLVkG6WjwxqmCWJCkIJtL1MgZx4k2cgCxy+b9C8QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAvoBY6mgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0M8y14QAAAAoBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="74ED375E" id="Group 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:231.95pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251679744;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvoBY6mgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1DtUvKFGsAQtve7fAH+glLA6soGA/cr2Y&#10;V/rM5p+mlIAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtNBlX0k1wBBt9FHsNPL81aZBkeeoVJesyXS2XMDxj64AaiTEr8F0F8Qe&#10;dt1HVvx2bHBTMFOX/N9EPOIXS3OpneimhaZR5kEI4F1KLVXQZDmZzfBsOy3r/K6WMijhbLm/lZYc&#10;WbhZ8AmqQoYXNGOd3zBXdTwM9TSp8Ii5tPNL8NFe589gtxYMllH3+8CsoER+U2DocHdFYCPYR2C9&#10;vNV4w+EmwZq7009mDQnLZ9SD0R509DVLo4Wg2EDouGGm0l8OXhd18BecsVhRP4AzhggvI0AvbrvL&#10;MbLO1/v6DwAAAP//AwBQSwMEFAAGAAgAAAAhALQzzLXhAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FKw0AQhu+C77CM4K3dJE1LjdmUUtRTEWwF8bbNTpPQ7GzIbpP07R1PepyZj3++P99MthUD&#10;9r5xpCCeRyCQSmcaqhR8Hl9naxA+aDK6dYQKbuhhU9zf5TozbqQPHA6hEhxCPtMK6hC6TEpf1mi1&#10;n7sOiW9n11sdeOwraXo9crhtZRJFK2l1Q/yh1h3uaiwvh6tV8DbqcbuIX4b95by7fR+X71/7GJV6&#10;fJi2zyACTuEPhl99VoeCnU7uSsaLVkG6WjwxqmCWJCkIJtL1MgZx4k2cgCxy+b9C8QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAvoBY6mgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC0M8y14QAAAAoBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 16" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzuEEiwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHgRTRVWbTWKCIIHEXVXvQ7NbFu2mdQmavffG0HwNo/3OdN5Y0pxo9oVlhX0exEI4tTq&#10;gjMFP9+r7hiE88gaS8uk4J8czGcfrSkm2t55T7eDz0QIYZeggtz7KpHSpTkZdD1bEQfu19YGfYB1&#10;JnWN9xBuSjmIoqE0WHBoyLGiZU7p3+FqFFx2I787chybjnXusi1Pm6/zQKn2Z7OYgPDU+Lf45V7r&#10;MH8Iz1/CAXL2AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPO4QSLBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251638784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB7" wp14:editId="3F54BDB8">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251648000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB7" wp14:editId="3F54BDB8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3325361</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10425</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="17" name="Group 17"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8331,69 +8381,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="53FDE5E3" id="Group 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:261.85pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251677696;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjD4M/mQIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1DtWDkRVrwMLb3i3wB3oJiwMrKNiPXC/m&#10;lT6z+acpJaADAlRhUGk6Hy/nvUodhvjQLUv5wfmt0Cg3O947j9PLPCJWRcRPKkIL5g+2l2h7TwnY&#10;3lICtt93tjfMh3lhDwMkLXTZV1INMEQbfRQ7jTx/tWlQ5Dkq1SVrMp0tF6BadAVQIyF+Daa7IPaw&#10;6z6y4rdjg5uCmbrk/ybiEb9YmkvtRDctNI0yD0IA71JqqYImy8lshmfbaVnnd7WUQQlny/2ttOTI&#10;ws2CT1AVMrygGev8hrmq42Gop0mFR8ylnV+Cj/Y6fwa7tWCwjLrfB2YFJfKbAkOHuysCG8E+Auvl&#10;rcYbDjcJ1tydfjJrSFg+ox6M9qCjr1kaLQTFBkLHDTOV/nLwuqiDv+CMxYr6AZwxRHgZAXpx212O&#10;kXW+3td/AAAA//8DAFBLAwQUAAYACAAAACEADUiYcN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm90kbWqN2ZRS1FMRbAXxts1Ok9DsbMhuk/TfO570OHyP977J15NtxYC9&#10;bxwpiGcRCKTSmYYqBZ+H14cVCB80Gd06QgVX9LAubm9ynRk30gcO+1AJLiGfaQV1CF0mpS9rtNrP&#10;XIfE7OR6qwOffSVNr0cut61MomgprW6IF2rd4bbG8ry/WAVvox438/hl2J1P2+v3IX3/2sWo1P3d&#10;tHkGEXAKf2H41Wd1KNjp6C5kvGgVpMn8kaMMliCYp4vFE4ijgiRZgSxy+f+B4gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBjD4M/mQIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQANSJhw3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                    <v:group w14:anchorId="6D574C35" id="Group 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:261.85pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251677696;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjD4M/mQIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1DtWDkRVrwMLb3i3wB3oJiwMrKNiPXC/m&#10;lT6z+acpJaADAlRhUGk6Hy/nvUodhvjQLUv5wfmt0Cg3O947j9PLPCJWRcRPKkIL5g+2l2h7TwnY&#10;3lICtt93tjfMh3lhDwMkLXTZV1INMEQbfRQ7jTx/tWlQ5Dkq1SVrMp0tF6BadAVQIyF+Daa7IPaw&#10;6z6y4rdjg5uCmbrk/ybiEb9YmkvtRDctNI0yD0IA71JqqYImy8lshmfbaVnnd7WUQQlny/2ttOTI&#10;ws2CT1AVMrygGev8hrmq42Gop0mFR8ylnV+Cj/Y6fwa7tWCwjLrfB2YFJfKbAkOHuysCG8E+Auvl&#10;rcYbDjcJ1tydfjJrSFg+ox6M9qCjr1kaLQTFBkLHDTOV/nLwuqiDv+CMxYr6AZwxRHgZAXpx212O&#10;kXW+3td/AAAA//8DAFBLAwQUAAYACAAAACEADUiYcN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQUvDQBCF74L/YRnBm90kbWqN2ZRS1FMRbAXxts1Ok9DsbMhuk/TfO570OHyP977J15NtxYC9&#10;bxwpiGcRCKTSmYYqBZ+H14cVCB80Gd06QgVX9LAubm9ynRk30gcO+1AJLiGfaQV1CF0mpS9rtNrP&#10;XIfE7OR6qwOffSVNr0cut61MomgprW6IF2rd4bbG8ry/WAVvox438/hl2J1P2+v3IX3/2sWo1P3d&#10;tHkGEXAKf2H41Wd1KNjp6C5kvGgVpMn8kaMMliCYp4vFE4ijgiRZgSxy+f+B4gcAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBjD4M/mQIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQANSJhw3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
                       <v:shape id="Graphic 18" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDta3DLxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMgUvRTcKtZq6ShEED0XU+uc6ZKdJaHY2ZleN3945FLzN8N6895vpvHWVulITSs8GBv0E&#10;FHHmbcm5gf3PsjcGFSKyxcozGbhTgPnspTPF1Pobb+m6i7mSEA4pGihirFOtQ1aQw9D3NbFov75x&#10;GGVtcm0bvEm4q/QwSUbaYcnSUGBNi4Kyv93FGThvPuLmwJOJe/MhnNfV8fv9NDSm+9p+fYKK1Man&#10;+f96ZQVfYOUXGUDPHgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDta3DLxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251640832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB9" wp14:editId="3F54BDBA">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDB9" wp14:editId="3F54BDBA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4027925</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10425</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="19" name="Group 19"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8433,69 +8483,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="30BE0674" id="Group 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:317.15pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251675648;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3Q0ypmQIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntHQhWINWHjbuwX+QC9hcWAFBfuR68W8&#10;0mc2/zSlBHRAgCoMKk3n4+W8V6nDEB+6ZSk/OL8VGuVmx3vncXqZR8SqiPhJRWjB/MH2Em3vKQHb&#10;W0rA9vvO9ob5MC/sYYCkhT3qK6kGGKKNPoqdRp6/2jQo8hyV6pI1mc6WCzj+0RVAjYT4NZjugtjD&#10;rvvIit+ODfsQzNQl/zcRN+liaS61E9200DTKPAgBvEuppQqaLCezGZ5tp2Wd39VSBiWcLfe30pIj&#10;CzcLPkFVyPCCZqzzG+aqjoehniYVHjGXdn4JPtrr/Bns1oLBMup+H5gVlMhvCgwd7q4IbAT7CKyX&#10;txpvONwkWHN3+smsIWH5jHow2oOOvmZptBAUGwgdN8xU+svB66IO/oIzFivqB3DGEOFlBOjFbXc5&#10;Rtb5el//AQAA//8DAFBLAwQUAAYACAAAACEAmQRix98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTWuDQBCG74X+h2UKvTXrR5VgXEMIbU+h0KRQcpvoRCXurLgbNf++21NzHJ6X930mX8+6EyMN&#10;tjWsIFwEIIhLU7VcK/g+vL8sQViHXGFnmBTcyMK6eHzIMavMxF807l0tfAnbDBU0zvWZlLZsSKNd&#10;mJ7Ys7MZNDp/DrWsBpx8ue5kFASp1NiyX2iwp21D5WV/1Qo+Jpw2cfg27i7n7e14SD5/diEp9fw0&#10;b1YgHM3uPwx/+l4dCu90MleurOgUpPFr7KMepCA8T5MkAXFSEEVLkEUu7x8ofgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA3Q0ypmQIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCZBGLH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                    <v:group w14:anchorId="11DC35CB" id="Group 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:317.15pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251675648;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3Q0ypmQIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntHQhWINWHjbuwX+QC9hcWAFBfuR68W8&#10;0mc2/zSlBHRAgCoMKk3n4+W8V6nDEB+6ZSk/OL8VGuVmx3vncXqZR8SqiPhJRWjB/MH2Em3vKQHb&#10;W0rA9vvO9ob5MC/sYYCkhT3qK6kGGKKNPoqdRp6/2jQo8hyV6pI1mc6WCzj+0RVAjYT4NZjugtjD&#10;rvvIit+ODfsQzNQl/zcRN+liaS61E9200DTKPAgBvEuppQqaLCezGZ5tp2Wd39VSBiWcLfe30pIj&#10;CzcLPkFVyPCCZqzzG+aqjoehniYVHjGXdn4JPtrr/Bns1oLBMup+H5gVlMhvCgwd7q4IbAT7CKyX&#10;txpvONwkWHN3+smsIWH5jHow2oOOvmZptBAUGwgdN8xU+svB66IO/oIzFivqB3DGEOFlBOjFbXc5&#10;Rtb5el//AQAA//8DAFBLAwQUAAYACAAAACEAmQRix98AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTWuDQBCG74X+h2UKvTXrR5VgXEMIbU+h0KRQcpvoRCXurLgbNf++21NzHJ6X930mX8+6EyMN&#10;tjWsIFwEIIhLU7VcK/g+vL8sQViHXGFnmBTcyMK6eHzIMavMxF807l0tfAnbDBU0zvWZlLZsSKNd&#10;mJ7Ys7MZNDp/DrWsBpx8ue5kFASp1NiyX2iwp21D5WV/1Qo+Jpw2cfg27i7n7e14SD5/diEp9fw0&#10;b1YgHM3uPwx/+l4dCu90MleurOgUpPFr7KMepCA8T5MkAXFSEEVLkEUu7x8ofgEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA3Q0ypmQIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCZBGLH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
                       <v:shape id="Graphic 20" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDdcbZwwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CCF5EUwu62jXKIggeRLSru9ehmW2LzaQ2Ueu/NwfB4+N9z5etqcSNGldaVjAaRiCIM6tL&#10;zhUcf9aDKQjnkTVWlknBgxwsFx+dOSba3vlAt9TnIoSwS1BB4X2dSOmyggy6oa2JA/dvG4M+wCaX&#10;usF7CDeVjKNoIg2WHBoKrGlVUHZOr0bBZf/p9yeezUzfOnfZVb/b8V+sVK/bfn+B8NT6t/jl3mgF&#10;cVgfvoQfIBdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAN1xtnDBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251642880" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDBB" wp14:editId="3F54BDBC">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251650048" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDBB" wp14:editId="3F54BDBC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4648193</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10425</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="21" name="Group 21"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8535,69 +8585,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="6E07AB2E" id="Group 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:366pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251673600;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1FYYimgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5x4abZYdaqpXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2jptKm9T5wT74Hi73Hg5cXh1bSQ7CukarnC5mc0qE4rpoVJXTH0+3&#10;Hz5T4jxTBZNaiZw+C0evNu/fXXYmE6mutSyEJZBEuawzOa29N1mSOF6LlrmZNkJBsNS2ZR6GtkoK&#10;yzrI3soknc9XSadtYazmwjn4e9MH6Qbzl6Xg/ntZOuGJzCnU5vFt8b0L72RzybLKMlM3fCiDvaGK&#10;ljUKFh1T3TDPyN42r1K1Dbfa6dLPuG4TXZYNF9gDdLOYn3WztXpvsJcq6yozygTSnun05rT8/rC1&#10;5tE82L56gHea/3KgS9KZKpvGw7g6kY+lbcMkaIIcUdHnUVFx9ITDz8XH5SoF3TmEBoyK8xq25dUs&#10;Xn/967yEZf2iWNpYSmfAO+4kj/s/eR5rZgSq7kL7D5Y0RU7TlBLFWrDwdnAL/IFewuLACgoOIzeI&#10;eabP8uITpAAdEKAKo0rpxXx9MajUY4iP3bKM753fCo1ys8Od8zi9KiJidUT8qCK0YP5ge4m295SA&#10;7S0lYPtdb3vDfJgX9jBA0sEeDZXUIwzRVh/Ek0aeP9s0KPIUlWrKWqTL9QqOf3QFUCMhfg2mmxAH&#10;2HcfWfHbs8FNwUx98n8T8YhPluZSO9FPC02jzKMQwJtKLVXQZL1YLvFsOy2b4raRMijhbLW7lpYc&#10;WLhZ8AmqQoYXNGOdv2Gu7nkYGmhS4RFzWe+X4KOdLp7Bbh0YLKfu955ZQYn8psDQ4e6KwEawi8B6&#10;ea3xhsNNgjWfjj+ZNSQsn1MPRrvX0dcsixaCYgOh54aZSn/Ze102wV9wxmJFwwDOGCK8jAC9uO2m&#10;Y2SdrvfNHwAAAP//AwBQSwMEFAAGAAgAAAAhAIu+ZmbfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tqwzAQRfeF/oOYQHeN/CAPHMshhLarUGhSKN0p1sQ2sUbGUmzn7ztdtcvhDPeem28n24oB&#10;e984UhDPIxBIpTMNVQo+T6/PaxA+aDK6dYQK7uhhWzw+5DozbqQPHI6hEhxCPtMK6hC6TEpf1mi1&#10;n7sOidnF9VYHPvtKml6PHG5bmUTRUlrdEDfUusN9jeX1eLMK3kY97tL4ZThcL/v792nx/nWIUamn&#10;2bTbgAg4hb9n+NVndSjY6exuZLxoFazShLcEBksQzFeLNAFxVpAka5BFLv8PKH4AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdRWGIpoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAi75mZt8AAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="4E1BB711" id="Group 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:366pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251673600;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB1FYYimgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5x4abZYdaqpXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2jptKm9T5wT74Hi73Hg5cXh1bSQ7CukarnC5mc0qE4rpoVJXTH0+3&#10;Hz5T4jxTBZNaiZw+C0evNu/fXXYmE6mutSyEJZBEuawzOa29N1mSOF6LlrmZNkJBsNS2ZR6GtkoK&#10;yzrI3soknc9XSadtYazmwjn4e9MH6Qbzl6Xg/ntZOuGJzCnU5vFt8b0L72RzybLKMlM3fCiDvaGK&#10;ljUKFh1T3TDPyN42r1K1Dbfa6dLPuG4TXZYNF9gDdLOYn3WztXpvsJcq6yozygTSnun05rT8/rC1&#10;5tE82L56gHea/3KgS9KZKpvGw7g6kY+lbcMkaIIcUdHnUVFx9ITDz8XH5SoF3TmEBoyK8xq25dUs&#10;Xn/967yEZf2iWNpYSmfAO+4kj/s/eR5rZgSq7kL7D5Y0RU7TlBLFWrDwdnAL/IFewuLACgoOIzeI&#10;eabP8uITpAAdEKAKo0rpxXx9MajUY4iP3bKM753fCo1ys8Od8zi9KiJidUT8qCK0YP5ge4m295SA&#10;7S0lYPtdb3vDfJgX9jBA0sEeDZXUIwzRVh/Ek0aeP9s0KPIUlWrKWqTL9QqOf3QFUCMhfg2mmxAH&#10;2HcfWfHbs8FNwUx98n8T8YhPluZSO9FPC02jzKMQwJtKLVXQZL1YLvFsOy2b4raRMijhbLW7lpYc&#10;WLhZ8AmqQoYXNGOdv2Gu7nkYGmhS4RFzWe+X4KOdLp7Bbh0YLKfu955ZQYn8psDQ4e6KwEawi8B6&#10;ea3xhsNNgjWfjj+ZNSQsn1MPRrvX0dcsixaCYgOh54aZSn/Ze102wV9wxmJFwwDOGCK8jAC9uO2m&#10;Y2SdrvfNHwAAAP//AwBQSwMEFAAGAAgAAAAhAIu+ZmbfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tqwzAQRfeF/oOYQHeN/CAPHMshhLarUGhSKN0p1sQ2sUbGUmzn7ztdtcvhDPeem28n24oB&#10;e984UhDPIxBIpTMNVQo+T6/PaxA+aDK6dYQK7uhhWzw+5DozbqQPHI6hEhxCPtMK6hC6TEpf1mi1&#10;n7sOidnF9VYHPvtKml6PHG5bmUTRUlrdEDfUusN9jeX1eLMK3kY97tL4ZThcL/v792nx/nWIUamn&#10;2bTbgAg4hb9n+NVndSjY6exuZLxoFazShLcEBksQzFeLNAFxVpAka5BFLv8PKH4AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAdRWGIpoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAi75mZt8AAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 22" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBC742cxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9iNkY0DapqxSh0IOI2tpeH9nXJDT7Nu5uNf57VxA8DjPzDTNb9KYVR3K+saxgnKQg&#10;iEurG64UfH2+j15A+ICssbVMCs7kYTF/GMyw0PbEWzruQiUihH2BCuoQukJKX9Zk0Ce2I47er3UG&#10;Q5SuktrhKcJNK7M0nUqDDceFGjta1lT+7f6NgsPmOWz2nOdmaL0/rNvv1eQnU+rpsX97BRGoD/fw&#10;rf2hFWQZXL/EHyDnFwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBC742cxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251644928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDBD" wp14:editId="3F54BDBE">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDBD" wp14:editId="3F54BDBE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5291321</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10425</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="23" name="Group 23"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8637,69 +8687,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="2535626C" id="Group 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:416.65pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251671552;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy6allmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5x4abZYdaqpXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2jptKm9T5wT74Hi73Hg5cXh1bSQ7CukarnC5mc0qE4rpoVJXTH0+3&#10;Hz5T4jxTBZNaiZw+C0evNu/fXXYmE6mutSyEJZBEuawzOa29N1mSOF6LlrmZNkJBsNS2ZR6GtkoK&#10;yzrI3soknc9XSadtYazmwjn4e9MH6Qbzl6Xg/ntZOuGJzCnU5vFt8b0L72RzybLKMlM3fCiDvaGK&#10;ljUKFh1T3TDPyN42r1K1Dbfa6dLPuG4TXZYNF9gDdLOYn3WztXpvsJcq6yozygTSnun05rT8/rC1&#10;5tE82L56gHea/3KgS9KZKpvGw7g6kY+lbcMkaIIcUdHnUVFx9ITDz8XH5SoF3TmEBoyK8xq25dUs&#10;Xn/967yEZf2iWNpYSmfAO+4kj/s/eR5rZgSq7kL7D5Y0RU7TJSWKtWDh7eAW+AO9hMWBFRQcRm4Q&#10;80yf5cWnlBLQAQGqMKqUXszXF4NKPYb42C3L+N75rdAoNzvcOY/TqyIiVkfEjypCC+YPtpdoe08J&#10;2N5SArbf9bY3zId5YQ8DJB3s0VBJPcIQbfVBPGnk+bNNgyJPUammrEW6XK/g+EdXADUS4tdguglx&#10;gH33kRW/PRvcFMzUJ/83EY/4ZGkutRP9tNA0yjwKAbyp1FIFTdaL5RLPttOyKW4bKYMSzla7a2nJ&#10;gYWbBZ+gKmR4QTPW+Rvm6p6HoYEmFR4xl/V+CT7a6eIZ7NaBwXLqfu+ZFZTIbwoMHe6uCGwEuwis&#10;l9cabzjcJFjz6fiTWUPC8jn1YLR7HX3NsmghKDYQem6YqfSXvddlE/wFZyxWNAzgjCHCywjQi9tu&#10;OkbW6Xrf/AEAAP//AwBQSwMEFAAGAAgAAAAhAKqLUTLfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01rg0AQhu+F/IdlAr0160cNYl1DCG1PodCkUHqb6EQl7q64GzX/vtNTcxyel/d9Jt/MuhMj&#10;Da61RkG4CkCQKW3VmlrB1/HtKQXhPJoKO2tIwY0cbIrFQ45ZZSfzSePB14JLjMtQQeN9n0npyoY0&#10;upXtyTA720Gj53OoZTXgxOW6k1EQrKXG1vBCgz3tGiovh6tW8D7htI3D13F/Oe9uP8fk43sfklKP&#10;y3n7AsLT7P/D8KfP6lCw08leTeVEpyCN45ijDNYgmKfJcwLipCCKUpBFLu8fKH4BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA8umpZZoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAqotRMt8AAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="74BA6F5E" id="Group 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:416.65pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251671552;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDy6allmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5x4abZYdaqpXaNJ&#10;VVepnfZMMP7QMDAgcfrvd7k2jptKm9T5wT74Hi73Hg5cXh1bSQ7CukarnC5mc0qE4rpoVJXTH0+3&#10;Hz5T4jxTBZNaiZw+C0evNu/fXXYmE6mutSyEJZBEuawzOa29N1mSOF6LlrmZNkJBsNS2ZR6GtkoK&#10;yzrI3soknc9XSadtYazmwjn4e9MH6Qbzl6Xg/ntZOuGJzCnU5vFt8b0L72RzybLKMlM3fCiDvaGK&#10;ljUKFh1T3TDPyN42r1K1Dbfa6dLPuG4TXZYNF9gDdLOYn3WztXpvsJcq6yozygTSnun05rT8/rC1&#10;5tE82L56gHea/3KgS9KZKpvGw7g6kY+lbcMkaIIcUdHnUVFx9ITDz8XH5SoF3TmEBoyK8xq25dUs&#10;Xn/967yEZf2iWNpYSmfAO+4kj/s/eR5rZgSq7kL7D5Y0RU7TJSWKtWDh7eAW+AO9hMWBFRQcRm4Q&#10;80yf5cWnlBLQAQGqMKqUXszXF4NKPYb42C3L+N75rdAoNzvcOY/TqyIiVkfEjypCC+YPtpdoe08J&#10;2N5SArbf9bY3zId5YQ8DJB3s0VBJPcIQbfVBPGnk+bNNgyJPUammrEW6XK/g+EdXADUS4tdguglx&#10;gH33kRW/PRvcFMzUJ/83EY/4ZGkutRP9tNA0yjwKAbyp1FIFTdaL5RLPttOyKW4bKYMSzla7a2nJ&#10;gYWbBZ+gKmR4QTPW+Rvm6p6HoYEmFR4xl/V+CT7a6eIZ7NaBwXLqfu+ZFZTIbwoMHe6uCGwEuwis&#10;l9cabzjcJFjz6fiTWUPC8jn1YLR7HX3NsmghKDYQem6YqfSXvddlE/wFZyxWNAzgjCHCywjQi9tu&#10;OkbW6Xrf/AEAAP//AwBQSwMEFAAGAAgAAAAhAKqLUTLfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01rg0AQhu+F/IdlAr0160cNYl1DCG1PodCkUHqb6EQl7q64GzX/vtNTcxyel/d9Jt/MuhMj&#10;Da61RkG4CkCQKW3VmlrB1/HtKQXhPJoKO2tIwY0cbIrFQ45ZZSfzSePB14JLjMtQQeN9n0npyoY0&#10;upXtyTA720Gj53OoZTXgxOW6k1EQrKXG1vBCgz3tGiovh6tW8D7htI3D13F/Oe9uP8fk43sfklKP&#10;y3n7AsLT7P/D8KfP6lCw08leTeVEpyCN45ijDNYgmKfJcwLipCCKUpBFLu8fKH4BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA8umpZZoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAqotRMt8AAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 24" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiSrBzxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIX0Y2h2hpdpRQED0XUWr0+ss8kmH0bs6um/74rCB6HmfmGmS0aU4ob1a6wrGA4iEAQ&#10;p1YXnCnY/yz7HyCcR9ZYWiYFf+RgMW+3Zphoe+ct3XY+EwHCLkEFufdVIqVLczLoBrYiDt7J1gZ9&#10;kHUmdY33ADeljKNoLA0WHBZyrOgrp/S8uxoFl8273/zyZGJ61rnLujx8j46xUt1O8zkF4anxr/Cz&#10;vdIK4jd4fAk/QM7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKJKsHPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251646976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDBF" wp14:editId="3F54BDC0">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251652096" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDBF" wp14:editId="3F54BDC0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5934449</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>10425</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="25" name="Group 25"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -8739,295 +8789,303 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="522259EC" id="Group 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:467.3pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251669504;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwv2PumgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514abZYdaqpXaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2jptKm9T5wT74Hi73Hg5cXR9bSQ7CukarnM4vZpQIxXXRqCqnP7Z3&#10;Hz5T4jxTBZNaiZw+C0ev1+/fXXUmE6mutSyEJZBEuawzOa29N1mSOF6LlrkLbYSCYKltyzwMbZUU&#10;lnWQvZVJOpstk07bwljNhXPw97YP0jXmL0vB/feydMITmVOozePb4nsX3sn6imWVZaZu+FAGe0MV&#10;LWsULDqmumWekb1tXqVqG26106W/4LpNdFk2XGAP0M18dtbNxuq9wV6qrKvMKBNIe6bTm9Pyh8PG&#10;mifzaPvqAd5r/suBLklnqmwaD+PqRD6Wtg2ToAlyREWfR0XF0RMOP+cfF8sUdOcQGjAqzmvYllez&#10;eP31r/MSlvWLYmljKZ0B77iTPO7/5HmqmRGougvtP1rSFDlNl5Qo1oKFN4Nb4A/0EhYHVlBwGLlB&#10;zDN9FpefUkpABwSowqhSejlbXQ4q9RjiY7cs43vnN0Kj3Oxw7zxOr4qIWB0RP6oILZg/2F6i7T0l&#10;YHtLCdh+19veMB/mhT0MkHSwR0Ml9QhDtNUHsdXI82ebBkWeolJNWfN0sVrC8Y+uAGokxK/BdBPi&#10;APvuIyt+eza4KZipT/5vIh7xydJcaif6aaFplHkUAnhTqaUKmqzmiwWebadlU9w1UgYlnK12N9KS&#10;Aws3Cz5BVcjwgmas87fM1T0PQwNNKjxiLuv9Eny008Uz2K0Dg+XU/d4zKyiR3xQYOtxdEdgIdhFY&#10;L2803nC4SbDm9viTWUPC8jn1YLQHHX3NsmghKDYQem6YqfSXvddlE/wFZyxWNAzgjCHCywjQi9tu&#10;OkbW6Xpf/wEAAP//AwBQSwMEFAAGAAgAAAAhANoq9+vfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdJDWljdmUUtRTEWwF8bbNTpPQ7GzIbpP03zue7Gl4fI837+XrybZi&#10;wN43jhTEswgEUulMQ5WCr8Pb0xKED5qMbh2hgit6WBf3d7nOjBvpE4d9qASHkM+0gjqELpPSlzVa&#10;7WeuQ2J2cr3VgWVfSdPrkcNtK5MoWkirG+IPte5wW2N53l+sgvdRj5t5/Drszqft9eeQfnzvYlTq&#10;8WHavIAIOIV/M/zV5+pQcKeju5DxolWwmj8v2MqAD/NVmvKUo4IkWYIscnk7oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsL9j7poCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA2ir3698AAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="7AF772B9" id="Group 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:467.3pt;margin-top:.8pt;width:10.6pt;height:10.6pt;z-index:-251669504;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwv2PumgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X514abZYdaqpXaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2jptKm9T5wT74Hi73Hg5cXR9bSQ7CukarnM4vZpQIxXXRqCqnP7Z3&#10;Hz5T4jxTBZNaiZw+C0ev1+/fXXUmE6mutSyEJZBEuawzOa29N1mSOF6LlrkLbYSCYKltyzwMbZUU&#10;lnWQvZVJOpstk07bwljNhXPw97YP0jXmL0vB/feydMITmVOozePb4nsX3sn6imWVZaZu+FAGe0MV&#10;LWsULDqmumWekb1tXqVqG26106W/4LpNdFk2XGAP0M18dtbNxuq9wV6qrKvMKBNIe6bTm9Pyh8PG&#10;mifzaPvqAd5r/suBLklnqmwaD+PqRD6Wtg2ToAlyREWfR0XF0RMOP+cfF8sUdOcQGjAqzmvYllez&#10;eP31r/MSlvWLYmljKZ0B77iTPO7/5HmqmRGougvtP1rSFDlNl5Qo1oKFN4Nb4A/0EhYHVlBwGLlB&#10;zDN9FpefUkpABwSowqhSejlbXQ4q9RjiY7cs43vnN0Kj3Oxw7zxOr4qIWB0RP6oILZg/2F6i7T0l&#10;YHtLCdh+19veMB/mhT0MkHSwR0Ml9QhDtNUHsdXI82ebBkWeolJNWfN0sVrC8Y+uAGokxK/BdBPi&#10;APvuIyt+eza4KZipT/5vIh7xydJcaif6aaFplHkUAnhTqaUKmqzmiwWebadlU9w1UgYlnK12N9KS&#10;Aws3Cz5BVcjwgmas87fM1T0PQwNNKjxiLuv9Eny008Uz2K0Dg+XU/d4zKyiR3xQYOtxdEdgIdhFY&#10;L2803nC4SbDm9viTWUPC8jn1YLQHHX3NsmghKDYQem6YqfSXvddlE/wFZyxWNAzgjCHCywjQi9tu&#10;OkbW6Xpf/wEAAP//AwBQSwMEFAAGAAgAAAAhANoq9+vfAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdJDWljdmUUtRTEWwF8bbNTpPQ7GzIbpP03zue7Gl4fI837+XrybZi&#10;wN43jhTEswgEUulMQ5WCr8Pb0xKED5qMbh2hgit6WBf3d7nOjBvpE4d9qASHkM+0gjqELpPSlzVa&#10;7WeuQ2J2cr3VgWVfSdPrkcNtK5MoWkirG+IPte5wW2N53l+sgvdRj5t5/Drszqft9eeQfnzvYlTq&#10;8WHavIAIOIV/M/zV5+pQcKeju5DxolWwmj8v2MqAD/NVmvKUo4IkWYIscnk7oPgFAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAsL9j7poCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA2ir3698AAAAIAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 26" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA91IufwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvC/6HoQUvi04M+IqOIgsLHmTx7bXJtEkw0xMzo8Z/v7Ow4LGoqq+o2aIxpXhQ7QrLCvq9CARx&#10;anXBmYLD/rs7BuE8ssbSMil4kYPFvPUxw0TbJ2/psfOZCBB2CSrIva8SKV2ak0HXsxVx8C62NuiD&#10;rDOpa3wGuCllHEVDabDgsJBjRV85pdfd3Si4bUZ+c+TJxHxa524/5Wk9OMdKddrNcgrCU+Pf4f/2&#10;SiuIh/D3JfwAOf8FAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPdSLn8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>no</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>utilities</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>responsible</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>paying:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Electric</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Water</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Sewer</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Trash</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Telephone</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00644BCE" w:rsidRPr="006A411D" w14:paraId="3F54BD52" w14:textId="77777777">
+      <w:tr w:rsidR="00644BCE" w:rsidRPr="00B87744" w14:paraId="3F54BD52" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD4C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD4C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5483"/>
                 <w:tab w:val="left" w:pos="6333"/>
               </w:tabs>
               <w:spacing w:before="131"/>
               <w:ind w:left="339" w:hanging="232"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC1" wp14:editId="3F54BDC2">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC1" wp14:editId="3F54BDC2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3300977</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>93965</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="27" name="Group 27"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -9067,69 +9125,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="466B7097" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:259.9pt;margin-top:7.4pt;width:10.6pt;height:10.6pt;z-index:-251667456;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDySJBulQIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtuGyEQfa/Uf0C8N2tvnaRZZR1VSWNV&#10;itJISdVnzLIXlQU6YK/z9x1mL3YctapSP+DDzmGYORy4vNq1mm0V+MaanM9PZpwpI23RmCrn359u&#10;P3zizAdhCqGtUTl/Vp5fLd+/u+xcplJbW10oYJjE+KxzOa9DcFmSeFmrVvgT65TBYGmhFQGnUCUF&#10;iA6ztzpJZ7OzpLNQOLBSeY9fb/ogX1L+slQyfCtLrwLTOcfaAo1A4zqOyfJSZBUIVzdyKEO8oYpW&#10;NAY3nVLdiCDYBppXqdpGgvW2DCfStokty0Yq6gG7mc+OulmB3Tjqpcq6yk0yobRHOr05rbzfrsA9&#10;ugfoq0d4Z+VPj7oknauyw3icV3vyroQ2LsIm2I4UfZ4UVbvAJH6cf1ycpai7xNCASXFZ47G8WiXr&#10;L39dl4is35RKm0rpHHrH7+Xx/yfPYy2cItV9bP8BWFPkPEUjG9GihVeDW/AL9hI3R1ZUcJj5Qcwj&#10;fRan5ylnqAMBUmFSKT2dXZwOKvUY41O3IpMbH1bKktxie+cDLa+KEYl6RHJnRgho/mh7TbYPnKHt&#10;gTO0/bq3vRMhrotnGCHr8IyGSuoJxmhrt+rJEi8cHRoWuY9qc8iap4uLM1RtdAVSR8L47yjdAZHg&#10;eSzvj2x0UzRTTP4vRLriB8mktl71+WPTtNEkBPIOpdYmanIxXyzobnurm+K20Toq4aFaX2tgWxFf&#10;FvoNZb+gOfDhRvi651Fo6o6umM96v0QfrW3xjHbr0GA59782AhRn+qtBQ8e3awQwgvUIIOhrSy8c&#10;HRLu+bT7IcCxuH3OAxrt3o6+FtloIWw3EnpuXGns502wZRP9hXdsrGiY4B0jRI8Rohev3eGcWPvn&#10;ffkbAAD//wMAUEsDBBQABgAIAAAAIQCzbhDt4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3axtisZsSinqqQi2gnjbZqdJaHY2ZLdJ+u8dT/Y0PN7jzffy1eRaMWAfGk8a&#10;1CwBgVR621Cl4Wv/9vAEIkRD1rSeUMMFA6yK25vcZNaP9InDLlaCSyhkRkMdY5dJGcoanQkz3yGx&#10;d/S9M5FlX0nbm5HLXSsfk2QpnWmIP9Smw02N5Wl3dhreRzOu5+p12J6Om8vPPv343irU+v5uWr+A&#10;iDjF/zD84TM6FMx08GeyQbQaUvXM6JGNBV8OpAvF4w4a5ssEZJHL6wXFLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDySJBulQIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCzbhDt4AAAAAkBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
+                    <v:group w14:anchorId="165CA2FA" id="Group 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:259.9pt;margin-top:7.4pt;width:10.6pt;height:10.6pt;z-index:-251667456;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDySJBulQIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtuGyEQfa/Uf0C8N2tvnaRZZR1VSWNV&#10;itJISdVnzLIXlQU6YK/z9x1mL3YctapSP+DDzmGYORy4vNq1mm0V+MaanM9PZpwpI23RmCrn359u&#10;P3zizAdhCqGtUTl/Vp5fLd+/u+xcplJbW10oYJjE+KxzOa9DcFmSeFmrVvgT65TBYGmhFQGnUCUF&#10;iA6ztzpJZ7OzpLNQOLBSeY9fb/ogX1L+slQyfCtLrwLTOcfaAo1A4zqOyfJSZBUIVzdyKEO8oYpW&#10;NAY3nVLdiCDYBppXqdpGgvW2DCfStokty0Yq6gG7mc+OulmB3Tjqpcq6yk0yobRHOr05rbzfrsA9&#10;ugfoq0d4Z+VPj7oknauyw3icV3vyroQ2LsIm2I4UfZ4UVbvAJH6cf1ycpai7xNCASXFZ47G8WiXr&#10;L39dl4is35RKm0rpHHrH7+Xx/yfPYy2cItV9bP8BWFPkPEUjG9GihVeDW/AL9hI3R1ZUcJj5Qcwj&#10;fRan5ylnqAMBUmFSKT2dXZwOKvUY41O3IpMbH1bKktxie+cDLa+KEYl6RHJnRgho/mh7TbYPnKHt&#10;gTO0/bq3vRMhrotnGCHr8IyGSuoJxmhrt+rJEi8cHRoWuY9qc8iap4uLM1RtdAVSR8L47yjdAZHg&#10;eSzvj2x0UzRTTP4vRLriB8mktl71+WPTtNEkBPIOpdYmanIxXyzobnurm+K20Toq4aFaX2tgWxFf&#10;FvoNZb+gOfDhRvi651Fo6o6umM96v0QfrW3xjHbr0GA59782AhRn+qtBQ8e3awQwgvUIIOhrSy8c&#10;HRLu+bT7IcCxuH3OAxrt3o6+FtloIWw3EnpuXGns502wZRP9hXdsrGiY4B0jRI8Rohev3eGcWPvn&#10;ffkbAAD//wMAUEsDBBQABgAIAAAAIQCzbhDt4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;S8NAEIXvgv9hGcGb3axtisZsSinqqQi2gnjbZqdJaHY2ZLdJ+u8dT/Y0PN7jzffy1eRaMWAfGk8a&#10;1CwBgVR621Cl4Wv/9vAEIkRD1rSeUMMFA6yK25vcZNaP9InDLlaCSyhkRkMdY5dJGcoanQkz3yGx&#10;d/S9M5FlX0nbm5HLXSsfk2QpnWmIP9Smw02N5Wl3dhreRzOu5+p12J6Om8vPPv343irU+v5uWr+A&#10;iDjF/zD84TM6FMx08GeyQbQaUvXM6JGNBV8OpAvF4w4a5ssEZJHL6wXFLwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDySJBulQIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCzbhDt4AAAAAkBAAAPAAAAAAAAAAAAAAAAAO8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;">
                       <v:shape id="Graphic 28" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjB7p2wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CCF5EUwu62jXKIggeRLSru9ehmW2LzaQ2Ueu/NwfB4+N9z5etqcSNGldaVjAaRiCIM6tL&#10;zhUcf9aDKQjnkTVWlknBgxwsFx+dOSba3vlAt9TnIoSwS1BB4X2dSOmyggy6oa2JA/dvG4M+wCaX&#10;usF7CDeVjKNoIg2WHBoKrGlVUHZOr0bBZf/p9yeezUzfOnfZVb/b8V+sVK/bfn+B8NT6t/jl3mgF&#10;cRgbvoQfIBdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACMHunbBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l124968,r,124967l,124967,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251651072" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC3" wp14:editId="3F54BDC4">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC3" wp14:editId="3F54BDC4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3840473</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>93965</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="29" name="Group 29"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -9169,793 +9227,793 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="1865B9A4" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:302.4pt;margin-top:7.4pt;width:10.6pt;height:10.6pt;z-index:-251665408;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM7gZglgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtOGzEQfa/Uf7D8XjYJAZoVG1RBiSoh&#10;QIKqz47Xe1G9tjt2suHvO569JAS1qmgenOOd4/HM8bEvr3aNZlsFvrYm49OTCWfKSJvXpsz49+fb&#10;T58580GYXGhrVMZflOdXy48fLluXqpmtrM4VMExifNq6jFchuDRJvKxUI/yJdcpgsLDQiIBTKJMc&#10;RIvZG53MJpPzpLWQO7BSeY9fb7ogX1L+olAyPBSFV4HpjGNtgUagcR3HZHkp0hKEq2rZlyHeUUUj&#10;aoObjqluRBBsA/WbVE0twXpbhBNpm8QWRS0V9YDdTCdH3azAbhz1UqZt6UaZUNojnd6dVt5vV+Ce&#10;3CN01SO8s/KnR12S1pXpYTzOyz15V0ATF2ETbEeKvoyKql1gEj9OT+fnM9RdYqjHpLis8FjerJLV&#10;17+uS0TabUqljaW0Dr3j9/L4/5PnqRJOkeo+tv8IrM4zfopdGNGghVe9W/AL9hI3R1ZUsJ/5Xswj&#10;feZnFzPOUAcCpMKo0uxssjjrVeowxsduRSo3PqyUJbnF9s4HWl7mAxLVgOTODBDQ/NH2mmwfOEPb&#10;A2do+3VneydCXBfPMELW4hn1lVQjjNHGbtWzJV44OjQsch/V5pA1nc0X53j9B1cgdSAM/47SHRAJ&#10;XsTy/sjGc4hmisn/hUiHdJBMautVlz82TRuNQiDvUGptoiaL6XxOd9tbXee3tdZRCQ/l+loD24r4&#10;stCvL/sVzYEPN8JXHY9CY3d0xXza+SX6aG3zF7RbiwbLuP+1EaA4098MGjq+XQOAAawHAEFfW3rh&#10;6JBwz+fdDwGOxe0zHtBo93bwtUgHC2G7kdBx40pjv2yCLeroL7xjQ0X9BO8YIXqMEL167Q7nxNo/&#10;78vfAAAA//8DAFBLAwQUAAYACAAAACEARTwgpN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92k1SBpNqUU9VQEW0F6mybTJDQ7G7LbJP33Tk96egzv8eZ72WqyrRqo941j&#10;A/EsAkVcuLLhysD3/v3pFZQPyCW2jsnAlTys8vu7DNPSjfxFwy5USkrYp2igDqFLtfZFTRb9zHXE&#10;4p1cbzHI2Ve67HGUctvqeRQl2mLD8qHGjjY1FefdxRr4GHFcL+K3YXs+ba6H/cvnzzYmYx4fpvUS&#10;VKAp/IXhhi/okAvT0V249Ko1kETPgh7EuKkEknki444GFqI6z/T/BfkvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEzuBmCWAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEU8IKTeAAAACQEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
+                    <v:group w14:anchorId="7E3357F9" id="Group 29" o:spid="_x0000_s1026" style="position:absolute;margin-left:302.4pt;margin-top:7.4pt;width:10.6pt;height:10.6pt;z-index:-251665408;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBM7gZglgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtOGzEQfa/Uf7D8XjYJAZoVG1RBiSoh&#10;QIKqz47Xe1G9tjt2suHvO569JAS1qmgenOOd4/HM8bEvr3aNZlsFvrYm49OTCWfKSJvXpsz49+fb&#10;T58580GYXGhrVMZflOdXy48fLluXqpmtrM4VMExifNq6jFchuDRJvKxUI/yJdcpgsLDQiIBTKJMc&#10;RIvZG53MJpPzpLWQO7BSeY9fb7ogX1L+olAyPBSFV4HpjGNtgUagcR3HZHkp0hKEq2rZlyHeUUUj&#10;aoObjqluRBBsA/WbVE0twXpbhBNpm8QWRS0V9YDdTCdH3azAbhz1UqZt6UaZUNojnd6dVt5vV+Ce&#10;3CN01SO8s/KnR12S1pXpYTzOyz15V0ATF2ETbEeKvoyKql1gEj9OT+fnM9RdYqjHpLis8FjerJLV&#10;17+uS0TabUqljaW0Dr3j9/L4/5PnqRJOkeo+tv8IrM4zfopdGNGghVe9W/AL9hI3R1ZUsJ/5Xswj&#10;feZnFzPOUAcCpMKo0uxssjjrVeowxsduRSo3PqyUJbnF9s4HWl7mAxLVgOTODBDQ/NH2mmwfOEPb&#10;A2do+3VneydCXBfPMELW4hn1lVQjjNHGbtWzJV44OjQsch/V5pA1nc0X53j9B1cgdSAM/47SHRAJ&#10;XsTy/sjGc4hmisn/hUiHdJBMautVlz82TRuNQiDvUGptoiaL6XxOd9tbXee3tdZRCQ/l+loD24r4&#10;stCvL/sVzYEPN8JXHY9CY3d0xXza+SX6aG3zF7RbiwbLuP+1EaA4098MGjq+XQOAAawHAEFfW3rh&#10;6JBwz+fdDwGOxe0zHtBo93bwtUgHC2G7kdBx40pjv2yCLeroL7xjQ0X9BO8YIXqMEL167Q7nxNo/&#10;78vfAAAA//8DAFBLAwQUAAYACAAAACEARTwgpN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBm92k1SBpNqUU9VQEW0F6mybTJDQ7G7LbJP33Tk96egzv8eZ72WqyrRqo941j&#10;A/EsAkVcuLLhysD3/v3pFZQPyCW2jsnAlTys8vu7DNPSjfxFwy5USkrYp2igDqFLtfZFTRb9zHXE&#10;4p1cbzHI2Ve67HGUctvqeRQl2mLD8qHGjjY1FefdxRr4GHFcL+K3YXs+ba6H/cvnzzYmYx4fpvUS&#10;VKAp/IXhhi/okAvT0V249Ko1kETPgh7EuKkEknki444GFqI6z/T/BfkvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEzuBmCWAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAEU8IKTeAAAACQEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;">
                       <v:shape id="Graphic 30" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYqCCtwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFropzUSlj6SOIgXBhUhMtd1eMrdJaOZOzIwm/r2zEFweznu2GEwjztS52rKCcRSDIC6s&#10;rrlUsP9evXyAcB5ZY2OZFFzIwWL+MJphqm3POzrnvhQhhF2KCirv21RKV1Rk0EW2JQ7cn+0M+gC7&#10;UuoO+xBuGjmJ4zdpsObQUGFLXxUV//nJKDhm7z47cJKYZ+vccdv8bF5/J0o9PQ7LTxCeBn8X39xr&#10;rWAa1ocv4QfI+RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYqCCtwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l124968,r,124967l,124967,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>persons</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>living</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>home</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>changed?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD4D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD4D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD4E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD4E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="338"/>
                 <w:tab w:val="left" w:pos="6582"/>
                 <w:tab w:val="left" w:pos="7430"/>
               </w:tabs>
               <w:ind w:left="318" w:right="509" w:hanging="212"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>Has</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>income</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>changed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>member</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>household?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>includes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>in employer, hourly rate, salary or changes in full/part-time status</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD4F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD4F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="338"/>
                 <w:tab w:val="left" w:pos="6422"/>
                 <w:tab w:val="left" w:pos="7271"/>
               </w:tabs>
               <w:spacing w:before="239"/>
               <w:ind w:left="318" w:right="609" w:hanging="212"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
               <w:t>Has</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>there</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>change</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>unearned</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>income</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>member?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>includes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>change</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>income source or a change of more than $125 in the monthly amount.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD50" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD50" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="319" w:right="430"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251653120" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC5" wp14:editId="3F54BDC6">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC5" wp14:editId="3F54BDC6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3968489</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-635788</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="166370" cy="166370"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="31" name="Group 31"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="166370" cy="166370"/>
                                 <a:chOff x="0" y="0"/>
@@ -9995,69 +10053,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="44050BAA" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:312.5pt;margin-top:-50.05pt;width:13.1pt;height:13.1pt;z-index:-251663360;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="166370,166370" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8ciHylwIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5y0adpadaqpXaNJ&#10;VVupmfZMMP7QMDAgsfPvd7k2TppKm9T5wT74Hi73Hg7c3HaNJDthXa1VRmeTKSVCcZ3Xqszoj/XD&#10;lytKnGcqZ1IrkdG9cPR2+fnTTWtScaYrLXNhCSRRLm1NRivvTZokjleiYW6ijVAQLLRtmIehLZPc&#10;shayNzI5m04XSattbqzmwjn4e98H6RLzF4Xg/rkonPBEZhRq8/i2+N6Ed7K8YWlpmalqPpTBPlBF&#10;w2oFi46p7plnZGvrd6mamlvtdOEnXDeJLoqaC+wBuplNT7pZWb012EuZtqUZZQJpT3T6cFr+tFtZ&#10;82pebF89wEfNfznQJWlNmR7Hw7g8kLvCNmESNEE6VHQ/Kio6Tzj8nC0W55egO4fQgFFxXsG2vJvF&#10;q29/nZewtF8USxtLaQ14xx3kcf8nz2vFjEDVXWj/xZI6z+j5GSWKNWDh1eAW+AO9hMWBFRQcRm4Q&#10;80Sf+cUlpAAdEKAKo0oXl/OrqFKPIT52y1K+dX4lNMrNdo/O4/Qyj4hVEfFORWjB/MH2Em3vKQHb&#10;W0rA9pve9ob5MC/sYYCkhT0aKqlGGKKN3om1Rp4/2TQo8hCV6pg1u1hcDy3jOQNqJMSvwXRHxAH2&#10;3UdW/PZs0CmYqU/+b+Lp0lxqJ/ppoWmUeRQCSjyWWqqgyfVsPsez7bSs84dayqCEs+XmTlqyY+Fm&#10;wSeoChne0Ix1/p65qudhaKBJhUfMpb1fgo82Ot+D3VowWEbd7y2zghL5XYGhw90VgY1gE4H18k7j&#10;DYebBGuuu5/MGhKWz6gHoz3p6GuWRgtBsYHQc8NMpb9uvS7q4C84Y7GiYQBnDBFeRoDe3HbHY2Qd&#10;rvflHwAAAP//AwBQSwMEFAAGAAgAAAAhAI3VyZ7jAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNxa26kSIMSpqgo4VUi0SIibG2+TqPE6it0k/XvMCY6zM5p9U6xn27ERB986&#10;UiCXAhhS5UxLtYLPw+viEZgPmozuHKGCK3pYl7c3hc6Nm+gDx32oWSwhn2sFTQh9zrmvGrTaL12P&#10;FL2TG6wOUQ41N4OeYrnteCJExq1uKX5odI/bBqvz/mIVvE162qzky7g7n7bX70P6/rWTqNT93bx5&#10;BhZwDn9h+MWP6FBGpqO7kPGsU5AladwSFCykEBJYjGSpTIAd4+lh9QS8LPj/EeUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALxyIfKXAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI3VyZ7jAAAADAEAAA8AAAAAAAAAAAAAAAAA8QQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                    <v:group w14:anchorId="66F58521" id="Group 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:312.5pt;margin-top:-50.05pt;width:13.1pt;height:13.1pt;z-index:-251663360;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="166370,166370" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8ciHylwIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5y0adpadaqpXaNJ&#10;VVupmfZMMP7QMDAgsfPvd7k2TppKm9T5wT74Hi73Hg7c3HaNJDthXa1VRmeTKSVCcZ3Xqszoj/XD&#10;lytKnGcqZ1IrkdG9cPR2+fnTTWtScaYrLXNhCSRRLm1NRivvTZokjleiYW6ijVAQLLRtmIehLZPc&#10;shayNzI5m04XSattbqzmwjn4e98H6RLzF4Xg/rkonPBEZhRq8/i2+N6Ed7K8YWlpmalqPpTBPlBF&#10;w2oFi46p7plnZGvrd6mamlvtdOEnXDeJLoqaC+wBuplNT7pZWb012EuZtqUZZQJpT3T6cFr+tFtZ&#10;82pebF89wEfNfznQJWlNmR7Hw7g8kLvCNmESNEE6VHQ/Kio6Tzj8nC0W55egO4fQgFFxXsG2vJvF&#10;q29/nZewtF8USxtLaQ14xx3kcf8nz2vFjEDVXWj/xZI6z+j5GSWKNWDh1eAW+AO9hMWBFRQcRm4Q&#10;80Sf+cUlpAAdEKAKo0oXl/OrqFKPIT52y1K+dX4lNMrNdo/O4/Qyj4hVEfFORWjB/MH2Em3vKQHb&#10;W0rA9pve9ob5MC/sYYCkhT0aKqlGGKKN3om1Rp4/2TQo8hCV6pg1u1hcDy3jOQNqJMSvwXRHxAH2&#10;3UdW/PZs0CmYqU/+b+Lp0lxqJ/ppoWmUeRQCSjyWWqqgyfVsPsez7bSs84dayqCEs+XmTlqyY+Fm&#10;wSeoChne0Ix1/p65qudhaKBJhUfMpb1fgo82Ot+D3VowWEbd7y2zghL5XYGhw90VgY1gE4H18k7j&#10;DYebBGuuu5/MGhKWz6gHoz3p6GuWRgtBsYHQc8NMpb9uvS7q4C84Y7GiYQBnDBFeRoDe3HbHY2Qd&#10;rvflHwAAAP//AwBQSwMEFAAGAAgAAAAhAI3VyZ7jAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j8FOwzAQRO9I/IO1SNxa26kSIMSpqgo4VUi0SIibG2+TqPE6it0k/XvMCY6zM5p9U6xn27ERB986&#10;UiCXAhhS5UxLtYLPw+viEZgPmozuHKGCK3pYl7c3hc6Nm+gDx32oWSwhn2sFTQh9zrmvGrTaL12P&#10;FL2TG6wOUQ41N4OeYrnteCJExq1uKX5odI/bBqvz/mIVvE162qzky7g7n7bX70P6/rWTqNT93bx5&#10;BhZwDn9h+MWP6FBGpqO7kPGsU5AladwSFCykEBJYjGSpTIAd4+lh9QS8LPj/EeUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALxyIfKXAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI3VyZ7jAAAADAEAAA8AAAAAAAAAAAAAAAAA8QQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 32" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:157480;height:157480;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="157480,157480" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDib7+qxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9lLpRIZbUVUSs5NJDYun5kX3NhmbfhuyaxP76bkHwOMzMN8xmN9lWDNT7xrGCxTwB&#10;QVw53XCt4PP8/vIKwgdkja1jUnAlD7vt7GGDmXYjFzSUoRYRwj5DBSaELpPSV4Ys+rnriKP37XqL&#10;Icq+lrrHMcJtK5dJkkqLDccFgx0dDFU/5cUqyPPfD3dsjyuTHtbF6Uuzf65YqafHaf8GItAU7uFb&#10;O9cKVkv4/xJ/gNz+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOJvv6rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l156972,r,156972l,156972,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC7" wp14:editId="3F54BDC8">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC7" wp14:editId="3F54BDC8">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4536941</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-614452</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="33" name="Group 33"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -10097,62 +10155,62 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="6C1157BC" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:357.25pt;margin-top:-48.4pt;width:10.6pt;height:10.6pt;z-index:-251661312;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJROOslgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtOGzEQfa/Uf7D8XjYJAZoVG1RBiSoh&#10;QIKqz47Xe1G9tjt2suHvO569JAS1qmgenOOd4/HM8bEvr3aNZlsFvrYm49OTCWfKSJvXpsz49+fb&#10;T58580GYXGhrVMZflOdXy48fLluXqpmtrM4VMExifNq6jFchuDRJvKxUI/yJdcpgsLDQiIBTKJMc&#10;RIvZG53MJpPzpLWQO7BSeY9fb7ogX1L+olAyPBSFV4HpjGNtgUagcR3HZHkp0hKEq2rZlyHeUUUj&#10;aoObjqluRBBsA/WbVE0twXpbhBNpm8QWRS0V9YDdTCdH3azAbhz1UqZt6UaZUNojnd6dVt5vV+Ce&#10;3CN01SO8s/KnR12S1pXpYTzOyz15V0ATF2ETbEeKvoyKql1gEj9OT+fnM9RdYqjHpLis8FjerJLV&#10;17+uS0TabUqljaW0Dr3j9/L4/5PnqRJOkeo+tv8IrM4zfjrnzIgGLbzq3YJfsJe4ObKigv3M92Ie&#10;6TM/u5hxhjoQIBVGlWZnk8VZr1KHMT52K1K58WGlLMkttnc+0PIyH5CoBiR3ZoCA5o+212T7wBna&#10;HjhD26872zsR4rp4hhGyFs+or6QaYYw2dqueLfHC0aFhkfuoNoes6Wy+OMfrP7gCqQNh+HeU7oBI&#10;8CKW90c2uimaKSb/FyJd8YNkUluvuvyxadpoFAJ5h1JrEzVZTOdzutve6jq/rbWOSngo19ca2FbE&#10;l4V+fdmvaA58uBG+6ngUGrujK+bTzi/RR2ubv6DdWjRYxv2vjQDFmf5m0NDx7RoADGA9AAj62tIL&#10;R4eEez7vfghwLG6f8YBGu7eDr0U6WAjbjYSOG1ca+2UTbFFHf+EdGyrqJ3jHCNFjhOjVa3c4J9b+&#10;eV/+BgAA//8DAFBLAwQUAAYACAAAACEAsd9uROIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU6DQBCG7ya+w2ZMvLULVqAiS9M06qlpYmtiepvCFEjZXcJugb6940mPM/Pln+/PVpNuxUC9a6xR&#10;EM4DEGQKWzamUvB1eJ8tQTiPpsTWGlJwIwer/P4uw7S0o/mkYe8rwSHGpaig9r5LpXRFTRrd3HZk&#10;+Ha2vUbPY1/JsseRw3Urn4Iglhobwx9q7GhTU3HZX7WCjxHH9SJ8G7aX8+Z2PES7721ISj0+TOtX&#10;EJ4m/wfDrz6rQ85OJ3s1pROtgiR8jhhVMHuJuQMTySJKQJx4k0QxyDyT/zvkPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCJROOslgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCx325E4gAAAAsBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                    <v:group w14:anchorId="3FAB2ABA" id="Group 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:357.25pt;margin-top:-48.4pt;width:10.6pt;height:10.6pt;z-index:-251661312;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJROOslgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVNtOGzEQfa/Uf7D8XjYJAZoVG1RBiSoh&#10;QIKqz47Xe1G9tjt2suHvO569JAS1qmgenOOd4/HM8bEvr3aNZlsFvrYm49OTCWfKSJvXpsz49+fb&#10;T58580GYXGhrVMZflOdXy48fLluXqpmtrM4VMExifNq6jFchuDRJvKxUI/yJdcpgsLDQiIBTKJMc&#10;RIvZG53MJpPzpLWQO7BSeY9fb7ogX1L+olAyPBSFV4HpjGNtgUagcR3HZHkp0hKEq2rZlyHeUUUj&#10;aoObjqluRBBsA/WbVE0twXpbhBNpm8QWRS0V9YDdTCdH3azAbhz1UqZt6UaZUNojnd6dVt5vV+Ce&#10;3CN01SO8s/KnR12S1pXpYTzOyz15V0ATF2ETbEeKvoyKql1gEj9OT+fnM9RdYqjHpLis8FjerJLV&#10;17+uS0TabUqljaW0Dr3j9/L4/5PnqRJOkeo+tv8IrM4zfjrnzIgGLbzq3YJfsJe4ObKigv3M92Ie&#10;6TM/u5hxhjoQIBVGlWZnk8VZr1KHMT52K1K58WGlLMkttnc+0PIyH5CoBiR3ZoCA5o+212T7wBna&#10;HjhD26872zsR4rp4hhGyFs+or6QaYYw2dqueLfHC0aFhkfuoNoes6Wy+OMfrP7gCqQNh+HeU7oBI&#10;8CKW90c2uimaKSb/FyJd8YNkUluvuvyxadpoFAJ5h1JrEzVZTOdzutve6jq/rbWOSngo19ca2FbE&#10;l4V+fdmvaA58uBG+6ngUGrujK+bTzi/RR2ubv6DdWjRYxv2vjQDFmf5m0NDx7RoADGA9AAj62tIL&#10;R4eEez7vfghwLG6f8YBGu7eDr0U6WAjbjYSOG1ca+2UTbFFHf+EdGyrqJ3jHCNFjhOjVa3c4J9b+&#10;eV/+BgAA//8DAFBLAwQUAAYACAAAACEAsd9uROIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU6DQBCG7ya+w2ZMvLULVqAiS9M06qlpYmtiepvCFEjZXcJugb6940mPM/Pln+/PVpNuxUC9a6xR&#10;EM4DEGQKWzamUvB1eJ8tQTiPpsTWGlJwIwer/P4uw7S0o/mkYe8rwSHGpaig9r5LpXRFTRrd3HZk&#10;+Ha2vUbPY1/JsseRw3Urn4Iglhobwx9q7GhTU3HZX7WCjxHH9SJ8G7aX8+Z2PES7721ISj0+TOtX&#10;EJ4m/wfDrz6rQ85OJ3s1pROtgiR8jhhVMHuJuQMTySJKQJx4k0QxyDyT/zvkPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCJROOslgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCx325E4gAAAAsBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
                       <v:shape id="Graphic 34" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnkyauxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#10;EITvhfwHsYVeQiI3zdO1HEohkEMpeee6WBvbxFo5lpI4/74qFHocZuYbJpm3phI3alxpWcFrPwJB&#10;nFldcq5gt130piCcR9ZYWSYFD3IwTztPCcba3nlNt43PRYCwi1FB4X0dS+myggy6vq2Jg3eyjUEf&#10;ZJNL3eA9wE0lB1E0lgZLDgsF1vRZUHbeXI2Cy2riV3uezUzXOnf5rg5fo+NAqZfn9uMdhKfW/4f/&#10;2kut4G0Iv1/CD5DpDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnkyauxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l124968,r,124967l,124967,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDC9" wp14:editId="3F54BDCA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3896861</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-142012</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="35" name="Group 35"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
@@ -10199,69 +10257,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="41207A69" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:306.85pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFSk+imwIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5ykabZYdaqpXaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2jptKm9T5wT74Hi73Hg5cXR8aSfbCulqrjM4mU0qE4jqvVZnRHy93&#10;n75Q4jxTOZNaiYwehaPX648frlqTirmutMyFJZBEubQ1Ga28N2mSOF6JhrmJNkJBsNC2YR6Gtkxy&#10;y1rI3shkPp0uk1bb3FjNhXPw97YL0jXmLwrB/WNROOGJzCjU5vFt8b0N72R9xdLSMlPVvC+DvaOK&#10;htUKFh1S3TLPyM7Wb1I1Nbfa6cJPuG4SXRQ1F9gDdDObnnWzsXpnsJcybUszyATSnun07rT8Yb+x&#10;5tk82a56gPea/3KgS9KaMh3Hw7g8kQ+FbcIkaIIcUNHjoKg4eMLh5+xisZyD7hxCPUbFeQXb8mYW&#10;r779dV7C0m5RLG0opTXgHXeSx/2fPM8VMwJVd6H9J0vqPKMXS0oUa8DCm94t8Ad6CYsDKyjYj1wv&#10;5pk+i8vPc0pABwSowqDS/HK6uuxV6jDEh25ZynfOb4RGudn+3nmcXuYRsSoiflARWjB/sL1E23tK&#10;wPaWErD9trO9YT7MC3sYIGlhj/pKqgGGaKP34kUjz59tGhR5iko1Zs3mi9USjn90BVAjIX4NphsR&#10;e9h1H1nx27HBTcFMXfJ/E/GIj5bmUjvRTQtNo8yDEMAbSy1V0GQ1WyzwbDst6/yuljIo4Wy5vZGW&#10;7Fm4WfAJqkKGVzRjnb9lrup4GOppUuERc2nnl+Cjrc6PYLcWDJZR93vHrKBEfldg6HB3RWAj2EZg&#10;vbzReMPhJsGaL4efzBoSls+oB6M96OhrlkYLQbGB0HHDTKW/7rwu6uAvOGOxon4AZwwRXkaAXt12&#10;4zGyTtf7+g8AAAD//wMAUEsDBBQABgAIAAAAIQCyM+PY4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwDIbvSLxDZCRuW5p2lFGaTtMEnKZJbEgTN6/x2mpNUjVZ27094QRH259+f3++mnTL&#10;BupdY40EMY+AkSmtakwl4evwPlsCcx6NwtYaknAjB6vi/i7HTNnRfNKw9xULIcZlKKH2vss4d2VN&#10;Gt3cdmTC7Wx7jT6MfcVVj2MI1y2PoyjlGhsTPtTY0aam8rK/agkfI47rRLwN28t5c/s+PO2OW0FS&#10;Pj5M61dgnib/B8OvflCHIjid7NUox1oJqUieAyphFscLYIFIk8ULsFPYiBh4kfP/FYofAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVKT6KbAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALIz49jiAAAACgEAAA8AAAAAAAAAAAAAAAAA9QQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
+                    <v:group w14:anchorId="287964C5" id="Group 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:306.85pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFSk+imwIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5ykabZYdaqpXaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2jptKm9T5wT74Hi73Hg5cXR8aSfbCulqrjM4mU0qE4jqvVZnRHy93&#10;n75Q4jxTOZNaiYwehaPX648frlqTirmutMyFJZBEubQ1Ga28N2mSOF6JhrmJNkJBsNC2YR6Gtkxy&#10;y1rI3shkPp0uk1bb3FjNhXPw97YL0jXmLwrB/WNROOGJzCjU5vFt8b0N72R9xdLSMlPVvC+DvaOK&#10;htUKFh1S3TLPyM7Wb1I1Nbfa6cJPuG4SXRQ1F9gDdDObnnWzsXpnsJcybUszyATSnun07rT8Yb+x&#10;5tk82a56gPea/3KgS9KaMh3Hw7g8kQ+FbcIkaIIcUNHjoKg4eMLh5+xisZyD7hxCPUbFeQXb8mYW&#10;r779dV7C0m5RLG0opTXgHXeSx/2fPM8VMwJVd6H9J0vqPKMXS0oUa8DCm94t8Ad6CYsDKyjYj1wv&#10;5pk+i8vPc0pABwSowqDS/HK6uuxV6jDEh25ZynfOb4RGudn+3nmcXuYRsSoiflARWjB/sL1E23tK&#10;wPaWErD9trO9YT7MC3sYIGlhj/pKqgGGaKP34kUjz59tGhR5iko1Zs3mi9USjn90BVAjIX4NphsR&#10;e9h1H1nx27HBTcFMXfJ/E/GIj5bmUjvRTQtNo8yDEMAbSy1V0GQ1WyzwbDst6/yuljIo4Wy5vZGW&#10;7Fm4WfAJqkKGVzRjnb9lrup4GOppUuERc2nnl+Cjrc6PYLcWDJZR93vHrKBEfldg6HB3RWAj2EZg&#10;vbzReMPhJsGaL4efzBoSls+oB6M96OhrlkYLQbGB0HHDTKW/7rwu6uAvOGOxon4AZwwRXkaAXt12&#10;4zGyTtf7+g8AAAD//wMAUEsDBBQABgAIAAAAIQCyM+PY4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwDIbvSLxDZCRuW5p2lFGaTtMEnKZJbEgTN6/x2mpNUjVZ27094QRH259+f3++mnTL&#10;BupdY40EMY+AkSmtakwl4evwPlsCcx6NwtYaknAjB6vi/i7HTNnRfNKw9xULIcZlKKH2vss4d2VN&#10;Gt3cdmTC7Wx7jT6MfcVVj2MI1y2PoyjlGhsTPtTY0aam8rK/agkfI47rRLwN28t5c/s+PO2OW0FS&#10;Pj5M61dgnib/B8OvflCHIjid7NUox1oJqUieAyphFscLYIFIk8ULsFPYiBh4kfP/FYofAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMVKT6KbAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALIz49jiAAAACgEAAA8AAAAAAAAAAAAAAAAA9QQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAEBgAAAAA=&#10;">
                       <v:shape id="Graphic 36" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4DR1CxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvAUvsqYqumvXKCIIHkT8u3t9NG/bYvNSm6j12xtB8DjMzG+Y8bQ2hbhS5XLLCrqdCARx&#10;YnXOqYLDfvH5DcJ5ZI2FZVJwJwfTSbMxxljbG2/puvOpCBB2MSrIvC9jKV2SkUHXsSVx8P5tZdAH&#10;WaVSV3gLcFPIXhQNpcGcw0KGJc0zSk67i1Fw3nz5zZFHI9O2zp3Xxe9q8NdTqvVRz35AeKr9O/xq&#10;L7WC/hCeX8IPkJMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALgNHULEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDCB" wp14:editId="3F54BDCC">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDCB" wp14:editId="3F54BDCC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4436357</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>-142012</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="37" name="Group 37"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -10301,69 +10359,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="719BD77D" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.3pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ5dqnmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5ykSbZacaqpWaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppKm9T5wT74Hi73Hg4sbw6NJHthXa1VRiejMSVCcZ3Xqszoj5e7&#10;T18ocZ6pnEmtREaPwtGb1ccPy9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz8XXdBusL8RSG4fywKJzyRGYXaPL4tvrfhnayWLC0tM1XN+zLYO6po&#10;WK1g0SHVmnlGdrZ+k6qpudVOF37EdZPooqi5wB6gm8n4opuN1TuDvZRpW5pBJpD2Qqd3p+UP+401&#10;z+bJdtUDvNf8lwNdktaU6Xk8jMsT+VDYJkyCJsgBFT0OioqDJxx+Tq5miynoziHUY1ScV7Atb2bx&#10;6ttf5yUs7RbF0oZSWgPecSd53P/J81wxI1B1F9p/sqTOM3oFRlasAQtverfAH+glLA6soGA/cr2Y&#10;F/rM5p+nlIAOCFCFQaXpfHw971XqMMSHblnKd85vhEa52f7eeZxe5hGxKiJ+UBFaMH+wvUTbe0rA&#10;9pYSsP22s71hPswLexggaWGP+kqqAYZoo/fiRSPPX2waFHmKSnXOmkxn1wtQLboCqJEQvwbTnRF7&#10;2HUfWfHbscFNwUxd8n8T8YifLc2ldqKbFppGmQchgHcutVRBk+vJbIZn22lZ53e1lEEJZ8vtrbRk&#10;z8LNgk9QFTK8ohnr/Jq5quNhqKdJhUfMpZ1fgo+2Oj+C3VowWEbd7x2zghL5XYGhw90VgY1gG4H1&#10;8lbjDYebBGu+HH4ya0hYPqMejPago69ZGi0ExQZCxw0zlf6687qog7/gjMWK+gGcMUR4GQF6ddud&#10;j5F1ut5XfwAAAP//AwBQSwMEFAAGAAgAAAAhAHubhdDhAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG5bmgJlK02naQJO0yQ2JMTNa722WpNUTdZ2b485wdH2p9/fn60m04qB&#10;et84q0HNIxBkC1c2ttLweXibLUD4gLbE1lnScCUPq/z2JsO0dKP9oGEfKsEh1qeooQ6hS6X0RU0G&#10;/dx1ZPl2cr3BwGNfybLHkcNNK+MoSqTBxvKHGjva1FSc9xej4X3Ecf2gXoft+bS5fh+edl9bRVrf&#10;303rFxCBpvAHw68+q0POTkd3saUXrYZkuUgY1TCL40cQTDyrJZc58kbFIPNM/q+Q/wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCJ5dqnmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7m4XQ4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="74ED37BF" id="Group 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:349.3pt;margin-top:-11.2pt;width:10.6pt;height:10.6pt;z-index:-251657216;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ5dqnmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5ykSbZacaqpWaNJ&#10;VVupnfZMMP7QMDAgcfLvd7k2TppKm9T5wT74Hi73Hg4sbw6NJHthXa1VRiejMSVCcZ3Xqszoj5e7&#10;T18ocZ6pnEmtREaPwtGb1ccPy9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz8XXdBusL8RSG4fywKJzyRGYXaPL4tvrfhnayWLC0tM1XN+zLYO6po&#10;WK1g0SHVmnlGdrZ+k6qpudVOF37EdZPooqi5wB6gm8n4opuN1TuDvZRpW5pBJpD2Qqd3p+UP+401&#10;z+bJdtUDvNf8lwNdktaU6Xk8jMsT+VDYJkyCJsgBFT0OioqDJxx+Tq5miynoziHUY1ScV7Atb2bx&#10;6ttf5yUs7RbF0oZSWgPecSd53P/J81wxI1B1F9p/sqTOM3oFRlasAQtverfAH+glLA6soGA/cr2Y&#10;F/rM5p+nlIAOCFCFQaXpfHw971XqMMSHblnKd85vhEa52f7eeZxe5hGxKiJ+UBFaMH+wvUTbe0rA&#10;9pYSsP22s71hPswLexggaWGP+kqqAYZoo/fiRSPPX2waFHmKSnXOmkxn1wtQLboCqJEQvwbTnRF7&#10;2HUfWfHbscFNwUxd8n8T8YifLc2ldqKbFppGmQchgHcutVRBk+vJbIZn22lZ53e1lEEJZ8vtrbRk&#10;z8LNgk9QFTK8ohnr/Jq5quNhqKdJhUfMpZ1fgo+2Oj+C3VowWEbd7x2zghL5XYGhw90VgY1gG4H1&#10;8lbjDYebBGu+HH4ya0hYPqMejPago69ZGi0ExQZCxw0zlf6687qog7/gjMWK+gGcMUR4GQF6ddud&#10;j5F1ut5XfwAAAP//AwBQSwMEFAAGAAgAAAAhAHubhdDhAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG5bmgJlK02naQJO0yQ2JMTNa722WpNUTdZ2b485wdH2p9/fn60m04qB&#10;et84q0HNIxBkC1c2ttLweXibLUD4gLbE1lnScCUPq/z2JsO0dKP9oGEfKsEh1qeooQ6hS6X0RU0G&#10;/dx1ZPl2cr3BwGNfybLHkcNNK+MoSqTBxvKHGjva1FSc9xej4X3Ecf2gXoft+bS5fh+edl9bRVrf&#10;303rFxCBpvAHw68+q0POTkd3saUXrYZkuUgY1TCL40cQTDyrJZc58kbFIPNM/q+Q/wAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCJ5dqnmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7m4XQ4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 38" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCm3iyrwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFropzUSlj6SOIgXBhUhMtd1eMrdJaOZOzIwm/r2zEFweznu2GEwjztS52rKCcRSDIC6s&#10;rrlUsP9evXyAcB5ZY2OZFFzIwWL+MJphqm3POzrnvhQhhF2KCirv21RKV1Rk0EW2JQ7cn+0M+gC7&#10;UuoO+xBuGjmJ4zdpsObQUGFLXxUV//nJKDhm7z47cJKYZ+vccdv8bF5/J0o9PQ7LTxCeBn8X39xr&#10;rWAaxoYv4QfI+RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCm3iyrwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDCD" wp14:editId="3F54BDCE">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDCD" wp14:editId="3F54BDCE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5256269</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>434059</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="39" name="Group 39"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -10403,69 +10461,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="6EF6327A" id="Group 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:413.9pt;margin-top:34.2pt;width:10.6pt;height:10.6pt;z-index:-251655168;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIetfamgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEZdKFYAxbe9m6BP9BLWBxYQcF+5Hox&#10;r/SZzT9NKQEdEKAKg0rT+Xg571XqMMSHblnKD85vhUa52fHeeZxe5hGxKiJ+UhFaMH+wvUTbe0rA&#10;9pYSsP2+s71hPswLexggaWGP+kqqAYZoo49ip5HnrzYNijxHpbpkTaaz5QKOf3QFUCMhfg2muyD2&#10;sOs+suK3Y8M+BDN1yf9NxE26WJpL7UQ3LTSNMg9CAO9SaqmCJsvJbIZn22lZ53e1lEEJZ8v9rbTk&#10;yMLNgk9QFTK8oBnr/Ia5quNhqKdJhUfMpZ1fgo/2On8Gu7VgsIy63wdmBSXymwJDh7srAhvBPgLr&#10;5a3GGw43CdbcnX4ya0hYPqMejPago69ZGi0ExQZCxw0zlf5y8Lqog7/gjMWK+gGcMUR4GQF6cdtd&#10;jpF1vt7XfwAAAP//AwBQSwMEFAAGAAgAAAAhAKOfNE/hAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdpNaYxmxKKeqpFGwF8bbNTpPQ7GzIbpP03zue9PaG93jzvXw12VYM&#10;2PvGkYJ4FoFAKp1pqFLweXh7SEH4oMno1hEquKKHVXF7k+vMuJE+cNiHSnAJ+UwrqEPoMil9WaPV&#10;fuY6JPZOrrc68NlX0vR65HLbynkUJdLqhvhDrTvc1Fie9xer4H3U4/oxfh2259Pm+n142n1tY1Tq&#10;/m5av4AIOIW/MPziMzoUzHR0FzJetArS+TOjBwVJugDBgXSx5HFHFssEZJHL/wuKHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBIetfamgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjnzRP4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="477799E0" id="Group 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:413.9pt;margin-top:34.2pt;width:10.6pt;height:10.6pt;z-index:-251655168;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIetfamgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEZdKFYAxbe9m6BP9BLWBxYQcF+5Hox&#10;r/SZzT9NKQEdEKAKg0rT+Xg571XqMMSHblnKD85vhUa52fHeeZxe5hGxKiJ+UhFaMH+wvUTbe0rA&#10;9pYSsP2+s71hPswLexggaWGP+kqqAYZoo49ip5HnrzYNijxHpbpkTaaz5QKOf3QFUCMhfg2muyD2&#10;sOs+suK3Y8M+BDN1yf9NxE26WJpL7UQ3LTSNMg9CAO9SaqmCJsvJbIZn22lZ53e1lEEJZ8v9rbTk&#10;yMLNgk9QFTK8oBnr/Ia5quNhqKdJhUfMpZ1fgo/2On8Gu7VgsIy63wdmBSXymwJDh7srAhvBPgLr&#10;5a3GGw43CdbcnX4ya0hYPqMejPago69ZGi0ExQZCxw0zlf5y8Lqog7/gjMWK+gGcMUR4GQF6cdtd&#10;jpF1vt7XfwAAAP//AwBQSwMEFAAGAAgAAAAhAKOfNE/hAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdpNaYxmxKKeqpFGwF8bbNTpPQ7GzIbpP03zue9PaG93jzvXw12VYM&#10;2PvGkYJ4FoFAKp1pqFLweXh7SEH4oMno1hEquKKHVXF7k+vMuJE+cNiHSnAJ+UwrqEPoMil9WaPV&#10;fuY6JPZOrrc68NlX0vR65HLbynkUJdLqhvhDrTvc1Fie9xer4H3U4/oxfh2259Pm+n142n1tY1Tq&#10;/m5av4AIOIW/MPziMzoUzHR0FzJetArS+TOjBwVJugDBgXSx5HFHFssEZJHL/wuKHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBIetfamgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjnzRP4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 40" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAArlPQwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFropzUSxj6SOIgXBhUhMtd1eMrdJaOZOzIwm/r2zEFweznu2GEwjztS52rKCcRSDIC6s&#10;rrlUsP9evXyAcB5ZY2OZFFzIwWL+MJphqm3POzrnvhQhhF2KCirv21RKV1Rk0EW2JQ7cn+0M+gC7&#10;UuoO+xBuGjmJ4zdpsObQUGFLXxUV//nJKDhm7z47cJKYZ+vccdv8bF5/J0o9PQ7LTxCeBn8X39xr&#10;rWAa1ocv4QfI+RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAArlPQwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDCF" wp14:editId="3F54BDD0">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDCF" wp14:editId="3F54BDD0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5795765</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>434059</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="41" name="Group 41"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -10505,409 +10563,393 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="6E5D47B8" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:456.35pt;margin-top:34.2pt;width:10.6pt;height:10.6pt;z-index:-251653120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKLB1RmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntHZlBLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP4JUoAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtLBHfSXVAEO00Uex08jzV5sGRZ6jUl2yJtPZcgHHP7oCqJEQvwbTXRB7&#10;2HUfWfHbscFNwUxd8n8T8YhfLM2ldqKbFppGmQchgHcptVRBk+VkNsOz7bSs87tayqCEs+X+Vlpy&#10;ZOFmwSeoChle0Ix1fsNc1fEw1NOkwiPm0s4vwUd7nT+D3VowWEbd7wOzghL5TYGhw90VgY1gH4H1&#10;8lbjDYebBGvuTj+ZNSQsn1EPRnvQ0dcsjRaCYgOh44aZSn85eF3UwV9wxmJF/QDOGCK8jAC9uO0u&#10;x8g6X+/rPwAAAP//AwBQSwMEFAAGAAgAAAAhAB/ibtbgAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHizC0URkKVpGvXUNLE1Md6mMAVSdpawW6D/3vWkx8n78t43+WrWnRhp&#10;sK1hBeEiAEFcmqrlWsHn4e0hAWEdcoWdYVJwJQur4vYmx6wyE3/QuHe18CVsM1TQONdnUtqyIY12&#10;YXpin53MoNH5c6hlNeDky3Unl0EQS40t+4UGe9o0VJ73F63gfcJpHYWv4/Z82ly/D0+7r21ISt3f&#10;zesXEI5m9wfDr75Xh8I7Hc2FKys6BWm4fPaogjh5BOGBNIpSEEcFSRqDLHL5/4PiBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAosHVGaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB/ibtbgAAAACQEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                    <v:group w14:anchorId="44F79A0E" id="Group 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:456.35pt;margin-top:34.2pt;width:10.6pt;height:10.6pt;z-index:-251653120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKLB1RmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntHZlBLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP4JUoAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtLBHfSXVAEO00Uex08jzV5sGRZ6jUl2yJtPZcgHHP7oCqJEQvwbTXRB7&#10;2HUfWfHbscFNwUxd8n8T8YhfLM2ldqKbFppGmQchgHcptVRBk+VkNsOz7bSs87tayqCEs+X+Vlpy&#10;ZOFmwSeoChle0Ix1fsNc1fEw1NOkwiPm0s4vwUd7nT+D3VowWEbd7wOzghL5TYGhw90VgY1gH4H1&#10;8lbjDYebBGvuTj+ZNSQsn1EPRnvQ0dcsjRaCYgOh44aZSn85eF3UwV9wxmJF/QDOGCK8jAC9uO0u&#10;x8g6X+/rPwAAAP//AwBQSwMEFAAGAAgAAAAhAB/ibtbgAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPg0AQhe8m/ofNmHizC0URkKVpGvXUNLE1Md6mMAVSdpawW6D/3vWkx8n78t43+WrWnRhp&#10;sK1hBeEiAEFcmqrlWsHn4e0hAWEdcoWdYVJwJQur4vYmx6wyE3/QuHe18CVsM1TQONdnUtqyIY12&#10;YXpin53MoNH5c6hlNeDky3Unl0EQS40t+4UGe9o0VJ73F63gfcJpHYWv4/Z82ly/D0+7r21ISt3f&#10;zesXEI5m9wfDr75Xh8I7Hc2FKys6BWm4fPaogjh5BOGBNIpSEEcFSRqDLHL5/4PiBwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAAosHVGaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB/ibtbgAAAACQEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 42" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCfMGg8xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIX0Y2h2hpdpRQED0XUWr0+ss8kmH0bs6um/74rCB6HmfmGmS0aU4ob1a6wrGA4iEAQ&#10;p1YXnCnY/yz7HyCcR9ZYWiYFf+RgMW+3Zphoe+ct3XY+EwHCLkEFufdVIqVLczLoBrYiDt7J1gZ9&#10;kHUmdY33ADeljKNoLA0WHBZyrOgrp/S8uxoFl8273/zyZGJ61rnLujx8j46xUt1O8zkF4anxr/Cz&#10;vdIK3mJ4fAk/QM7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ8waDzEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If Yes, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>list the type of income and monthly amount in #10 below</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples of unearned income </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>include payments</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>child</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>support,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unemployment</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Benefits,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Workman’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Compensation</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Benefits,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Security,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>SSI</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Benefits.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD51" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD51" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="338"/>
                 <w:tab w:val="left" w:pos="8562"/>
                 <w:tab w:val="left" w:pos="9412"/>
               </w:tabs>
               <w:spacing w:before="205"/>
               <w:ind w:left="318" w:right="1061" w:hanging="212"/>
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
               <w:t>Has any member had a change in his/her legal obligation to pay child support?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">If Yes, </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>explain the change in #10 below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F54BD53" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+    <w:p w14:paraId="3F54BD53" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00644BCE" w:rsidRPr="006A411D">
+        <w:sectPr w:rsidR="00644BCE" w:rsidRPr="00B87744">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="340" w:bottom="2009" w:left="380" w:header="0" w:footer="968" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="131" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4601"/>
         <w:gridCol w:w="6631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD56" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD56" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1097"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD54" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD54" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="246" w:lineRule="exact"/>
               <w:ind w:left="1288"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD1" wp14:editId="3F54BDD2">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD1" wp14:editId="3F54BDD2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>77707</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1949</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="557530" cy="557530"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="43" name="Group 43" descr="Circle  Description automatically generated "/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="557530" cy="557530"/>
                                 <a:chOff x="0" y="0"/>
@@ -10919,299 +10961,335 @@
                                 <pic:cNvPr id="44" name="Image 44" descr="Circle  Description automatically generated "/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId7" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="558031" cy="557783"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="0EB5F4C4" id="Group 43" o:spid="_x0000_s1026" alt="Circle  Description automatically generated " style="position:absolute;margin-left:6.1pt;margin-top:.15pt;width:43.9pt;height:43.9pt;z-index:-251632640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="5575,5575" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD2lrD8RQIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3jhpmjUwkvRhWYMCxVZ02wcoMm0L1Q2Ucvv7UbKbFMmwFX2wIIoSeXh46Nnd3mi2BQzK2TkfDYac&#10;gZWuUraZ89+/7q+mnIUobCW0szDnBwj8bvH502znS7h2rdMVIKMgNpQ7P+dtjL4siiBbMCIMnAdL&#10;ztqhEZFMbIoKxY6iG11cD4dfip3DyqOTEAKdLjsnX+T4dQ0y/qjrAJHpOSdsMa+Y13Vai8VMlA0K&#10;3yrZwxAfQGGEspT0GGopomAbVBehjJLogqvjQDpTuLpWEnINVM1oeFbNCt3G51qactf4I01E7RlP&#10;Hw4rv29X6H/6J+zQ0/bRyZdAvBQ735Rv/cluTpf3NZr0iIpg+8zo4cgo7COTdDiZ3E7GxLskV7/P&#10;jMuW2nLxSrbf/vmuEGWXNEM7QvFKlvT19NDugp7/y4hexQ0C74OYd8UwAl82/oo66UVUa6VVPGRV&#10;Us8SKLt9UjIxmwxi8gmZqub85oYzKwxNw4MRDbBkVxAkyfKrQqmBsWUylY80VUxsoiP1Kym0PrAG&#10;LKCIULGk3dfAKU1q2UXWtVb+XmmdGpX2fX2U6kxBf6GoU+fSyY0BG7txQ9AExdnQKh84wxLMGqgm&#10;fKhG1GYa9Uh1eVQ2drMVIkKUbcpfE45nmsgEVJRHRwZ9wplKCL0e3yex6XCccncSu52OU+KjVETp&#10;McQVOMPShpASAuqPKMX2MfRYXq/0DHbpMy5CQ4dJ+TSAOWz/s0gT/tbOt06/tMUfAAAA//8DAFBL&#10;AwQKAAAAAAAAACEA5MLkGN9QAADfUAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAAALcAAAC3CAMAAABnsD+tAAADAFBMVEX////+/v79/f38/Pz7+/v6+vr5+fn4+Pj3&#10;9/f29vb19fX09PTz8/Py8vLx8fHw8PDv7+/u7u7t7e3s7Ozr6+vq6urp6eno6Ojn5+fm5ubl5eXk&#10;5OTj4+Pi4uLh4eHg4ODf39/e3t7d3d3c3Nzb29va2trZ2dnY2NjX19fW1tbV1dXU1NTT09PS0tLR&#10;0dHQ0NDPz8/Ozs7Nzc3MzMzLy8vKysrJycnIyMjHx8fGxsbFxcXExMTDw8PCwsLBwcHAwMC/v7++&#10;vr69vb28vLy7u7u6urq5ubm4uLi3t7e2tra1tbW0tLSzs7OysrKxsbGwsLCvr6+urq6tra2srKyr&#10;q6uqqqqpqamoqKinp6empqalpaWkpKSjo6OioqKhoaGgoKCfn5+enp6dnZ2cnJybm5uampqZmZmY&#10;mJiXl5eWlpaVlZWUlJSTk5OSkpKRkZGQkJCPj4+Ojo6NjY2MjIyLi4uKioqJiYmIiIiHh4eGhoaF&#10;hYWEhISDg4OCgoKBgYGAgIB/f39+fn59fX18fHx7e3t6enp5eXl4eHh3d3d2dnZ1dXV0dHRzc3Ny&#10;cnJxcXFwcHBvb29ubm5tbW1sbGxra2tqamppaWloaGhnZ2dmZmZlZWVkZGRjY2NiYmJhYWFgYGBf&#10;X19eXl5dXV1cXFxbW1taWlpZWVlYWFhXV1dWVlZVVVVUVFRTU1NSUlJRUVFQUFBPT09OTk5NTU1M&#10;TExLS0tKSkpJSUlISEhHR0dGRkZFRUVERERDQ0NCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5&#10;OTk4ODg3Nzc2NjY1NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0sLCwrKysqKiopKSkoKCgnJycm&#10;JiYlJSUkJCQjIyMiIiIhISEgICAfHx8eHh4dHR0cHBwbGxsaGhoZGRkYGBgXFxcWFhYVFRUUFBQT&#10;ExMSEhIREREQEBAPDw8ODg4NDQ0MDAwLCwsKCgoJCQkICAgHBwcGBgYFBQUEBAQDAwMCAgIBAQEA&#10;AADuruGUAAAAAWJLR0QAiAUdSAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzMvQVclUvX&#10;Pjyb7u5uKUEQKSVFsBMVRFFREDHARBQTuws7UOyibBQURUpAQUEEQQlBujex917fzL03iILnnOd5&#10;z/v+v/mdI3ff1z2zZq1rrVkzG6F/v4hqDrG1s7dzHTt21IjhQ3QVhf4X3vGvFiXLGSHnHmWVfP1a&#10;nP8uOSsnJzPzw/ucnJz3CZfCvEZo/r+GN1DRGL0+Ju97WeblDbNdrHWVlTU0tUnRUtdU0TJ18go+&#10;m5j14f2DLRN1/18DZRca+Ud94on3teVJh92HKCsYjZi+4WRU/POExDfPnz9LePk4/sHdk+vnjRui&#10;KKliveDc208552b8/6HiaRZb0+rKo/1MRRWt/c7ce5YQe3zDvLEOFvqaKtLS0jIa2sZWoyYuCjt3&#10;Lyrq1tZx+sJKzmEpealbLGn/T1EP2f6x6e3mYWIqo7ffjLu7deowxT9eyqNpP//0/bjIhUP4VTzu&#10;FuTsHvZ/iPOXorEmqyllmYawzcZ7sSdmmwkOdA3Xb/tqLuvvxV50VxJzPf85fZXO/wHK3wpt1K26&#10;T6E6Yo6Ho676mnP/etJswZZ1C2znRye+znyTmHBlr7dU37PqU049urNAU3Lm48KoiXz/l6CRpP/7&#10;+ht2osP2xVyYqvT7SZ173UBKF/QWB4RcLq516/08wRF7E+7MlFALyc8Nkv4/Q620paoiRE5pWeyV&#10;WQr9zyoWsbGWXGD14rZCwh/xHyzS0na6PNRlAi4n7+wbJjzhZdE2+f8T1GqHG4sXCA099WitHucI&#10;j3FfOQnAAOO8Vj3dJDnUdmQBwN0Fq0JlUAiB74fQRmjMjpyhRl0pMu5i1Ewhm6jCPQN8/r9c5Ha2&#10;l84THHUrxqPHemutftdu0eeKjRjgp2tzlamdVAosQpp1BHc4oiVT9f/j/lRh6rzZvts+QuaPv60X&#10;/l9FTfOra1gm7HDvzijOAeEJNwiibX2uMWunoNWuxipaNgtgKTkYQR1LotG8ntHZopPnzr5cZcuj&#10;AAGnt0Ue/4uwBz/r3iNiditmJGffaEceG8OCvldNrmAjC0SILwdgDj40ggHQyoB6GbxtnMY+PXt4&#10;vBelTdR23p/MM/9bnOH/Emr+LW2PdeVPPJlK7Qlj3XadvP/badtf9TS/UXByFT5RLIiEigFmIcT9&#10;AqB7SRmw7Mj5bICnycxOGdwGKR4Ucv1TN4eJ7C4P4//fgD08q3Gm0KrXS6k3SS7Mf0BDo0gXFEIm&#10;YdkT+1x4NufM7gdYl9SKIqEvFG5vfB3zfRtAED5t2AXtSmjYaAVK5DO8qH4y4s5peZOMd7b/Omr+&#10;XR2XxRwSjnB6/kL8yomIJx2gcC+WBbj5k2/I1nOUXxQXEvoKMAFJl/Tow0v4vC/Aa9I8CzjHcleI&#10;4z3awqRlIiu/7f6X+6fJ2/oJYvsfUu2MsEVXKAV4xYUWcd6dvfznpX6cY0X6WNN9B9ZIdBjvpeY2&#10;4H/fY919GWAHue4xQH7gO3ywlU1q5A8+NlN6nj/834S9uP2uiMvLYF6yLXPwDa6g+UyA6UgKd0FW&#10;/k4jJCzSe63N2eS8gs/pG4kd5TK2HCqMtqVVnUcCOosxRHVK5Em/NuzApmmUyMQEONZzp9Pzlbwb&#10;fqz+11CLRtAXC+x6MITaGYxreg9GjxFn8qL9AM0KNLsTX0P63iAsJvLrE1RIp+DFiGciWyZUiCG2&#10;msdtNlPK7ieHFNt/VdG8+LYU+leKblalqdqT7eTV4kcOi2CD3eE4Pptt/4zpwHiSjzcLBH69Cb9b&#10;WQpxGQkj3t4zGm5BFmgbwB28zYclhFL0Rb/w2anJHoJ3ik3/DdiuLQ+Fxr6aQDYd3gPMs8KsqYUt&#10;wl8lURR7q/wkB52UGpI9HiwSUzJixPcc2dD2yxqv32qjkZgScOyr/fUiH/JUrGEm2j1mAf1Xz00l&#10;ZhfXltrx/3PY8xlH+TZFU67VWlJBZ9ERtqmO6CB6bRzpWAkBVFvLO/KpfvwxJBBgEgNCl2MeFQ3v&#10;sA6cMBfKFE7lTUKmBuQySaymaVj1M68MQeaxm397H+/Ba3wedSv/p7C3Q6DA1ROkMsWIrW5czoOk&#10;PuGNO2roErY5crzp2asJGv5ZLjzJsH04FmH7mkz54Ae60icDkflpJ/E790S3QtUQFlyw7241Q2zy&#10;R9tUS3T6A7df9B4f0YjI77GyVc2+/xFqrnMMd9n4QLKpRRgRay7ZdGNQmli7CcAdyeIDInYCPtA9&#10;tACu86/ZLIw0JH57jLifNdr6xsIDwDW4jMNlNHd+I8225OdVLldyPqduV0VoZIKt8peLv7tK/0Hh&#10;v90xYnDaZLJpVUhJxyPKWhJJwUe3v/PEQqspha7AMS9o1jJdpdpzo4K2gTkpQwdrifU+TmDxXP58&#10;eKn99C71YXLL30JHr6smcJLdUyqxkjR6Ok0oPfa/tvqiT+r1x6RShoAWgyX6UCulAvGJDwDVCkiA&#10;6POxDblqL+E+jzOlBLhV7KbPm7dmV7D/orkz3MZO914wf1/09uXzx1vJsp85+pIZJujjJt8gaoRn&#10;6rzel53ssanVxtjmRgfwpDwV/S9hv6hVnZqsz94xbXhjhHBXY00je07Quo081Wyb2moAcy0/4gjw&#10;m00J2rRkppuZcl+dqPNqq4KyzZRzp/cvdWYHTnQSo7Rb4C7S6ettYP0C73xHHcXO3QO8KxyzmedJ&#10;yn8FXCixRnV2slrP7iDykGu4HbXJ3gJr8nD0Dp5KH1lD3i87yn/DvFGa3P0esy+b6okaS45eDzpy&#10;ba0Fu/VvVMzd2nCqz9XY+r8n9iYIM8eh5O1XN3Ilxwv0e9zfFu7YVjXPdNVfD0pjvp3IkTuBG/mj&#10;IuAc2eQfHrzeXUdAY6Dn7CvABp9LWzOz+OU+K+eFx/bMMsAcjFsJ09kiLuNBnKv4cgEWkQ2ePIq4&#10;Y30YGcKV/fA/75wXmSbuKaq/H7XG3so+wv20BLUBDgkOx3pMZ87qmVia5jrs4x3gOVcurBupzyVv&#10;e37OECzithW3z99YO1YOn3C4bDec3jyUfRVhLZ7U1kOAMFwp+FMilwoWRvynsMPA1TFDvf/xQOgg&#10;jpd//VORI1FEZCxCAi1Ie4tenLx4gOcIvo1+5H8FeTYkJO7Cj+Nxd/ZYduLaziBKj2A2PFJiGLmb&#10;+xWxaLjwf6as2VszrF1vz5b6vv8/g70APIyzjAc6s3MsEh6vcB66KAVhHTjXgH3c5ISv8wCXS+SU&#10;pW0+tCCsLfLYkzBLUs9I//vn3TfDfDFy4TULBF+S6kVoEwB9NCL1BSxDp2bIV8HA74zXaFj2n8Ae&#10;CRuV3/6RCe+BbPMzpFWHrfLS5egbNG3zit/NDVV0nrzVltkVYE1DeuX07Hv7lYgNznnkt+HlMhLH&#10;kG6DCKTDh1SwZ9d6aQsm5XDLmVD119h2yj2ysmwZ+89hD2qJFEichDcM9fqfVObeD1UkGGi4ykcR&#10;uZ7neDpbty7vfy0pd3/4r9vkrYj4xzObcO9IHOmYimHVHH6Utms99pNdN8uGNERyowkcPx8+LKmm&#10;/t7DvUX/meKsNrN/Clv0Q5ZgNEGh+K120u8np36/JzMbU3Epv0VYXhW3h6tQhwXvL+2tGJpd3xt0&#10;tyRu2F/zxIZfKuhVJcZzZe+T9mcHs16y4Bt88SAKIwVK8L+jKGoM0cvwRS0PMOk8jc853OfeXSrz&#10;D3FfbVE4SJwQ7vu4en49xYWOAZPoWadgijfzhhxic86x0RuUkYznYEm8vXal8u96fFq7CxLxa2Z0&#10;NTRmR0yK6zh3CkpelublvI3BcmZ91t4zeR4SnrD71DZLN1Lb+fxzsWO9Ht84PxwlPvxnwfL54Oz1&#10;gATxMMWv1hm8pQ9PGJF5yuzKXBqSDlwohmSJVfC564d0Ns5E+84GcaHV27ZhqfQO8l/xO+6HuxF3&#10;4K2ujsS6nO/woZTVVZtwJ+nJudw2KAkg2rMUPrAvtGuiav02RtE6gxzY7S9YteGfwB7UvVU/nTT+&#10;OAawxvFkwtOf7XQGgPRDq53EXIYf8JdEhlE7kPv7UHRj/RxkdHWFE9bjqwMP/E6JNua6uQhvO1lb&#10;mphfUJJV21bH6O5uzEypawGG91Z/RURb93H12Fm4rnQxxWecrgG4jmY7Urfy3x06otPm72HzpmdJ&#10;vCaiqlEGrE3oKsCXnnipjopjzlXcI2eF4i+ZOlQ95/xGJHjrIvJICUBXVw9HEct3caNJKzbv+722&#10;lQrmLh1mUQ6s1j1voS7rak4Dg86or99+ab912JFFludMsOFxAvDAmvEGsBYhV4w+tOdmgyje3eV/&#10;73KGgf6R3fivWAJApw1mTT0mDTk2lqrxEaU7H3cYvaVJOmMTDg9DK+L1vEqnG0ecF/e4EuqKxoSF&#10;rf/dOMuXxKFJsmPhVZQxUps0I+xtawXUvKxpeFBWa8c11ElEZu8C7L8BuGB0ghcJI5/Byhrce/uM&#10;Yyg94u9gW0CAQwIh2UMwaYUW3K3n9ZzyBcCWRfUU1RFtYoMz9EKP7OK2fzXLs2nk7JjDYq+WHkA2&#10;Ww5SFaXsz8O5S1d3ytvLQ7xuB6t9uR1B1KrT+s+QX5jleyHqBeZ+5FU8BzI9+JC91YIvJ3payrnv&#10;QNGJ2Uot4/4aNl9WmvhLtsI0TaV6yCHOmakHzfas40O6lzixMLf7G19rHzw5Q+L+zs3MYasvjgs6&#10;c0FraPgFYt8klhx1GO1FXbam+WXcDoTUVracfP6iIWmqkWgOZvLfu8o/hQ47C6xPYfYu3EJSM2Zt&#10;xETnOTQMyKNk45WCikUGOtNbVoH+wU2cbdpBgvsuW7TkO+AE/mN2otf4W94++Njl3CXR7Xf2t888&#10;ststKSRA92wMJi/8kw7Mdth6nvp6gbcrlbWNkWVMUDd8/8KAztT1Xcyjc0auerlHWA1Tv8YLRpOR&#10;CNI95bNZBo1/4TfYYCBU066g3N1/BVutY6tDElZvwj7RGalH9d2JLn1HAeDKoPtiTXugd2RAYYxV&#10;zJlT86JmeaXFZh4/E3xn6zH3s2+CERqzK9B9z04snkPWDEKWn1fooYVbrkLdl8OnI040tbS2ASRh&#10;GRpnjI5ix3ihiwiSt9FNe7JuwV55Qjdbfyc5fISBXXcf0TkY/blc+y6bhP07bfaoQNtyfbLRZIis&#10;Uo4q44q23CdJXSbOhbgOvtk1MerGocMvlibUllzeHxmzJvxu5ko0cv1a/8hLZkhi3omDc12l761F&#10;EtYpwKytivebtmtcNXZnWstOGc7CpMytA1pKZmNS+CHwSn1x15ad56UJQZz7KyLzhFpMpo1f8kYl&#10;DoCXU+xh6mLMJpXIGFInQR7ChyslTRIbSTDCdx/lOIl2J2bIGp35fMIrNvb4o8L4xHcPI8s3pCXl&#10;zddcdWhDxBEL2qhtYX6e/pdOCEfvp8mnlsP9mIojOwrd0a0FV5iNnZ+r4PmUEbhKXg+zQ9ZdEP2K&#10;vOtTYYKo4PZDh672ERWRsBaAo3gjNESFOfVPsLkyU9SIq4CtS/tGE+tbuB2tkF+WAdKc/vmhKNI9&#10;r8G+TmWtz9pzC1X9k26ffVyWMmH6LL/hiy9Flb8I8Tp0NXq/icHsM/sXLt93dL6uosfrMZfTrjM/&#10;b4vYtPlSS6BkInLJTdiftBZzqGRcMXvZxBuogbeWVoiiocEAV3sBjc6i2h1rIbFE9cPFf/LapsCw&#10;A+twdWNTu4J8xlNMgrCAoaW1sUo8SP6CCec6ft/LJ/ZdubDA58qdxA8uu7fO33o/VCHifXTs9fPr&#10;LZ03HT90cM/B6dg06UV+nohWtZUXbQk8tHINXLoWeZIT27FLhXxWc4gNEtlykwVf699EPacQHkEq&#10;xYwgzmsUT1PfUxZAlMzss9LtAQPD5s2PNknC6mYiQBUV9JjIglIS1YsEUEC8h34aW5MVK0MPn797&#10;71JuyfRT9viAZPjyUYU5Z4Mn+Z65HXEu3FUUKTr7hwXf9uVBiwqW7Y2L3/Yq+cXWJWeejo7IyE7b&#10;sGNoRFl24ix8o3XXe1bRrJUb5vtEV+DmhWVIeYjN2Sn4jJBvOUHdtEsMzcLsgXbbZO2Pgf17LzC+&#10;THrFIoBiylMcxoAWCSQ0zvN2IA2t+tlhuObu2bs1+MT5yOK6J3P9qUO0s24vwreciEt9uHOSAree&#10;S9DO4EXr1t7LfLDwcGdmJ9Qeh9q7EYlV0J6zY2ZRbEJhvQk/0vPk4RbBbllDYVRmZcTp8xEdbdDt&#10;hlAa0KUxnyKoWVe0kPkjyMYSMvyiaP3agWBzf4ywSCR4JwF0WJEj6zG9F0VboRIbrwl9OBnvxqfP&#10;7ly7eu09A8LWsOk3cj6049KD6wdHy0k5hIZfvXj+zIHD/lorWSmZXe2QehvoD3I74ZXbHG0uZHuY&#10;H0n4yCGblCfP78u7xNPhvaGiDZbNVmKhK3RRODOBPBCb6ldOSOlcBz5KnIFTI1b+EOuHGqHJYHyF&#10;NB2SrwfIxLI8Fv99RkMHACyQ/qk+6Q4y23dF3Hmdnl1XWbNqNYcsaoTvL4rZO8fjxP0X9+LvHvMw&#10;IBbbquBuLLM9KqPqx7sPG+83lGMNrYxmThxJ0cW4wvy6OG7iWdaKGNzgODusxmtC3GY2RzCFPfxt&#10;KeINraEOr8LXm50Xbwz6HTQuqTFDE9jZCST81/QimQEkNmDssGgc4j1o1Geob+yeXeG795488+D9&#10;58v7OF7Osqpats7P3jnXrjcRzPUJQE78Za/9aZV3qzrg+rFNZ1eIGBziU1WTmbnk485LaVfHIaEs&#10;uHMLiv0OUI7aj9SVCN2Gbi0kLI3c2cOjkEx96GmrzQOolJFge3whpz6ze2J1l2mO9GZTTKm8UNCr&#10;Mb2xKz5BYTGLsTuyq5ubar4eNOdGUnH1Ffn1uLZagXmL0r+6C2YQG8V77lt9miWma/chKuMO9tk/&#10;fPT3mC+6ZKxzELpfUYzZ5iw791FvoMUHyRJvuOlGWp4NFs0S7GNL3CcQmABdbErkdEq2fWY/3A8y&#10;DF73BKOV7lGoGeH8aDaANzIIQ+M6w9yXiPdcbLz9I1vpdmBZasmMiQ9z3nbl5LN6+NZOhxZLdf+H&#10;xdCQcc7fTQWFNm2TFB1XVj7R/WPi/fMn4LOhBnZOFUbLq28svYkxdaRmLRePmY64E8kDO+90Q7oQ&#10;j4PrvEFIuQ7gW/AnIMRIkHiFNwxOp/0OWwdmbO4zyj7qcPyzPdipEVReHyrEs0fdqhTGoOGzqUiD&#10;xMjbLVDV1NTRXfPhWy2UNdZC23Fv60muLkfOX2uoDs+tuuM/1+3U3pC4nMqKe9VuK9Yk1+QZIZGS&#10;uq+P3nzvsEN6GkjU7sWxURtX0tkVGm+DuBa1MfBWeylQxuMRFAqj5T+2ydp2wxch0YW5ndgV9wgz&#10;Ylj/hnt7jWaaVr9GUHzzGRurWZ4oB1otkOqDhYjXbNfnNqC3x5a+uPn8aeb53Ki3X4oTsSa4r6m1&#10;UH+E94VvKffry5zVXVRWr1vjFZBesErVa18ZvONGDvUXtx9uuF1qwHXxkbf3SfihKmzzgbRZaQes&#10;13M/WvwGt3J3K3SUfTZEifCZG/FjwXwK3cELCvBVF2hIOE4h4/yvAAUrd7jf6gcbCz0sRiq7kHUH&#10;68cREQHVawfPF+U3dSWcSAmPSr4QdGDNVBcV14tZheWfoiubvGjcoycsCTh4Ov15prqEpYLneHvv&#10;CjeegFt3NhTd47K41lj0A9v2Z7K3gNVEVN4aQa3XpL47oLOgqYYOzEay96OjnnUGaa2xpCJxdizo&#10;rqSE9i5WPbv859X9qgong8nFAVwKwSNXZNDukpkXoKOGPp6GXpTGPtt08sHZbYcios8vHKmnqG9u&#10;6zByc3jBsweNULVUbvxMS8/lq119vqY78QzW0DE/lLMk83XCp7PnlKTfwctqkm1QOwvD68562tId&#10;u8oIuyYdTI4OOHuD4O4sBkZXPbY+FxsPY9YZwz7HeDiR+E8m9xSaZ/0CMDrF+GX/cYnZKfMxyygh&#10;d3Z10B8gnmmN1bGe82borA500DSbuXm6vuH4UU6283btPvESmgs6VvBK2oRumGEYVvO6/Jy6sJnW&#10;+9Mf4P0REQkSZn3sehX3vJfLzv7AappeRqrw5gb8YGYnk6JWqTdKqL81lSyI5xZsga/8SJvK1GqO&#10;xFItQGKLt4dcedEXoDx97sq9/WBzvYVyPhTRwU7w6q5yQyJ5F5aOGyXgeXDK1OBt0x3cji2Z6jdx&#10;0oiRE3UP/Cj+0Q6Y+Yjb6ljOTnz+quLtUL4FX8/e2u+FbbD4yjbYbikWXAsV26k0COg82UyhZLKY&#10;9dD9uQZq2Mlkja2tnR27Vnkg70fYg+DHznnVQSwxumvzPmLgQZucO/tme87v1ooeIA9x3oeNyKgn&#10;bgdJrkhlw0LVoU7igo43t402ErNcOkjTxGfuEq+p86YpOOl4xlV1rOfmUZZ3GbN7Y2hQRM5w/FZv&#10;Ph1txHMcC/Y5nREqn4D1pLMts76k7vrF7ms78EO9reqgLj3t7pGzzT3veZ0tZ35FCPEcOyaOXD5t&#10;lUG8E2+RaNBG7NA8kq5c2gfgg+dmT/sNcUid2ok/8QDnabeGDz4+DPEFWUoiezUewszE+LmldGUs&#10;9FXGbJixfKGJ4cibLyvhKhcS4BfR2Objqr/yTkPIzvHIygwNqr57lAVHeWRNsD3v+nTuaj7gnvlw&#10;QvjTECS/N7L4O5W0xyLy8uNN7tPWlPgIV7SEMu+8SCfsExtBKhbxK4MvJPxEKNHqtyKsX20HAkxF&#10;Mj84uB9Nt1HxEeVdj2WVpjxMnkteykBWVUqZMunCsnJWSsOHB73aGc8eOEEOYwVXfI7B3QvpSSPJ&#10;bc1pRSx4pysvcArLRVvrl0aSt9TZOE5Ec3Pl+xpgQBOWHhY+2O4iKGQY+xE+3kYOjfWYIjs9aGMT&#10;F4B6rEoClrs1/gyfTWEaxo7og9jo4mysOh2aqk3Rsp7Wg9bYY+E8OpvYHiYS1KaoLo+K4SATFXE7&#10;ZU1D8wmOh59E5ncdpxpOUimo4BBuFZsV4uh2R/GKC8BIU+a1K2LV13zNeL48rIiB5bnta3XapcOE&#10;B7WVs19SPw0T06gvTKiyQDr6ejzoLGXr3/jsxHwXm2u9y/IN03pxni4YlNSXsezCZoSGuDU1kGAG&#10;+daeBMZgNNbu19iogLq2moEKr7iJvMu8BUdXLT6X/gmucOi9HatygoE+v9xxaK78kQ5gIsLNu5h5&#10;IshzxggkUszovF0K9JkKCB1ifS/gpJJBYyhSWPWZ5AEcQeho+zkqK+ga9m1vUGkjiOu61uOLPS/n&#10;+brX82RfMNg+bUH+uYHYtF5b+Zb+DVuJbvpGj4vyg56M7idOuOjLW+qbiojYOvobOe67Ba84AcXh&#10;178lFb98lBlG7F3JZj4xVf4bVd4LyfizaEor5I4/CCRJRsFaScz62eqH3YRpn5Nde7cKGHSokuT5&#10;BmU0LSwmL+wsLwCwx1NCpwaU9lSxMXP0EUIFfSOnUaYeW8l2bZQLH7jQ5emSqWcYUN/B7Prw9LSO&#10;oEHkgAEvUX4eZKAo62o82tLJN+/bkx6jZvk44sjpJJpPe/h2LJU0YalhAUHrKpfgTqGFKeom9JHh&#10;25PYu24O7rrw9vGba01dQP8C4IvGRjgTTsspVdTgnvNmo86eLMtlrWpJJHKHXeu6xFBbiZPUmO3s&#10;t35I7Z3R4LVZwKqllGHFCkUp9z9GA2QVkanKpLVrZ79LpacN+nlcKMfGD1LY7+KS4UMe8HrMKp9Q&#10;rEKitK2bmMdXsFsnqSsP65Nnx0+RWsciH7eNB1k9WIqMOPqxnV1hkmekqwM5T76dYvEKy44WR4wL&#10;W0kw02GhLELBkUtKUmugc1MRXI8Y/dRV6fragVyl3sKnpuI1eNmFS611a37iftbGyH3ZEMWOBvAj&#10;zeMpNwmWGLd5x7znPkqCx746kuKmhRQzLLpQwHhfz4TG2i0XBqFkACU0rYFSgo7sp9FO6d6/y97k&#10;rdw5l4wdKl8p6mmTOknBOjiA2ZjnmDdnSFhCbfXJCUM2uqODAwxU/VJ4Xebtd7mWwoSbvc63gMd4&#10;UeR+PuVGT/qRU+6TtqbWdTziaNF8a5eT36A909fsAZV3nTcmt3ZPEXwsb2UVeKHghgfYPdTx27aO&#10;oBazJy/fMCG4lD2+q8OatovtuEk67E6lJOI6EizBuOVeaR6piKrrhHRuYgbK00aJWE37u0xzA0Vk&#10;H3H9PiTK/XpcK/7pAUeOcVM2V9Xj45UW5NeausZr+JpC6D6pHEP0YdathrgkeKuL1XncXC6kwtG6&#10;iGa2+PZnamTWc4NzO9vUT+02j/0ZGzFeGF0B7vg1nhJoVDIaujKXfMglv2ig434egpz+yUyWUX6T&#10;T7UWr7X65SCXhOPavdNImrpcgI8xYXE0rBkkBi+bO+spwDuSXQafz7OwfD/TfdQE6/xk0Mx3ZwWQ&#10;hNXSu2yTmYx9XMMrai1Ushfa2qyVKtn3BWJW/LR5D/CnhHRsjOuC9vxuosM/lWi9gpei87T/AW5e&#10;PWfz5WmNPy6N+e2E1fHL+ybxajwp/XH3p58t6urbk33S/gW6N5wOnFzZAm+rrVEagDHa0SO93U9w&#10;W4s8VCoLpm6LeeEY3fsQLjXLmVuumnI3QyYNYf+ve4PbzVNbGoG56eAPmqj/u6yYvw6g9xQtO+3B&#10;a45/f37gd7qmNHrBunmm+yCC2lNfMJoSHfmksg4OuiYtxO0HuKqa5iLPrGNUagfhLSdnDyGvpkUO&#10;fUxFELkK9vgeIX+Vh7lvicqk+MggFF6xESmsnrbQVph25jjSc3PHRhXzGqdF/ww2VbhVhlmue7rK&#10;Qfy349rnzi34jsWNZ84FrJ3Z5m/KDqhMIZm1me/uIbQw7xN0+GOdpOptjYblxaxx6o0loL0eu96T&#10;apagL96MzZZQ/PdeKpIlgMSwBbKejZDKEM3783j5DWwUrqcOdjRHCjoauDdL07hF5P5JWqWhxIy5&#10;fi83DtP7dfaGiO9zTXNdyeededgJo6JnY0wSK77iKn8VKITSAAAgAElEQVStvJ2+HAXV1cObu0U8&#10;6BK0qdN+HTxZtXJWLak8U6b7aRfMzHtRF01WQnb594TRHGI9aNtXCsuJG1nIP7hGQzS5YS4jne2s&#10;h0iaO411VpQW5DVz19JRlzVTldVR4udWth0kpcrzy1uQkbKIm5PjYr/pDoZGP9tq1TmkbGJtmXOu&#10;Al5T1GGqCv9LQoXckWNrh9oKZhcjFSoU0BmoVkGuo/pW0eQ99u1EN4ztGvkA9zU3CvPBq0D0Nkkh&#10;NkR+2MYoHQ1AInKicgrmRROQoqaglpA4UpLik9EXHWFkYCaF5AZpalqYW5q6zbCW4Zsdaas6Y4it&#10;mr6Losqv8I30Vd185gTv8B7O9gajqK6lNkYt84u4uDKGNUnzZMuXDmhVQFyX6VGTH3SwIGGcHRJz&#10;VSN2/MudRaY9STkG1/TbyKf6MUckYlJtR9QnvM0kubdYGz45wst9JfXephecOQHuSWtoiFdQsCc0&#10;xI0EFeWlNfmo8JsKD4+Wipq6oh2uB34dRWk5DUUVfg1htuax1JJRtJogxy3KJazg5L1jTYANDTl3&#10;3sZnnFPmTy79OE9RydBMdLBQI5TToUlXEo0ohPTdLKjVksZI7GYKkIxrzArenXKn2JNkjHItYVPb&#10;u2wfY/1CG3GfLSYdGvig4hg+JEE8wfwQV21sswISNCgQskOkJdTl5PVU1ITkZMTw5wobYCuoo680&#10;1MFO39QYq1MRjFuKbStlgjPSD8xVV5DRGmShwCMuqKkqpsuv4b57qXYc5IgKCN6E94QmJ2BqzDNj&#10;Z2fe+zZgfS+6JLa7DLpZmP7JeSIHgHXI+3OPGX+CaS/fPa0iknEQ+XX8JXYduj0jJxmn1ZDAeziG&#10;zKAKd9X2XWa8aE6WuoSchNIgM35ZJ3MXYxEpBRV+GQVpaYqMCyrLKg1RVlLS1VAwkqCJqenpqtCQ&#10;oJySCRXVycPkj3eQHNI0UcZfYqUoJS4lr1QOGdLmvo0NGTWHPwDLECnpzM6oL3jIti4hclTExANx&#10;TeayJ6Qf2TCgMauZregQ7arpGyLKj17OC+c0Pm1yEjl5Cwl+g6tocs0PTHW+GCChdVl6SEJEQt7Q&#10;XAUpuSlqDho6RFxeEePh50L8NEEVRUn539WjoJxmbnMddtd9eXTZM7lEteRpPOxotGgxlC3Uffzt&#10;8oa8qNPY4V0UYKQp9xAY7FptVVhOohReyOqGILIlCTBqbfBem2Q+04mmOOFyJ5IMRkUt39H7Oq6p&#10;bwCwD6Hvq4yW1HwnFC07Ju9NH04ipSWvKi6uLqOgzI3EtIXFhxpbDpcmfUaIxkdDSnq9ynoc3URr&#10;xdMo5Z59YS01FRUZ6kkzanA77ls2c0g8vQUL425rDSVD0+9UqPvJSgYctwx4AjDJruOHEHJ7uIiG&#10;+L9BBwkcAoswkyOex55htlZ+Mjj0JyzENy1zGeLxwqRmF1RUQWN5NUBpoMvfz5foxS3MJcKlrcy/&#10;rQF/jYSWKN8gNUVNSRkNzEVoMvwqCtxaSseJgWlr5gykwXxsz4bwqa8hQmqFcMVdH/0UWBmM2NWK&#10;2HvpkkKiHI/+lSf57N3zt2TgamjYvYEQcUEVKT72tFskgCaQh53Aj2HRqTDYNeW/hDxg2dWN1Sg3&#10;1vkSMhTunmA+l5xSQHvGqwSAs+wMAMAegY04NSwDDSLo7J4rEEc8zEheB0MUVnGTV5OaqdQV7cqG&#10;tzVgdT5ua8bmbWSALazyyybHzPTJs+JvOiAHOkxBVzjihv8P+9NUcoMZJ46v8TUbKB3gTMOf20if&#10;D/HFwgZT8myowGrJRXGoVT7UML8JobOjCS+iHOMRmFBi78UZ77VcsOy5OcjfL58XiUNIGLbn6Bb+&#10;fh/cmbEvvxKr6ymIws3qhspwjwl/eP3IB/T63M0ZdbUFVzeu8J01ymFQn+75OJ/nD7exi9CY5VKn&#10;sHfVdB2rwVFCj+Bq4F7mF34U5YDmHnqH/aGxwemuKDjREw2FhqN9BpED1i36zIekIHQPSWTCKE/4&#10;AQSuBliGxnxJkOFMXUge+acXq1wDuB13kHfQmNOHKA0KjS2l9w8ErduzdcXi+bNbLv7pxp7ik1gC&#10;ZW/ouNbE7ZBmVMK9TqjiFspQRguHPIfW2+UAI0UAvvHIrlTre1vAfs8yYaQOW8Kn4727AHtIfYcS&#10;3PsAhiPcp+H7vQETK0jRKgBGhPWevSOtNAyElz1vZpR/bG29lVnXy3Pu/U02sYpdUjur5lkNlgRs&#10;GSeSamptn3F2A6JNt2uG72gjMJ25LhVtoSEJWQnBn3GbgH3e34WRNmw6TqYUYpQb5wBs3UpGC3Wv&#10;7eVHT6HIVeWPb5UnftA6PT7DXYMNZaTXXauDDsiaqirvjG1V7pv3b32PZJ/7a9wjJR5S3oA1tt0n&#10;NIu6SeyNmb+bDwkt9uuC1/qVX5bYI/VQbAXfVhV+zEx+fPPMwfX4IwP2+lUJIx0IOkGmGmIS8CYe&#10;O0pfAHxwjxiMaLfvj/jzS2kXgJWdU5VjyTdZgmcsbxCDwYI0Ixnsg2HHfN+EHcONkV7+3D/fj7WW&#10;E20b1S7YNVDZoNqOcWPkZIhbYn9iN7xO6jLRc8bVmcMr0tHbhoA/csnWeRi3PKw7TPTJo5/nPNFS&#10;YDrRdltwGoeLaE0BTOR4BHpbazbu4sVV1UA/qEfjkZLc3tnG6vSeEKQyMwU/oJhn/u4Re7hmfhRE&#10;A3nRPNjFofHIuiF5KoCQxofUAtDqZEyNoIsk6ch6PCWKPRTZDkcPII9XPLe6uZVjTC0w7rULcfcV&#10;gw3HMQXgev0T9xwUDDAGbXSVF9GQkJA2ltaX5JcU4+MTG0z6h6SEAB+PTB6xGUwGK9cW6UgimUwG&#10;dvp3ltYmdLS+wQD2qt72XbAW3ZuCxESF9Ph5RdlRFxq3IB9XD27tYXKbr5LXZQsI2M4T1CcGkdFu&#10;yMWFzJ+U4oeXSKCRlkhsOjYdkmoqk0rIpU37MVFYERz0mReJde84jO08TzoGwmppqi78/G0c4vca&#10;j9DBIESTl1PXkubl5hHQsdGTmTDbcdhwNWU1FUO+0SRcTWdB63tbXS0hJHqhmzNtC+rX3IJ21jq/&#10;T+MOz9h8A+EPVhaWEBfmk+KhVpPgoSEuLoxfkGe4xGwmNZKRxsutPu0o5R8yO20Rl0pcEpmQir20&#10;SZZc6+NJMBpN+UJO36SmxG5Yuj6PCwlWH91zHD9ykLHx0KH6qqM3+RPPb8dDC7RiphSSVKLJSSJt&#10;XUFDCzFFNSlNFVN9u7GGps7EMnSUkxDTLGEvXsS1sZXTVgd0hjZB7b3K4XcSLTfcTOHhwuIlKCAu&#10;pyBMtAsvjZeXixfRaFh8JvCFsW+5z4O0bY/hjc4cRte0tRGFJZILWNBupoBmqSkAZNCQ9GliSl64&#10;ssVs7eyw1/hRny+HUoOCZsQFnFoBkKSFKSycRz4+/uPUZHTGqopwYSaqyCuBBPWM1RRoVmHpRdBB&#10;5O0rphjXDKeQ+Zjfmsn4TFP5TC4SiDwS/VQna61960cBHj4eQV4RYSF+PkFxEW4eGv4P8fCLyqnw&#10;h0lps/vbfoQGDZ9PcFeyWDkLlyQEkcmC6TJ83JsUeMPzA9EgkjcFVwaLsDtLmNfZGFzRqQ8Db+I9&#10;RXr9XW0VasJcEo9kQuEk5B2p7zgIKRgIcqtPMRBBfIoWElMHITunNDjhdffMmSpc492MDijONKZx&#10;a0dVtgCz+0J6bgK0MDuTtXaNc6mw/NClzsvLLSggycUjKSsgKirAQ/VrHn7MiVVdJeMYVCttR4LG&#10;Up6c9vIwqvd0Mcb99aIQH1okj+zd2NN8MYetL81JIj70sYkxxKQ9z/B5TCNJStjWrGff7IZoWJIs&#10;u7M8XHhHTNtijaYFTAn3GrZ+2rXldy0+NMSOkrLIel5M6pdRX5KXd2OC1kXCmDveP8ZA4pYyoNMJ&#10;BfilblwD/iIiuvJC8lw8glzCfDzCKkIy0uoKuH8KCdlJeWBwH/BT1kvI2Im5dbNqCIVz25E2m9cL&#10;bwQI8fGv4J4KbU59xjwgHgOOsEsjs59OVU4keRLY3rQaZwPrQStxjfyKLvNKtZdN8d+4f9qXJ04i&#10;OmI6WsMclSUSoq8xtlkgxZE5J9tYHSTnra0orO1belEDFLZ1l0PF9dHSPq/h+0s5kcOhFZNfvlCU&#10;MJYT5OHlERTk5RMRFeQVU+KR1ZcW5OUeK3USGNMmKzVCoCbvcB12LhWwJu0NihTeGM6CxUIiEuvJ&#10;4gczkeQMv9Ajt1/mfG2AC1iwbw/6SqYLBtOdP2E1FY7dN592yJeuJnlm2ALJoryWSYfvrdzb8n77&#10;ieXi/EbI09up6WjTiykOU++lRr9u7GjKxh2T+X5xwr1n0WehkdEFKerIYN7+T0w6xCGrc8WlR8BT&#10;RdtMRVhcUFZGlBeJivLICgsPsdfQVtEfgw1umuIoo+WMLXqmC6I/ULPsoHu0pcp0retFLLq+JJ/R&#10;BoTmzuYV5kys55PVscV+g1iUXjOZXOHFGF+iS0UeGLibRYvVEwvmmhhEQv0PCjK2F3R/Wrxio8v+&#10;5wudZSe2tFTHHHq+3b/+6dVP8HULxt24O2WtuX1GEzDb6YwxyGTJqsrmdiz7sRM1ZtY9jUtVQTJC&#10;PIpyUlIS3HISvEhYQpZfQExCQsYd3YClyNnbumWZoNrgDGYRBbxllQmfu8hxLIET7GX9ZiP/SBM0&#10;qu2XWd4qN0e0kYkIjuCTPhqRODEpF7U6KcvrvFwJbYfHyV3peD8x6PKja1u2TLaekgrtCamvLydd&#10;PpsDn73jmZ8ZjLFJdwW2vadD5Regz9xhM/H6dayVOxoxV9xZCm+zMn2Hi2pb6Fm5jVFWVROXU5WR&#10;EZdWkFWzHTXtRbWRiquYQ9m5cdZittm5t8goEN1MXXQFP+5mn03mey63kwB4RkbJUvqkbww/407X&#10;wH/1YO1NbOi12OOEYcbNRE6UW7Ai9IPXIe+6Oz+kQ21BQrL/9Clz/We1M/O+HjnTfb2QCZkPAB7W&#10;w2jryl3ZnZTP1RCoMT3lIxkba/J7iQ/kUsH0UgMxTRNsKLhFpZRV5QXFhZ2N+WVGK73HikRA3UGx&#10;8IqcoLHiCCo/FFoMzfUCSbL8uwKoKZXkvV+/BG3FT27d3EsuvTcvryQ7QrWHTxOHfgO5r8uGS3/E&#10;HCMkX4HpgQ1kOxyAtAC7K6VQ07nn5KrtVnPaoS5979t3nCEVVjG9NQjF1ZZTg+slq/lHu3xln7mp&#10;uamGo74gRF0R8QjrGyjwaajKKqprLBxrO8FpUHvzmt3mQw9dze2cJDPvzIVoSk7aHdWc1jlgalaL&#10;v+MDFitVrKkDyNuSegK7m1eeSaE2Eh6sf0r+Bn3pzOydkKyLuaBI8YfHWJO2h0eHxABklrVjppgP&#10;bQ3tzLafmilxj+jwjbep2rrBK+18D7pjqUj/ZxejRdEUb2JtUNXVUZKU1RTD/VNMxs6Uf6jlgqHX&#10;IHuM/+QxSy7iRrvzYYWpgCMZg2elXXhazZl1jcV1XNopkjpI1VLrFrYzdWZm9hlqI7x0Tg4VtZMy&#10;+ZnKwb3puBy6yq6y9mofvW1E+jp2Ct6H30pX+03flbFMIifHkGFEAgTrDXU5hFnhcX0hJGY3y7eS&#10;JARwc9OEeBTsdQxMbRznXroYdvvcD0hZOnH+uDGjm+HxTmZt+f23VJtVtJb1Pnoauk+tUbMc4C1Z&#10;2OCtAzFa0cMa2DOcfLomlPziCJHiC7AZK/wmij42Jo9W2Xa8DK4Whlz5menSxM7vaF0vRAxaxTMo&#10;mnzEteQhcpw2bqzqzNbvC6a6z58VIL+Q8VnFQ11PTU5FXE/QkM9u1bFaSI7FtbHaYst8iT2m7+HM&#10;ps76Tjr8VjqblZBb6l1cyWcBDgeRFq3GekXmsXO7PQXRHHxf9Juw7lhV6oBMWV9r2Wkh9MygRTWQ&#10;2lzhl0mGAgjiltecvJT4wOslAF/eAT3cPKXRZMZYN09HZ6FQKD2nNmNO6CLZs5C13FhlsAS/PpfA&#10;aPtBY0bHfwmMKoPu53OCnMe8CA+D+jpGH7wPEj3cdzW1noy8j5TCViBksbqq5xRZXGDkWb9WdlhZ&#10;tGXf5Z2/40YqMw0R74fO0seccc8mLHWZ375fnfGiofrF+T7viZ4S+RGoJmBE5H06lb3Hev4MZVUF&#10;/itAD1ERFdWfZlAP1brT5o513WUgZqGnYa3gPHPCvuRTjY3rF+4bvxsyf6vnTYsvPg9aNEE8PIQk&#10;dFvwVv889ZyYyVU7szjey4vEkIf9cE/t7B6J9kLuhbIbPeFQYL1La3vt2V140BLrvNecaii4VdyV&#10;za6w6icTbWYIIUWnsQbzRk2FVgjTHzTTk0hp/mR7g0B7ISl7iSGuIR7Ll8lNX9PKKj4dcvl1RUcH&#10;tCb2wX35FOY4ho5aJ21RQGepqmXPu79nxpGx6vOTU45zIO6gj83pN2yzgvg99qzW2u4FOwq7OTfT&#10;px+B+/WQrV8MgUvYqRdlm/1ff87qJkkv6Rd9l+iaThykoyQtNnqzA66tG3MT7i7cRkzaEnELGUE9&#10;HQURm0te2hMVxo312l8P9FMWnksjCoAVcjy1oJHzju4uFuTHnYnNwD6NlQJaA4yvabdC3YcqU8El&#10;4dcWjT2pYWNg6kO733GLbAgUQLzvsK96bVnkpZ6+skhu3Avs11ya15ZHwWbB55Bz/lj5MZnwlCYf&#10;6I42HZxlhoasWmWmz+vzZYm+j5fHBlvMBzZNDp0i4GyKeHWXSE7zG2a4/8Ac/zjourPI1Cq2sIH+&#10;UMnJISizvo9+hbVoxKd4eWTjbibbB5btnfEtGpxtme4Nu7b2ExR0Ms0KrcVdsCqjsxg+sfO2mo9p&#10;GAQxO1i57ZynfyyMsN/SDaXd0HliRehaL1FrPyOkZeyw2EdwqK2iIJe2F8+cIP2QKMkJC8cay2hb&#10;CnHxOriOm2AwOfLlE5fH8Elt1On9Q/xzmE+vTZVWt5wQ8r5ntZo2HbSHWmTn1xK8dt2H3qheQqrH&#10;436wHciMCNW2sudfulvf1n1/zA5JQc1Nv+xOFlyO76ba9LAiCsZb+L9PW1492nHIX3dp8BjPwXxS&#10;ssPcDw0aPMd5ZcB41x1Wbrp2LtummkooiovL6I3XWjB/pJXRunnqZ2DLVAV+YSR9rAvq35z2kFEY&#10;NXtrNRUIj0XI5H603O+orrkmnurdWQU27zR+v0I8Os2AzJg/N5dx5e1t6KzgKKtugrgr9QSp8e6i&#10;nBspTZSxfDxiVMCsOZemjvTznmKiJmw9fNTQCdazVs2zd7FWdB9uqutqb2/m4ybm6iAqbqHlGagm&#10;JYBU9PheVu7f6sqlo2lw4zS2LF3HL2vpOdm6P8r9VDaea19a/zWt5OONm39OZTUE78sDTHpwuzIP&#10;uULL6rZtT/cdZnKylRjt9fCt/vtbtjY5JSXvewtrsqbXLlq640cg7W3zNFR5kbKMvstYc1PfBZO3&#10;T1M1Hq4oOtpouLkct60zn4oYl6memrmuvKiAoCASMcLatXmuqIGjq+GqkpbvLTlnrozQUvSZuSGc&#10;RxE3Yb8cO+993k0/x+S5Pl7xudMfdxowpLjSoYn5PviNcWlLOXDiRpXhb3o6T9mm/VkNLVBupTJM&#10;DHFJ0zS22wzSQJJaCFMi+8G2qobBm3RMnTXEhri5a41x1EMG9uorzNQMrQbratEm6ihaK/oSeU7Y&#10;deyO5zxFh/O4n7eErx42zWzBAoT25qzuN9H10syYmD67m5rM3vdblY62qz0aswCs/eBHp+uaTym1&#10;1PwgaIypZUHT+p2JdKimrHMHlB9yQkhJzEYEyVps5R/lySuK9NRG8kqqe3h7WY9wX4KGDlJB8hoj&#10;3ZeqaC7XG2I4WVrAwNJynKyhg7TZXvYMV3j3zH/MKQazobk13tj8hoTkpbP9yAeSSR7WNr/PvjFM&#10;v+LX7yqavuFwXrFiuJUDkDW37eSbNx9JskUxCQt0zFZe2FJddzmOBcydyxKh4qRPxExHfWnkNYYW&#10;FMI/f1N9zkw9eTVRHl0JC3VhActBSrJccivNlQWUzMyUkKqhgaS+oIijsqKQCHKN5axUSP/oVM1s&#10;xDtX1ywmznB/RHOOzqf3XTuP9u7WrP4aBYkUYhd5HbyeUZQJn+D6tfY99dXFPSLSXPGRzrpTDsxy&#10;F+QcEFXJaDk36ZaL+sUA8ZvLLGJbOmHbeIFJztLTZrjYDjVZd2HuXFUyekVG9fm0B+sNomkZcolY&#10;TVZTE6SJmU1Oa2vsBhazGZidTCyNn4SRWUVtP5uCrk95EvPLgRWdQ3IG9btMtQsOIPFiWBh4BjpY&#10;3yJqnuSE1feuhsjqoGhJw3ZLcev9cesi66ESbntF0+/Vb1rb3c6ApmuIpiSvocw1u/MS39RJQ2UD&#10;RxlJ6g8111RWdbBVkpC2UBPmlhAkycqIS2DEjhL2QxmMDhJQENFX7b9cq0a8LWvar0dYCw/t6l/h&#10;M8LMpNAMKAhdT0+shvz6roRP+SzIYMs5MO4Q0WQ21ryPyAfGaqOgIiakrSxvYUa8/kx67kdVJGlr&#10;YnE9twg2eC9VE1P1dMMmQ3+wjd+EmaZejvwy2lxmwjQkJICI32t+LrWnRvJFhJ53DjDJaHXIxqrf&#10;Bo0eJtu/G2BFUuOvH9XQM2jf/TCbE7BlQqzKy5T0IqzNS+J+rkSJee0TF4XtJfD5Qxc0wua15NBl&#10;L25JD6cNL5Ixzd3ntksMoVH2hrpIf876gLl6fERZcGmM0dHg41emyVnyDZXw5jD78UiKSQzPb4U/&#10;aXjx79NHJ4Ll035GlVoxw5Gk8N31/3qBUh0YaciejGdFxOr0WfiTXRI2zvE+HZNf+/3YLKrVW6rG&#10;oLWayMnmWSu0nfd0NJAKmHno6AI19aBxK2xMBfn4jBVNZjt6DNGTkeNCfBYywu4fCWu+ioRNllzQ&#10;7wdm+p1prN+P8pUc8xygZ4odCxWkoQVQM+7H7qofUJnaCRX0jCeM5G+/YwbqQzoybu4IGDXLu8fZ&#10;SlYPDZx+eMvDTalAf7778I6xOuNnjrMZum2Jz0FXJK4oZS6nLmt7JWzXOHkFaQlpuaFjrufUflfm&#10;ftSxqT8W9HDWk/4Qg+j6GRYDXKydFi+DIiGl7EBaFpRGZBfs6Ya8eRcaoJ7MXS3pYPWHn1vK5nXM&#10;+Os1ebnpzx496vyaiTV9Vsqd8TuCdou6FZT6+m/RQTZThAQlFMTQCHfTExZasgISGpN1F6+MnYmE&#10;miGz/4o7wxMdwa3fUamGkBWXB8C9icw+l/kCXT9abz6G0NVjR3VcWn7r7gsoby9+cJ84K4yOfsjr&#10;2NGQMhXp0KLi2pbU5K/Z1DQwxvGSN6vnzgXmrJuP7I2nOgpqqUjyyJorSErNt50+FG20t9Q9cYqG&#10;eMdf7a8D0Q2/U3kDDInubjR8b9Rnn8ZebWZw2j0tATSe1QpNMfaQPButerC/8lke0Dvo8ffLoODJ&#10;975RCU7paYTqkyNmHbAZ6huT/y75M6ZjjLyK7sSg69A9rqhuTcrO0CHmozc6LNPSk0MaY7P3heyZ&#10;YTf8jjryfhfaHx6yzjKlLxzguHrXojV9K5w7m72WF5dzwUspdABYl54ZxMJx+beFBFZrWuEPgNqj&#10;Bx9RvbOF1Hl7Xb8PICV1q7uGxOWUZ6XQSLVMVCHQJ1U3Z3zLe7N1tmF4YNSKMfxcSGrH4s3qyzQ3&#10;j0HoPXQNkIV7f8nWsgGH20+Xa+X2WRoHa7K5o4nu3wdgjvhfQJTXOsGP5WR49F0utDUfSan5dHTz&#10;q5d5Fe+O3ttcC5fCzxfS+6kYTr0/PmYvJzPkHj7NpLc3Quuq1hev6qC98IPD+M1u4eeUBMS9JPml&#10;pIbtWo5kVBZ/Odhfukfk6jWtGgg20gWfNZw5U9g82JDMw3oynGj44qiiItL4DpMDhq2tgu6clf7J&#10;TY1tHfBhDva48w+vX+bp8AneuR5bGZlbWslqyO0XCqFEJ+/+gV7DUnms/Unaj88s+GEb6e3DYycz&#10;bNoNhFwHex3m0vhU6TRQht9D//XVf8iFPvtD7S17qNXjyhn27KoMiuzK5ZU7IVfG11mpXp+gaKxC&#10;YdXlZ1/I4nhhLfAs82vFsVxo/tACBXnFzS3Mx9mt7QEvBq73ntL2viWhMvMG7rmBL8LWSSkM8jsZ&#10;67/Qz3KHOrImVr5/GZOu175iYNhIvXuNVzy1pdPzArZPNIJaQXUFVLIWnYWnPu86Xp6PZLCFuft9&#10;Gma1LTVtn27hL6XHF+VX0FurzxbXfu/+I2pWQ37q8e/wqZkOpcdKnvuEBuk99F0Mp6ZcNkHTV5w6&#10;M8AK1XxpEw5+/2Oq6MYu7XhqZiZXCucVDtRx3g1n1q+QIAm26WsbrzzNqUjwpcOF01kfK+Hb3dTI&#10;HXv2XKwLWXcAm/7TLvOP0LH7Xx9+rZ2aT0l6Ipabz7/YqTqnHW/xiaZKyL7AzFpTcXv9q/N7tjqu&#10;sSKribAXfvotoyXogQHM6bcKek8R+X52RDaVQ2dCRTPaY+KS2YMUlgBbqTnWza2pCdu/xjewvqQv&#10;23on9xu9HVpfnLv/sGTtkShoqW4LEfVnJU/DdZ1OELdsDzwM757npicQ+13d22uT08m/WMk3N0N1&#10;BdzIzGut+vjQEYlZt4AveV/A9l+AKRaa3sv6izXPvMHsMlk4UvIYaeXW8jnU7CpcbJnU88jk8Lqv&#10;O8gkodBHpYVZWbtjlx+49a2lvqYxftfHluacH3Bo5PfON1veMiiO++yI7bUlxxo+1hA7lLGdAb+Y&#10;qM4k0gpMYNyugqTozrHIueC5mxUNqQ6bTGeY9MUVfmAk5kl/LrTUJI2PmIdLEjp3SdNUISadswyG&#10;3Wju0W6cWe0NTIwp7uH1ttLwnc9GultsvzetpSHjQifQH4VnQHdjC2x5uOHmw+5FmAzk5Z9iAOMR&#10;ZD+DnKqONW/6wG7Lm/Ogl5ylfBxHjTGRhHGfcux07+0zPdExU/XLQLb8Z7GAOQvIaCbf/vXjZ7n+&#10;cmoSoYYolJKfipoaaHa+f/rcujsu7ibtl9b/IHDkPq8AAA1gSURBVPHpqu7agkrcFpVd9B+BGV2H&#10;bcseYdMExUvXzTsf2IDJ5ES0LfKVTyyp/O5a6P5s/IZFQrFlTZ8SW92QoITxiwtYSvWpSBg9Z44W&#10;ZwEykewxW1v/Zmnz3R2aD9lzQbCMmPBf9Os1/R4AdpgeLMVv7e6IPgGsvWljLr32jN6uATOXVTKg&#10;G7rqKB3SfieW/CkQunskMGdjSqfHkogPhy9uL4IE5QWuHw66Hhl5Dxo3Zn2FhytOV1xpBahphw/D&#10;kVpaIXsohOsJp0G+cQYA90ZYkJyYvyzCBU90i6iVWpZCvYZAG7RnHBxD+Rg8M6adycZu+2TSZe+R&#10;hZ3heAC82dw++p3HgnttJR3Amjnj2u7X7xN2+EAzMOJMIxeu9TzJiDjSUJ+zCSm8YkFjeQ7EXbZ1&#10;eQABllOfQsWusNRTZFVoeKNHLUtBZkTx24r4cnBz5mk75Gp+fP43sHEPBB+PDDJexT/BBAmwEw4n&#10;s0/JUslxyLoAOguWJLNuFtaVAEy9W/Z6n9fiu/druuqu6Mu6VuRF5Mpef/6J0Xgi6dqxiBLIa6o7&#10;jkRdP9W3n6ZkueDKu66CGSF7sB/nFp8Y+ZQB9ItiyO+qa+Qzksu1D2Lln1Jv5SzhJ5Y9bndH/ynb&#10;/coWhu6VnlX/uKh8WeCsGMd3LmPZo1uSSDEGCq4fYXkevHi1EL5sKob0fV5n228ENqSnPqmAri9d&#10;SwOvhTPbPgCzG74dOlRZsHfbly4yrcu3s+FwdgfuirvjGquL29Yeebyn9SsQO6jM6llRLRq+ofHU&#10;Wy+xs5oj9jiC99/DRlxvMuUye2Jw7NlhW0m+N1UOkSVjEXdIa1MLJIZMQmad7fU/ilsb8j9D1N7k&#10;08yabniDbVblhnQq1WHrKEfPMibUEK+hUIzfk3HvZFcndLbe/gbXkyor3tGxWv+IbZswbxocZL9B&#10;e9MwJG1Opi/eppYpWBqvXv3XuqSn6HWFDfnMWdeVvZ7+YYFr2ezVqCd8e6sxEm/aZQMEbzOfOwS2&#10;3ILXLGjNZNbTdwRDZSeMMS2ANvZKDelDIl82tzJKjS52sN4oey0rrH1CKfDWVpbP/JbuG5WdjXAc&#10;M6B1eQukbXsysURVkPFoXtuQs1SCvcNn7ccF/3AuyBwYtSiFPT47KuYz1tU3rMjERkRulxOaA40a&#10;eHtX54dzjz/YZMZOrLtNP26+E0o7z5dBA2Tp7B9ViNFVYqVSXAHpJ+4+td4J8Gnt/kfUHFCo6GIx&#10;nw/XqGi5i3lDwXiE1IRLIZt6m+LIwKupFU9Ua6BnlUeVT84hrH+8AOE5usbBCM62mPnMw5vF47L0&#10;DTY/MiPh6PXQrasvg5A94XyHjoPrm+mtU1FQZU3lCygsgqhrm5wbKlrgtWdGB5N+w2nPGomxbPWA&#10;vYZWaN1/q53Zfda3Gmq/QdtuXNnB1dfWv6dcFO6X1HX7ZFuAs5y4QNIyh38k3OzCm/hJ/OFvIxB+&#10;rWSwH29IrXb2asnEL6R552Ii9e3yec+8RYOSu7ACz/YmLltuHbOZyTo8fGTrj/fTTwa6htRCc3Z+&#10;y+tY2P24dceNWndqPBmzrptmJFUsBbr42TKixfZKxyOHJRzJuHpCveMQ+udFoTxGLpeTtUhbkuSI&#10;HI6RZ/aQnWMAWvrYgAkvy2/sLlsf+nrx+VsvWFBlffVD4zs2cW+7ELqACW0FXY+Juj9pqDxYaeIB&#10;19bWmGNBxk2sdNwf4+zxs7dljnVNDOCEi72oOyt/LtO5I1buy+P+rs9fFPOu47pF7JmaIs1wi4wk&#10;4vKVveYa0rwwb1JLIclBlVj2AYpedj0sT6yAAu/nUHwm9OIPqu8VJBAPngT7O6uhebktkhxjWYZt&#10;YKzOI0ZtbucDTHZUrKU6gEoNQFzrU93RKeol0b0gfJKknn/8fbLV3xRXCLGvoNg398mSacYc16uz&#10;Nwl7F2YBk1ZhaRFwjyd0A1iPdryE8mVrMxPPf21MrkyHXu5XVk+oYeTk+AToSN756gOu0vMkn0S6&#10;CHaGvmPPn+XugPvc1DyOlt7BkWnpchE/BljC9q+LNyyYWMGGKUNcY6rE9v4whML+OcOIYSYettkx&#10;kryRz+w+Nf1q663DJVWnww+WtVfTgdR484l7HzF3amj8UtV8I/ctFrdXi5Wwb3V+o2Y7XESUstsZ&#10;NGJ/sqsB0LPOTO+NCk/LUTvWMeQ/hY3QSpjlWclRQVfZMrv/F+qOG8Fz4sfTRP5kJl/DVJr+tBw+&#10;xnVCmqP316oDRawTr7CHEBwR9gGak6LrvyW9LAdGeiiBIkHSuSbZraHGOITPAbWYmayTXh9Z9srT&#10;3850+M9hk18qmLzgO1XBPAvjCO4Lv10w2Ao9BaaIoxvpV7Ju+9Io/tHAuHmnPe1UYdLiO6zO3LXH&#10;p94H5nNKBMoe+7HjHKcKvTw6qsw5j5Eh4+idmyZqBPRZLHHel0HbmL/P3vzHwL0WNjpSm9OuYq4z&#10;QOxryrsQKyZMEJpITRLXmbj76YdGSslVNV58xYCWKqgm05o7vqddWDScGowUuxxt3A6P0eAeyRVN&#10;YMug+wu41/vcRQV622Ba//f9U+BzJpVQd4tLSfjGDJgTTVYcdzkI73lE2YtXC+rYeIYev/k8I7+4&#10;MPftuzfJsft9R5txXPSVcUaTAQLWpf5cPoCHM/0Dct/AmZ6D6z6obYcZ/y1s4t0sNvzYY3MF+o3K&#10;UYV7jgftNuTIvfnhiuz7jLXQRES5Ue8t/Ihr7ROPTrit9zH7lwEZmkkcGzdrumuPzjv0Si6c8T/6&#10;DYclrC3Kr/b87WUaIfomACs9oEbRPlgRKWrirsdHuh9SskW6O50EruS6SGFv41X3CiT2+/QYmhU7&#10;StQza0Uo8qZMZPt/1SV/lqld56Qi7gy40vSvhW/7Nelt0GJTDcfUvtQOG1r0WmZx8W7h97A6Gkon&#10;AJznif00Qsp0wDaLxCatLpedfYQ0kvbIJn7/LxTgr2V4Q7zk5gyjv78QF6lVI0W/wSo3AM8Q7EWn&#10;QLFaKxw4Cm80Ej6NQVx/XGb/UNF+2RnshfXQxPwFOt/S/4v5Wb8X7ewSzWm5nn95jZ53r11TduYW&#10;3HdMRO/5Ad45qXOR+x4ZQVcFxPeXFFqXLMVCxYh5duQNG0u//q/8epBYTOd4zZSjf/UzENug+jgl&#10;AcrD9Ab8ncB/WNRfPFIIYW7/+wv/UeHex9wmGZ5o8scLaK/JCtL4C098h46v935bStXI5+DJYBfZ&#10;Ae/8tXgWBSvEtP+Lv0g2oyFBefLb0IF+L4AU/Q5qOWKui2yNxiS/aGC6ZNkk0gTSF9ipQZ/7/TbB&#10;70X6fIbFqJqs/uN//4OiGNc2V+HCsz/83tZS7DJqYMaLTSWd5KX8kEIkeJvLg5ugZ37Nnr+eZYcJ&#10;SeY25QNtO/7tH65b1XJXfmzqoQHXbI8GSMR1K4JdhqeOZIhtJEKbsVvMQ/FdyNyzKuLUQPf1Kaax&#10;cUYuJQV/MUPrvy2D/r/t+ZgtUXssAzPcRN+Ch2151gI7Cb8fAJPFGxWwu29yMgi/BPaOF207dfbg&#10;fHwViXj3qSSZmZ87STjEgXjAlP7unK3y1J2h6BLhwCQN7AhM+Q8DJ1nB7n7AzeAFF/v/G9cuTgb+&#10;imO1ivmvDxrhUkApEJ/5Y5WiwaptaGcTAbPjVXYGSWCf8fup4+CeUSGwaQRs0QqCBkfhYDEOVxcd&#10;n6LmefVdFvbmD3WA1YFvvZK2azf6I/UgBJ+CbohksPgHPiJYH5QRDzOB8upXBdD2u///n7QH5T0F&#10;HWKDBUgUHZuhYbbvcx/Gijsqg+Bzb+rFbZbvTYBPymm9BR2IxqAELAyfBYiygw5028MIWmf0VYkh&#10;AOTupQIsJnf//8dcO8yg1nO0V8tg7fcVdLiOmSn86ps6Sf2pu+phJ3Ir1R4QhVyJBOyvg9fS1jGA&#10;3a3IIAtezfz8NrCH+Rr9oBp2z7l7qtScdn3fYI5uB20AW+LltzP1FAt3rE1Erkwk4JOWj6TB7v6p&#10;x4A45Oa2C6ohxnU7lgfLh5/5voZOrgYBZt/dn/dFyJt2rl8ShRgp4G64BBqver8dVDCATrcBuoij&#10;+uKzZ3eOr0xFnpRktazctCZbQ7vx0cs+qlaPRADdCU+eL3aTtu1auzLbBNYAYNNycrKFDOWqZ4T7&#10;ges+NmkplFOPNIKnbV9bYKCZf+LLiWxirx6hJuANXPvqwURbGaOiRSumxZoKEtbBpR/cs33HnDAt&#10;nez9n6434G6o0RpIxG179nBxhIaidcHMRUu6Exw1cQyLcclbhHes3rhxWoyJhn3H2Y9Xuq0ouNeN&#10;GkAsYPHtD1fmhmtJaboXTlu+ct2SyRXJoV4Otsage9+sXHyii/uWbti4alFXtKmCol378Rcv9hRR&#10;3AujCmAxTF958+Xd3d2J1mrKqiZu0QWN/ZPnTJoMBDMmdNVkBtjo6WsbRdQtvfjs0YF6R2Ja4nQD&#10;jOo+LVuvvH597+ia3oqUIDtbWwtDQ0MDCzu/hMq+ZYfuvn5779j0eHMSR1fpBSSMfTLbFmw5fuXe&#10;s/dvnjx9+uTx0/vXTm2d3xhhrUiTS36pDdj5xKVlgECYj4wr54gBABM9rdKin0ECAAAAAElFTkSu&#10;QmCCUEsDBBQABgAIAAAAIQBxTs562wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITv&#10;gv9heYI3u5sUJcRsSinqqQi2BfH2mn1NQrO7IbtN0n/v60mPwwwz3xSr2XZipCG03mlIFgoEucqb&#10;1tUaDvv3pwxEiOgMdt6RhisFWJX3dwXmxk/ui8ZdrAWXuJCjhibGPpcyVA1ZDAvfk2Pv5AeLkeVQ&#10;SzPgxOW2k6lSL9Ji63ihwZ42DVXn3cVq+JhwWi+Tt3F7Pm2uP/vnz+9tQlo/PszrVxCR5vgXhhs+&#10;o0PJTEd/cSaIjnWaclLDEsTNVYqfHTVkWQKyLOR//PIXAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+&#10;vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWy&#10;N6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINr&#10;YFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGK&#10;yShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA9paw/EUCAAAaBQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEA5MLkGN9QAADfUAAAFAAAAAAAAAAAAAAAAACrBAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAcU7OetsAAAAGAQAADwAAAAAAAAAAAAAA&#10;AAC8VQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAA&#10;AAAAAAAAxFYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAt1cAAAAA&#10;">
+                    <v:group w14:anchorId="17F1E074" id="Group 43" o:spid="_x0000_s1026" alt="Circle  Description automatically generated " style="position:absolute;margin-left:6.1pt;margin-top:.15pt;width:43.9pt;height:43.9pt;z-index:-251632640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="5575,5575" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD2lrD8RQIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3jhpmjUwkvRhWYMCxVZ02wcoMm0L1Q2Ucvv7UbKbFMmwFX2wIIoSeXh46Nnd3mi2BQzK2TkfDYac&#10;gZWuUraZ89+/7q+mnIUobCW0szDnBwj8bvH502znS7h2rdMVIKMgNpQ7P+dtjL4siiBbMCIMnAdL&#10;ztqhEZFMbIoKxY6iG11cD4dfip3DyqOTEAKdLjsnX+T4dQ0y/qjrAJHpOSdsMa+Y13Vai8VMlA0K&#10;3yrZwxAfQGGEspT0GGopomAbVBehjJLogqvjQDpTuLpWEnINVM1oeFbNCt3G51qactf4I01E7RlP&#10;Hw4rv29X6H/6J+zQ0/bRyZdAvBQ735Rv/cluTpf3NZr0iIpg+8zo4cgo7COTdDiZ3E7GxLskV7/P&#10;jMuW2nLxSrbf/vmuEGWXNEM7QvFKlvT19NDugp7/y4hexQ0C74OYd8UwAl82/oo66UVUa6VVPGRV&#10;Us8SKLt9UjIxmwxi8gmZqub85oYzKwxNw4MRDbBkVxAkyfKrQqmBsWUylY80VUxsoiP1Kym0PrAG&#10;LKCIULGk3dfAKU1q2UXWtVb+XmmdGpX2fX2U6kxBf6GoU+fSyY0BG7txQ9AExdnQKh84wxLMGqgm&#10;fKhG1GYa9Uh1eVQ2drMVIkKUbcpfE45nmsgEVJRHRwZ9wplKCL0e3yex6XCccncSu52OU+KjVETp&#10;McQVOMPShpASAuqPKMX2MfRYXq/0DHbpMy5CQ4dJ+TSAOWz/s0gT/tbOt06/tMUfAAAA//8DAFBL&#10;AwQKAAAAAAAAACEA5MLkGN9QAADfUAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAAALcAAAC3CAMAAABnsD+tAAADAFBMVEX////+/v79/f38/Pz7+/v6+vr5+fn4+Pj3&#10;9/f29vb19fX09PTz8/Py8vLx8fHw8PDv7+/u7u7t7e3s7Ozr6+vq6urp6eno6Ojn5+fm5ubl5eXk&#10;5OTj4+Pi4uLh4eHg4ODf39/e3t7d3d3c3Nzb29va2trZ2dnY2NjX19fW1tbV1dXU1NTT09PS0tLR&#10;0dHQ0NDPz8/Ozs7Nzc3MzMzLy8vKysrJycnIyMjHx8fGxsbFxcXExMTDw8PCwsLBwcHAwMC/v7++&#10;vr69vb28vLy7u7u6urq5ubm4uLi3t7e2tra1tbW0tLSzs7OysrKxsbGwsLCvr6+urq6tra2srKyr&#10;q6uqqqqpqamoqKinp6empqalpaWkpKSjo6OioqKhoaGgoKCfn5+enp6dnZ2cnJybm5uampqZmZmY&#10;mJiXl5eWlpaVlZWUlJSTk5OSkpKRkZGQkJCPj4+Ojo6NjY2MjIyLi4uKioqJiYmIiIiHh4eGhoaF&#10;hYWEhISDg4OCgoKBgYGAgIB/f39+fn59fX18fHx7e3t6enp5eXl4eHh3d3d2dnZ1dXV0dHRzc3Ny&#10;cnJxcXFwcHBvb29ubm5tbW1sbGxra2tqamppaWloaGhnZ2dmZmZlZWVkZGRjY2NiYmJhYWFgYGBf&#10;X19eXl5dXV1cXFxbW1taWlpZWVlYWFhXV1dWVlZVVVVUVFRTU1NSUlJRUVFQUFBPT09OTk5NTU1M&#10;TExLS0tKSkpJSUlISEhHR0dGRkZFRUVERERDQ0NCQkJBQUFAQEA/Pz8+Pj49PT08PDw7Ozs6Ojo5&#10;OTk4ODg3Nzc2NjY1NTU0NDQzMzMyMjIxMTEwMDAvLy8uLi4tLS0sLCwrKysqKiopKSkoKCgnJycm&#10;JiYlJSUkJCQjIyMiIiIhISEgICAfHx8eHh4dHR0cHBwbGxsaGhoZGRkYGBgXFxcWFhYVFRUUFBQT&#10;ExMSEhIREREQEBAPDw8ODg4NDQ0MDAwLCwsKCgoJCQkICAgHBwcGBgYFBQUEBAQDAwMCAgIBAQEA&#10;AADuruGUAAAAAWJLR0QAiAUdSAAAAAlwSFlzAAAOxAAADsQBlSsOGwAAIABJREFUeJzMvQVclUvX&#10;Pjyb7u5uKUEQKSVFsBMVRFFREDHARBQTuws7UOyibBQURUpAQUEEQQlBujex917fzL03iILnnOd5&#10;z/v+v/mdI3ff1z2zZq1rrVkzG6F/v4hqDrG1s7dzHTt21IjhQ3QVhf4X3vGvFiXLGSHnHmWVfP1a&#10;nP8uOSsnJzPzw/ucnJz3CZfCvEZo/r+GN1DRGL0+Ju97WeblDbNdrHWVlTU0tUnRUtdU0TJ18go+&#10;m5j14f2DLRN1/18DZRca+Ud94on3teVJh92HKCsYjZi+4WRU/POExDfPnz9LePk4/sHdk+vnjRui&#10;KKliveDc208552b8/6HiaRZb0+rKo/1MRRWt/c7ce5YQe3zDvLEOFvqaKtLS0jIa2sZWoyYuCjt3&#10;Lyrq1tZx+sJKzmEpealbLGn/T1EP2f6x6e3mYWIqo7ffjLu7deowxT9eyqNpP//0/bjIhUP4VTzu&#10;FuTsHvZ/iPOXorEmqyllmYawzcZ7sSdmmwkOdA3Xb/tqLuvvxV50VxJzPf85fZXO/wHK3wpt1K26&#10;T6E6Yo6Ho676mnP/etJswZZ1C2znRye+znyTmHBlr7dU37PqU049urNAU3Lm48KoiXz/l6CRpP/7&#10;+ht2osP2xVyYqvT7SZ173UBKF/QWB4RcLq516/08wRF7E+7MlFALyc8Nkv4/Q620paoiRE5pWeyV&#10;WQr9zyoWsbGWXGD14rZCwh/xHyzS0na6PNRlAi4n7+wbJjzhZdE2+f8T1GqHG4sXCA099WitHucI&#10;j3FfOQnAAOO8Vj3dJDnUdmQBwN0Fq0JlUAiB74fQRmjMjpyhRl0pMu5i1Ewhm6jCPQN8/r9c5Ha2&#10;l84THHUrxqPHemutftdu0eeKjRjgp2tzlamdVAosQpp1BHc4oiVT9f/j/lRh6rzZvts+QuaPv60X&#10;/l9FTfOra1gm7HDvzijOAeEJNwiibX2uMWunoNWuxipaNgtgKTkYQR1LotG8ntHZopPnzr5cZcuj&#10;AAGnt0Ue/4uwBz/r3iNiditmJGffaEceG8OCvldNrmAjC0SILwdgDj40ggHQyoB6GbxtnMY+PXt4&#10;vBelTdR23p/MM/9bnOH/Emr+LW2PdeVPPJlK7Qlj3XadvP/badtf9TS/UXByFT5RLIiEigFmIcT9&#10;AqB7SRmw7Mj5bICnycxOGdwGKR4Ucv1TN4eJ7C4P4//fgD08q3Gm0KrXS6k3SS7Mf0BDo0gXFEIm&#10;YdkT+1x4NufM7gdYl9SKIqEvFG5vfB3zfRtAED5t2AXtSmjYaAVK5DO8qH4y4s5peZOMd7b/Omr+&#10;XR2XxRwSjnB6/kL8yomIJx2gcC+WBbj5k2/I1nOUXxQXEvoKMAFJl/Tow0v4vC/Aa9I8CzjHcleI&#10;4z3awqRlIiu/7f6X+6fJ2/oJYvsfUu2MsEVXKAV4xYUWcd6dvfznpX6cY0X6WNN9B9ZIdBjvpeY2&#10;4H/fY919GWAHue4xQH7gO3ywlU1q5A8+NlN6nj/834S9uP2uiMvLYF6yLXPwDa6g+UyA6UgKd0FW&#10;/k4jJCzSe63N2eS8gs/pG4kd5TK2HCqMtqVVnUcCOosxRHVK5Em/NuzApmmUyMQEONZzp9Pzlbwb&#10;fqz+11CLRtAXC+x6MITaGYxreg9GjxFn8qL9AM0KNLsTX0P63iAsJvLrE1RIp+DFiGciWyZUiCG2&#10;msdtNlPK7ieHFNt/VdG8+LYU+leKblalqdqT7eTV4kcOi2CD3eE4Pptt/4zpwHiSjzcLBH69Cb9b&#10;WQpxGQkj3t4zGm5BFmgbwB28zYclhFL0Rb/w2anJHoJ3ik3/DdiuLQ+Fxr6aQDYd3gPMs8KsqYUt&#10;wl8lURR7q/wkB52UGpI9HiwSUzJixPcc2dD2yxqv32qjkZgScOyr/fUiH/JUrGEm2j1mAf1Xz00l&#10;ZhfXltrx/3PY8xlH+TZFU67VWlJBZ9ERtqmO6CB6bRzpWAkBVFvLO/KpfvwxJBBgEgNCl2MeFQ3v&#10;sA6cMBfKFE7lTUKmBuQySaymaVj1M68MQeaxm397H+/Ba3wedSv/p7C3Q6DA1ROkMsWIrW5czoOk&#10;PuGNO2roErY5crzp2asJGv5ZLjzJsH04FmH7mkz54Ae60icDkflpJ/E790S3QtUQFlyw7241Q2zy&#10;R9tUS3T6A7df9B4f0YjI77GyVc2+/xFqrnMMd9n4QLKpRRgRay7ZdGNQmli7CcAdyeIDInYCPtA9&#10;tACu86/ZLIw0JH57jLifNdr6xsIDwDW4jMNlNHd+I8225OdVLldyPqduV0VoZIKt8peLv7tK/0Hh&#10;v90xYnDaZLJpVUhJxyPKWhJJwUe3v/PEQqspha7AMS9o1jJdpdpzo4K2gTkpQwdrifU+TmDxXP58&#10;eKn99C71YXLL30JHr6smcJLdUyqxkjR6Ok0oPfa/tvqiT+r1x6RShoAWgyX6UCulAvGJDwDVCkiA&#10;6POxDblqL+E+jzOlBLhV7KbPm7dmV7D/orkz3MZO914wf1/09uXzx1vJsp85+pIZJujjJt8gaoRn&#10;6rzel53ssanVxtjmRgfwpDwV/S9hv6hVnZqsz94xbXhjhHBXY00je07Quo081Wyb2moAcy0/4gjw&#10;m00J2rRkppuZcl+dqPNqq4KyzZRzp/cvdWYHTnQSo7Rb4C7S6ettYP0C73xHHcXO3QO8KxyzmedJ&#10;yn8FXCixRnV2slrP7iDykGu4HbXJ3gJr8nD0Dp5KH1lD3i87yn/DvFGa3P0esy+b6okaS45eDzpy&#10;ba0Fu/VvVMzd2nCqz9XY+r8n9iYIM8eh5O1XN3Ilxwv0e9zfFu7YVjXPdNVfD0pjvp3IkTuBG/mj&#10;IuAc2eQfHrzeXUdAY6Dn7CvABp9LWzOz+OU+K+eFx/bMMsAcjFsJ09kiLuNBnKv4cgEWkQ2ePIq4&#10;Y30YGcKV/fA/75wXmSbuKaq/H7XG3so+wv20BLUBDgkOx3pMZ87qmVia5jrs4x3gOVcurBupzyVv&#10;e37OECzithW3z99YO1YOn3C4bDec3jyUfRVhLZ7U1kOAMFwp+FMilwoWRvynsMPA1TFDvf/xQOgg&#10;jpd//VORI1FEZCxCAi1Ie4tenLx4gOcIvo1+5H8FeTYkJO7Cj+Nxd/ZYduLaziBKj2A2PFJiGLmb&#10;+xWxaLjwf6as2VszrF1vz5b6vv8/g70APIyzjAc6s3MsEh6vcB66KAVhHTjXgH3c5ISv8wCXS+SU&#10;pW0+tCCsLfLYkzBLUs9I//vn3TfDfDFy4TULBF+S6kVoEwB9NCL1BSxDp2bIV8HA74zXaFj2n8Ae&#10;CRuV3/6RCe+BbPMzpFWHrfLS5egbNG3zit/NDVV0nrzVltkVYE1DeuX07Hv7lYgNznnkt+HlMhLH&#10;kG6DCKTDh1SwZ9d6aQsm5XDLmVD119h2yj2ysmwZ+89hD2qJFEichDcM9fqfVObeD1UkGGi4ykcR&#10;uZ7neDpbty7vfy0pd3/4r9vkrYj4xzObcO9IHOmYimHVHH6Utms99pNdN8uGNERyowkcPx8+LKmm&#10;/t7DvUX/meKsNrN/Clv0Q5ZgNEGh+K120u8np36/JzMbU3Epv0VYXhW3h6tQhwXvL+2tGJpd3xt0&#10;tyRu2F/zxIZfKuhVJcZzZe+T9mcHs16y4Bt88SAKIwVK8L+jKGoM0cvwRS0PMOk8jc853OfeXSrz&#10;D3FfbVE4SJwQ7vu4en49xYWOAZPoWadgijfzhhxic86x0RuUkYznYEm8vXal8u96fFq7CxLxa2Z0&#10;NTRmR0yK6zh3CkpelublvI3BcmZ91t4zeR4SnrD71DZLN1Lb+fxzsWO9Ht84PxwlPvxnwfL54Oz1&#10;gATxMMWv1hm8pQ9PGJF5yuzKXBqSDlwohmSJVfC564d0Ns5E+84GcaHV27ZhqfQO8l/xO+6HuxF3&#10;4K2ujsS6nO/woZTVVZtwJ+nJudw2KAkg2rMUPrAvtGuiav02RtE6gxzY7S9YteGfwB7UvVU/nTT+&#10;OAawxvFkwtOf7XQGgPRDq53EXIYf8JdEhlE7kPv7UHRj/RxkdHWFE9bjqwMP/E6JNua6uQhvO1lb&#10;mphfUJJV21bH6O5uzEypawGG91Z/RURb93H12Fm4rnQxxWecrgG4jmY7Urfy3x06otPm72HzpmdJ&#10;vCaiqlEGrE3oKsCXnnipjopjzlXcI2eF4i+ZOlQ95/xGJHjrIvJICUBXVw9HEct3caNJKzbv+722&#10;lQrmLh1mUQ6s1j1voS7rak4Dg86or99+ab912JFFludMsOFxAvDAmvEGsBYhV4w+tOdmgyje3eV/&#10;73KGgf6R3fivWAJApw1mTT0mDTk2lqrxEaU7H3cYvaVJOmMTDg9DK+L1vEqnG0ecF/e4EuqKxoSF&#10;rf/dOMuXxKFJsmPhVZQxUps0I+xtawXUvKxpeFBWa8c11ElEZu8C7L8BuGB0ghcJI5/Byhrce/uM&#10;Yyg94u9gW0CAQwIh2UMwaYUW3K3n9ZzyBcCWRfUU1RFtYoMz9EKP7OK2fzXLs2nk7JjDYq+WHkA2&#10;Ww5SFaXsz8O5S1d3ytvLQ7xuB6t9uR1B1KrT+s+QX5jleyHqBeZ+5FU8BzI9+JC91YIvJ3payrnv&#10;QNGJ2Uot4/4aNl9WmvhLtsI0TaV6yCHOmakHzfas40O6lzixMLf7G19rHzw5Q+L+zs3MYasvjgs6&#10;c0FraPgFYt8klhx1GO1FXbam+WXcDoTUVracfP6iIWmqkWgOZvLfu8o/hQ47C6xPYfYu3EJSM2Zt&#10;xETnOTQMyKNk45WCikUGOtNbVoH+wU2cbdpBgvsuW7TkO+AE/mN2otf4W94++Njl3CXR7Xf2t888&#10;ststKSRA92wMJi/8kw7Mdth6nvp6gbcrlbWNkWVMUDd8/8KAztT1Xcyjc0auerlHWA1Tv8YLRpOR&#10;CNI95bNZBo1/4TfYYCBU066g3N1/BVutY6tDElZvwj7RGalH9d2JLn1HAeDKoPtiTXugd2RAYYxV&#10;zJlT86JmeaXFZh4/E3xn6zH3s2+CERqzK9B9z04snkPWDEKWn1fooYVbrkLdl8OnI040tbS2ASRh&#10;GRpnjI5ix3ihiwiSt9FNe7JuwV55Qjdbfyc5fISBXXcf0TkY/blc+y6bhP07bfaoQNtyfbLRZIis&#10;Uo4q44q23CdJXSbOhbgOvtk1MerGocMvlibUllzeHxmzJvxu5ko0cv1a/8hLZkhi3omDc12l761F&#10;EtYpwKytivebtmtcNXZnWstOGc7CpMytA1pKZmNS+CHwSn1x15ad56UJQZz7KyLzhFpMpo1f8kYl&#10;DoCXU+xh6mLMJpXIGFInQR7ChyslTRIbSTDCdx/lOIl2J2bIGp35fMIrNvb4o8L4xHcPI8s3pCXl&#10;zddcdWhDxBEL2qhtYX6e/pdOCEfvp8mnlsP9mIojOwrd0a0FV5iNnZ+r4PmUEbhKXg+zQ9ZdEP2K&#10;vOtTYYKo4PZDh672ERWRsBaAo3gjNESFOfVPsLkyU9SIq4CtS/tGE+tbuB2tkF+WAdKc/vmhKNI9&#10;r8G+TmWtz9pzC1X9k26ffVyWMmH6LL/hiy9Flb8I8Tp0NXq/icHsM/sXLt93dL6uosfrMZfTrjM/&#10;b4vYtPlSS6BkInLJTdiftBZzqGRcMXvZxBuogbeWVoiiocEAV3sBjc6i2h1rIbFE9cPFf/LapsCw&#10;A+twdWNTu4J8xlNMgrCAoaW1sUo8SP6CCec6ft/LJ/ZdubDA58qdxA8uu7fO33o/VCHifXTs9fPr&#10;LZ03HT90cM/B6dg06UV+nohWtZUXbQk8tHINXLoWeZIT27FLhXxWc4gNEtlykwVf699EPacQHkEq&#10;xYwgzmsUT1PfUxZAlMzss9LtAQPD5s2PNknC6mYiQBUV9JjIglIS1YsEUEC8h34aW5MVK0MPn797&#10;71JuyfRT9viAZPjyUYU5Z4Mn+Z65HXEu3FUUKTr7hwXf9uVBiwqW7Y2L3/Yq+cXWJWeejo7IyE7b&#10;sGNoRFl24ix8o3XXe1bRrJUb5vtEV+DmhWVIeYjN2Sn4jJBvOUHdtEsMzcLsgXbbZO2Pgf17LzC+&#10;THrFIoBiylMcxoAWCSQ0zvN2IA2t+tlhuObu2bs1+MT5yOK6J3P9qUO0s24vwreciEt9uHOSAree&#10;S9DO4EXr1t7LfLDwcGdmJ9Qeh9q7EYlV0J6zY2ZRbEJhvQk/0vPk4RbBbllDYVRmZcTp8xEdbdDt&#10;hlAa0KUxnyKoWVe0kPkjyMYSMvyiaP3agWBzf4ywSCR4JwF0WJEj6zG9F0VboRIbrwl9OBnvxqfP&#10;7ly7eu09A8LWsOk3cj6049KD6wdHy0k5hIZfvXj+zIHD/lorWSmZXe2QehvoD3I74ZXbHG0uZHuY&#10;H0n4yCGblCfP78u7xNPhvaGiDZbNVmKhK3RRODOBPBCb6ldOSOlcBz5KnIFTI1b+EOuHGqHJYHyF&#10;NB2SrwfIxLI8Fv99RkMHACyQ/qk+6Q4y23dF3Hmdnl1XWbNqNYcsaoTvL4rZO8fjxP0X9+LvHvMw&#10;IBbbquBuLLM9KqPqx7sPG+83lGMNrYxmThxJ0cW4wvy6OG7iWdaKGNzgODusxmtC3GY2RzCFPfxt&#10;KeINraEOr8LXm50Xbwz6HTQuqTFDE9jZCST81/QimQEkNmDssGgc4j1o1Geob+yeXeG795488+D9&#10;58v7OF7Osqpats7P3jnXrjcRzPUJQE78Za/9aZV3qzrg+rFNZ1eIGBziU1WTmbnk485LaVfHIaEs&#10;uHMLiv0OUI7aj9SVCN2Gbi0kLI3c2cOjkEx96GmrzQOolJFge3whpz6ze2J1l2mO9GZTTKm8UNCr&#10;Mb2xKz5BYTGLsTuyq5ubar4eNOdGUnH1Ffn1uLZagXmL0r+6C2YQG8V77lt9miWma/chKuMO9tk/&#10;fPT3mC+6ZKxzELpfUYzZ5iw791FvoMUHyRJvuOlGWp4NFs0S7GNL3CcQmABdbErkdEq2fWY/3A8y&#10;DF73BKOV7lGoGeH8aDaANzIIQ+M6w9yXiPdcbLz9I1vpdmBZasmMiQ9z3nbl5LN6+NZOhxZLdf+H&#10;xdCQcc7fTQWFNm2TFB1XVj7R/WPi/fMn4LOhBnZOFUbLq28svYkxdaRmLRePmY64E8kDO+90Q7oQ&#10;j4PrvEFIuQ7gW/AnIMRIkHiFNwxOp/0OWwdmbO4zyj7qcPyzPdipEVReHyrEs0fdqhTGoOGzqUiD&#10;xMjbLVDV1NTRXfPhWy2UNdZC23Fv60muLkfOX2uoDs+tuuM/1+3U3pC4nMqKe9VuK9Yk1+QZIZGS&#10;uq+P3nzvsEN6GkjU7sWxURtX0tkVGm+DuBa1MfBWeylQxuMRFAqj5T+2ydp2wxch0YW5ndgV9wgz&#10;Ylj/hnt7jWaaVr9GUHzzGRurWZ4oB1otkOqDhYjXbNfnNqC3x5a+uPn8aeb53Ki3X4oTsSa4r6m1&#10;UH+E94VvKffry5zVXVRWr1vjFZBesErVa18ZvONGDvUXtx9uuF1qwHXxkbf3SfihKmzzgbRZaQes&#10;13M/WvwGt3J3K3SUfTZEifCZG/FjwXwK3cELCvBVF2hIOE4h4/yvAAUrd7jf6gcbCz0sRiq7kHUH&#10;68cREQHVawfPF+U3dSWcSAmPSr4QdGDNVBcV14tZheWfoiubvGjcoycsCTh4Ov15prqEpYLneHvv&#10;CjeegFt3NhTd47K41lj0A9v2Z7K3gNVEVN4aQa3XpL47oLOgqYYOzEay96OjnnUGaa2xpCJxdizo&#10;rqSE9i5WPbv859X9qgong8nFAVwKwSNXZNDukpkXoKOGPp6GXpTGPtt08sHZbYcios8vHKmnqG9u&#10;6zByc3jBsweNULVUbvxMS8/lq119vqY78QzW0DE/lLMk83XCp7PnlKTfwctqkm1QOwvD68562tId&#10;u8oIuyYdTI4OOHuD4O4sBkZXPbY+FxsPY9YZwz7HeDiR+E8m9xSaZ/0CMDrF+GX/cYnZKfMxyygh&#10;d3Z10B8gnmmN1bGe82borA500DSbuXm6vuH4UU6283btPvESmgs6VvBK2oRumGEYVvO6/Jy6sJnW&#10;+9Mf4P0REQkSZn3sehX3vJfLzv7AappeRqrw5gb8YGYnk6JWqTdKqL81lSyI5xZsga/8SJvK1GqO&#10;xFItQGKLt4dcedEXoDx97sq9/WBzvYVyPhTRwU7w6q5yQyJ5F5aOGyXgeXDK1OBt0x3cji2Z6jdx&#10;0oiRE3UP/Cj+0Q6Y+Yjb6ljOTnz+quLtUL4FX8/e2u+FbbD4yjbYbikWXAsV26k0COg82UyhZLKY&#10;9dD9uQZq2Mlkja2tnR27Vnkg70fYg+DHznnVQSwxumvzPmLgQZucO/tme87v1ooeIA9x3oeNyKgn&#10;bgdJrkhlw0LVoU7igo43t402ErNcOkjTxGfuEq+p86YpOOl4xlV1rOfmUZZ3GbN7Y2hQRM5w/FZv&#10;Ph1txHMcC/Y5nREqn4D1pLMts76k7vrF7ms78EO9reqgLj3t7pGzzT3veZ0tZ35FCPEcOyaOXD5t&#10;lUG8E2+RaNBG7NA8kq5c2gfgg+dmT/sNcUid2ok/8QDnabeGDz4+DPEFWUoiezUewszE+LmldGUs&#10;9FXGbJixfKGJ4cibLyvhKhcS4BfR2Objqr/yTkPIzvHIygwNqr57lAVHeWRNsD3v+nTuaj7gnvlw&#10;QvjTECS/N7L4O5W0xyLy8uNN7tPWlPgIV7SEMu+8SCfsExtBKhbxK4MvJPxEKNHqtyKsX20HAkxF&#10;Mj84uB9Nt1HxEeVdj2WVpjxMnkteykBWVUqZMunCsnJWSsOHB73aGc8eOEEOYwVXfI7B3QvpSSPJ&#10;bc1pRSx4pysvcArLRVvrl0aSt9TZOE5Ec3Pl+xpgQBOWHhY+2O4iKGQY+xE+3kYOjfWYIjs9aGMT&#10;F4B6rEoClrs1/gyfTWEaxo7og9jo4mysOh2aqk3Rsp7Wg9bYY+E8OpvYHiYS1KaoLo+K4SATFXE7&#10;ZU1D8wmOh59E5ncdpxpOUimo4BBuFZsV4uh2R/GKC8BIU+a1K2LV13zNeL48rIiB5bnta3XapcOE&#10;B7WVs19SPw0T06gvTKiyQDr6ejzoLGXr3/jsxHwXm2u9y/IN03pxni4YlNSXsezCZoSGuDU1kGAG&#10;+daeBMZgNNbu19iogLq2moEKr7iJvMu8BUdXLT6X/gmucOi9HatygoE+v9xxaK78kQ5gIsLNu5h5&#10;IshzxggkUszovF0K9JkKCB1ifS/gpJJBYyhSWPWZ5AEcQeho+zkqK+ga9m1vUGkjiOu61uOLPS/n&#10;+brX82RfMNg+bUH+uYHYtF5b+Zb+DVuJbvpGj4vyg56M7idOuOjLW+qbiojYOvobOe67Ba84AcXh&#10;178lFb98lBlG7F3JZj4xVf4bVd4LyfizaEor5I4/CCRJRsFaScz62eqH3YRpn5Nde7cKGHSokuT5&#10;BmU0LSwmL+wsLwCwx1NCpwaU9lSxMXP0EUIFfSOnUaYeW8l2bZQLH7jQ5emSqWcYUN/B7Prw9LSO&#10;oEHkgAEvUX4eZKAo62o82tLJN+/bkx6jZvk44sjpJJpPe/h2LJU0YalhAUHrKpfgTqGFKeom9JHh&#10;25PYu24O7rrw9vGba01dQP8C4IvGRjgTTsspVdTgnvNmo86eLMtlrWpJJHKHXeu6xFBbiZPUmO3s&#10;t35I7Z3R4LVZwKqllGHFCkUp9z9GA2QVkanKpLVrZ79LpacN+nlcKMfGD1LY7+KS4UMe8HrMKp9Q&#10;rEKitK2bmMdXsFsnqSsP65Nnx0+RWsciH7eNB1k9WIqMOPqxnV1hkmekqwM5T76dYvEKy44WR4wL&#10;W0kw02GhLELBkUtKUmugc1MRXI8Y/dRV6fragVyl3sKnpuI1eNmFS611a37iftbGyH3ZEMWOBvAj&#10;zeMpNwmWGLd5x7znPkqCx746kuKmhRQzLLpQwHhfz4TG2i0XBqFkACU0rYFSgo7sp9FO6d6/y97k&#10;rdw5l4wdKl8p6mmTOknBOjiA2ZjnmDdnSFhCbfXJCUM2uqODAwxU/VJ4Xebtd7mWwoSbvc63gMd4&#10;UeR+PuVGT/qRU+6TtqbWdTziaNF8a5eT36A909fsAZV3nTcmt3ZPEXwsb2UVeKHghgfYPdTx27aO&#10;oBazJy/fMCG4lD2+q8OatovtuEk67E6lJOI6EizBuOVeaR6piKrrhHRuYgbK00aJWE37u0xzA0Vk&#10;H3H9PiTK/XpcK/7pAUeOcVM2V9Xj45UW5NeausZr+JpC6D6pHEP0YdathrgkeKuL1XncXC6kwtG6&#10;iGa2+PZnamTWc4NzO9vUT+02j/0ZGzFeGF0B7vg1nhJoVDIaujKXfMglv2ig434egpz+yUyWUX6T&#10;T7UWr7X65SCXhOPavdNImrpcgI8xYXE0rBkkBi+bO+spwDuSXQafz7OwfD/TfdQE6/xk0Mx3ZwWQ&#10;hNXSu2yTmYx9XMMrai1Ushfa2qyVKtn3BWJW/LR5D/CnhHRsjOuC9vxuosM/lWi9gpei87T/AW5e&#10;PWfz5WmNPy6N+e2E1fHL+ybxajwp/XH3p58t6urbk33S/gW6N5wOnFzZAm+rrVEagDHa0SO93U9w&#10;W4s8VCoLpm6LeeEY3fsQLjXLmVuumnI3QyYNYf+ve4PbzVNbGoG56eAPmqj/u6yYvw6g9xQtO+3B&#10;a45/f37gd7qmNHrBunmm+yCC2lNfMJoSHfmksg4OuiYtxO0HuKqa5iLPrGNUagfhLSdnDyGvpkUO&#10;fUxFELkK9vgeIX+Vh7lvicqk+MggFF6xESmsnrbQVph25jjSc3PHRhXzGqdF/ww2VbhVhlmue7rK&#10;Qfy349rnzi34jsWNZ84FrJ3Z5m/KDqhMIZm1me/uIbQw7xN0+GOdpOptjYblxaxx6o0loL0eu96T&#10;apagL96MzZZQ/PdeKpIlgMSwBbKejZDKEM3783j5DWwUrqcOdjRHCjoauDdL07hF5P5JWqWhxIy5&#10;fi83DtP7dfaGiO9zTXNdyeededgJo6JnY0wSK77iKn8VKITSAAAgAElEQVStvJ2+HAXV1cObu0U8&#10;6BK0qdN+HTxZtXJWLak8U6b7aRfMzHtRF01WQnb594TRHGI9aNtXCsuJG1nIP7hGQzS5YS4jne2s&#10;h0iaO411VpQW5DVz19JRlzVTldVR4udWth0kpcrzy1uQkbKIm5PjYr/pDoZGP9tq1TmkbGJtmXOu&#10;Al5T1GGqCv9LQoXckWNrh9oKZhcjFSoU0BmoVkGuo/pW0eQ99u1EN4ztGvkA9zU3CvPBq0D0Nkkh&#10;NkR+2MYoHQ1AInKicgrmRROQoqaglpA4UpLik9EXHWFkYCaF5AZpalqYW5q6zbCW4Zsdaas6Y4it&#10;mr6Losqv8I30Vd185gTv8B7O9gajqK6lNkYt84u4uDKGNUnzZMuXDmhVQFyX6VGTH3SwIGGcHRJz&#10;VSN2/MudRaY9STkG1/TbyKf6MUckYlJtR9QnvM0kubdYGz45wst9JfXephecOQHuSWtoiFdQsCc0&#10;xI0EFeWlNfmo8JsKD4+Wipq6oh2uB34dRWk5DUUVfg1htuax1JJRtJogxy3KJazg5L1jTYANDTl3&#10;3sZnnFPmTy79OE9RydBMdLBQI5TToUlXEo0ohPTdLKjVksZI7GYKkIxrzArenXKn2JNkjHItYVPb&#10;u2wfY/1CG3GfLSYdGvig4hg+JEE8wfwQV21sswISNCgQskOkJdTl5PVU1ITkZMTw5wobYCuoo680&#10;1MFO39QYq1MRjFuKbStlgjPSD8xVV5DRGmShwCMuqKkqpsuv4b57qXYc5IgKCN6E94QmJ2BqzDNj&#10;Z2fe+zZgfS+6JLa7DLpZmP7JeSIHgHXI+3OPGX+CaS/fPa0iknEQ+XX8JXYduj0jJxmn1ZDAeziG&#10;zKAKd9X2XWa8aE6WuoSchNIgM35ZJ3MXYxEpBRV+GQVpaYqMCyrLKg1RVlLS1VAwkqCJqenpqtCQ&#10;oJySCRXVycPkj3eQHNI0UcZfYqUoJS4lr1QOGdLmvo0NGTWHPwDLECnpzM6oL3jIti4hclTExANx&#10;TeayJ6Qf2TCgMauZregQ7arpGyLKj17OC+c0Pm1yEjl5Cwl+g6tocs0PTHW+GCChdVl6SEJEQt7Q&#10;XAUpuSlqDho6RFxeEePh50L8NEEVRUn539WjoJxmbnMddtd9eXTZM7lEteRpPOxotGgxlC3Uffzt&#10;8oa8qNPY4V0UYKQp9xAY7FptVVhOohReyOqGILIlCTBqbfBem2Q+04mmOOFyJ5IMRkUt39H7Oq6p&#10;bwCwD6Hvq4yW1HwnFC07Ju9NH04ipSWvKi6uLqOgzI3EtIXFhxpbDpcmfUaIxkdDSnq9ynoc3URr&#10;xdMo5Z59YS01FRUZ6kkzanA77ls2c0g8vQUL425rDSVD0+9UqPvJSgYctwx4AjDJruOHEHJ7uIiG&#10;+L9BBwkcAoswkyOex55htlZ+Mjj0JyzENy1zGeLxwqRmF1RUQWN5NUBpoMvfz5foxS3MJcKlrcy/&#10;rQF/jYSWKN8gNUVNSRkNzEVoMvwqCtxaSseJgWlr5gykwXxsz4bwqa8hQmqFcMVdH/0UWBmM2NWK&#10;2HvpkkKiHI/+lSf57N3zt2TgamjYvYEQcUEVKT72tFskgCaQh53Aj2HRqTDYNeW/hDxg2dWN1Sg3&#10;1vkSMhTunmA+l5xSQHvGqwSAs+wMAMAegY04NSwDDSLo7J4rEEc8zEheB0MUVnGTV5OaqdQV7cqG&#10;tzVgdT5ua8bmbWSALazyyybHzPTJs+JvOiAHOkxBVzjihv8P+9NUcoMZJ46v8TUbKB3gTMOf20if&#10;D/HFwgZT8myowGrJRXGoVT7UML8JobOjCS+iHOMRmFBi78UZ77VcsOy5OcjfL58XiUNIGLbn6Bb+&#10;fh/cmbEvvxKr6ymIws3qhspwjwl/eP3IB/T63M0ZdbUFVzeu8J01ymFQn+75OJ/nD7exi9CY5VKn&#10;sHfVdB2rwVFCj+Bq4F7mF34U5YDmHnqH/aGxwemuKDjREw2FhqN9BpED1i36zIekIHQPSWTCKE/4&#10;AQSuBliGxnxJkOFMXUge+acXq1wDuB13kHfQmNOHKA0KjS2l9w8ErduzdcXi+bNbLv7pxp7ik1gC&#10;ZW/ouNbE7ZBmVMK9TqjiFspQRguHPIfW2+UAI0UAvvHIrlTre1vAfs8yYaQOW8Kn4727AHtIfYcS&#10;3PsAhiPcp+H7vQETK0jRKgBGhPWevSOtNAyElz1vZpR/bG29lVnXy3Pu/U02sYpdUjur5lkNlgRs&#10;GSeSamptn3F2A6JNt2uG72gjMJ25LhVtoSEJWQnBn3GbgH3e34WRNmw6TqYUYpQb5wBs3UpGC3Wv&#10;7eVHT6HIVeWPb5UnftA6PT7DXYMNZaTXXauDDsiaqirvjG1V7pv3b32PZJ/7a9wjJR5S3oA1tt0n&#10;NIu6SeyNmb+bDwkt9uuC1/qVX5bYI/VQbAXfVhV+zEx+fPPMwfX4IwP2+lUJIx0IOkGmGmIS8CYe&#10;O0pfAHxwjxiMaLfvj/jzS2kXgJWdU5VjyTdZgmcsbxCDwYI0Ixnsg2HHfN+EHcONkV7+3D/fj7WW&#10;E20b1S7YNVDZoNqOcWPkZIhbYn9iN7xO6jLRc8bVmcMr0tHbhoA/csnWeRi3PKw7TPTJo5/nPNFS&#10;YDrRdltwGoeLaE0BTOR4BHpbazbu4sVV1UA/qEfjkZLc3tnG6vSeEKQyMwU/oJhn/u4Re7hmfhRE&#10;A3nRPNjFofHIuiF5KoCQxofUAtDqZEyNoIsk6ch6PCWKPRTZDkcPII9XPLe6uZVjTC0w7rULcfcV&#10;gw3HMQXgev0T9xwUDDAGbXSVF9GQkJA2ltaX5JcU4+MTG0z6h6SEAB+PTB6xGUwGK9cW6UgimUwG&#10;dvp3ltYmdLS+wQD2qt72XbAW3ZuCxESF9Ph5RdlRFxq3IB9XD27tYXKbr5LXZQsI2M4T1CcGkdFu&#10;yMWFzJ+U4oeXSKCRlkhsOjYdkmoqk0rIpU37MVFYERz0mReJde84jO08TzoGwmppqi78/G0c4vca&#10;j9DBIESTl1PXkubl5hHQsdGTmTDbcdhwNWU1FUO+0SRcTWdB63tbXS0hJHqhmzNtC+rX3IJ21jq/&#10;T+MOz9h8A+EPVhaWEBfmk+KhVpPgoSEuLoxfkGe4xGwmNZKRxsutPu0o5R8yO20Rl0pcEpmQir20&#10;SZZc6+NJMBpN+UJO36SmxG5Yuj6PCwlWH91zHD9ykLHx0KH6qqM3+RPPb8dDC7RiphSSVKLJSSJt&#10;XUFDCzFFNSlNFVN9u7GGps7EMnSUkxDTLGEvXsS1sZXTVgd0hjZB7b3K4XcSLTfcTOHhwuIlKCAu&#10;pyBMtAsvjZeXixfRaFh8JvCFsW+5z4O0bY/hjc4cRte0tRGFJZILWNBupoBmqSkAZNCQ9GliSl64&#10;ssVs7eyw1/hRny+HUoOCZsQFnFoBkKSFKSycRz4+/uPUZHTGqopwYSaqyCuBBPWM1RRoVmHpRdBB&#10;5O0rphjXDKeQ+Zjfmsn4TFP5TC4SiDwS/VQna61960cBHj4eQV4RYSF+PkFxEW4eGv4P8fCLyqnw&#10;h0lps/vbfoQGDZ9PcFeyWDkLlyQEkcmC6TJ83JsUeMPzA9EgkjcFVwaLsDtLmNfZGFzRqQ8Db+I9&#10;RXr9XW0VasJcEo9kQuEk5B2p7zgIKRgIcqtPMRBBfIoWElMHITunNDjhdffMmSpc492MDijONKZx&#10;a0dVtgCz+0J6bgK0MDuTtXaNc6mw/NClzsvLLSggycUjKSsgKirAQ/VrHn7MiVVdJeMYVCttR4LG&#10;Up6c9vIwqvd0Mcb99aIQH1okj+zd2NN8MYetL81JIj70sYkxxKQ9z/B5TCNJStjWrGff7IZoWJIs&#10;u7M8XHhHTNtijaYFTAn3GrZ+2rXldy0+NMSOkrLIel5M6pdRX5KXd2OC1kXCmDveP8ZA4pYyoNMJ&#10;BfilblwD/iIiuvJC8lw8glzCfDzCKkIy0uoKuH8KCdlJeWBwH/BT1kvI2Im5dbNqCIVz25E2m9cL&#10;bwQI8fGv4J4KbU59xjwgHgOOsEsjs59OVU4keRLY3rQaZwPrQStxjfyKLvNKtZdN8d+4f9qXJ04i&#10;OmI6WsMclSUSoq8xtlkgxZE5J9tYHSTnra0orO1belEDFLZ1l0PF9dHSPq/h+0s5kcOhFZNfvlCU&#10;MJYT5OHlERTk5RMRFeQVU+KR1ZcW5OUeK3USGNMmKzVCoCbvcB12LhWwJu0NihTeGM6CxUIiEuvJ&#10;4gczkeQMv9Ajt1/mfG2AC1iwbw/6SqYLBtOdP2E1FY7dN592yJeuJnlm2ALJoryWSYfvrdzb8n77&#10;ieXi/EbI09up6WjTiykOU++lRr9u7GjKxh2T+X5xwr1n0WehkdEFKerIYN7+T0w6xCGrc8WlR8BT&#10;RdtMRVhcUFZGlBeJivLICgsPsdfQVtEfgw1umuIoo+WMLXqmC6I/ULPsoHu0pcp0retFLLq+JJ/R&#10;BoTmzuYV5kys55PVscV+g1iUXjOZXOHFGF+iS0UeGLibRYvVEwvmmhhEQv0PCjK2F3R/Wrxio8v+&#10;5wudZSe2tFTHHHq+3b/+6dVP8HULxt24O2WtuX1GEzDb6YwxyGTJqsrmdiz7sRM1ZtY9jUtVQTJC&#10;PIpyUlIS3HISvEhYQpZfQExCQsYd3YClyNnbumWZoNrgDGYRBbxllQmfu8hxLIET7GX9ZiP/SBM0&#10;qu2XWd4qN0e0kYkIjuCTPhqRODEpF7U6KcvrvFwJbYfHyV3peD8x6PKja1u2TLaekgrtCamvLydd&#10;PpsDn73jmZ8ZjLFJdwW2vadD5Regz9xhM/H6dayVOxoxV9xZCm+zMn2Hi2pb6Fm5jVFWVROXU5WR&#10;EZdWkFWzHTXtRbWRiquYQ9m5cdZittm5t8goEN1MXXQFP+5mn03mey63kwB4RkbJUvqkbww/407X&#10;wH/1YO1NbOi12OOEYcbNRE6UW7Ai9IPXIe+6Oz+kQ21BQrL/9Clz/We1M/O+HjnTfb2QCZkPAB7W&#10;w2jryl3ZnZTP1RCoMT3lIxkba/J7iQ/kUsH0UgMxTRNsKLhFpZRV5QXFhZ2N+WVGK73HikRA3UGx&#10;8IqcoLHiCCo/FFoMzfUCSbL8uwKoKZXkvV+/BG3FT27d3EsuvTcvryQ7QrWHTxOHfgO5r8uGS3/E&#10;HCMkX4HpgQ1kOxyAtAC7K6VQ07nn5KrtVnPaoS5979t3nCEVVjG9NQjF1ZZTg+slq/lHu3xln7mp&#10;uamGo74gRF0R8QjrGyjwaajKKqprLBxrO8FpUHvzmt3mQw9dze2cJDPvzIVoSk7aHdWc1jlgalaL&#10;v+MDFitVrKkDyNuSegK7m1eeSaE2Eh6sf0r+Bn3pzOydkKyLuaBI8YfHWJO2h0eHxABklrVjppgP&#10;bQ3tzLafmilxj+jwjbep2rrBK+18D7pjqUj/ZxejRdEUb2JtUNXVUZKU1RTD/VNMxs6Uf6jlgqHX&#10;IHuM/+QxSy7iRrvzYYWpgCMZg2elXXhazZl1jcV1XNopkjpI1VLrFrYzdWZm9hlqI7x0Tg4VtZMy&#10;+ZnKwb3puBy6yq6y9mofvW1E+jp2Ct6H30pX+03flbFMIifHkGFEAgTrDXU5hFnhcX0hJGY3y7eS&#10;JARwc9OEeBTsdQxMbRznXroYdvvcD0hZOnH+uDGjm+HxTmZt+f23VJtVtJb1Pnoauk+tUbMc4C1Z&#10;2OCtAzFa0cMa2DOcfLomlPziCJHiC7AZK/wmij42Jo9W2Xa8DK4Whlz5menSxM7vaF0vRAxaxTMo&#10;mnzEteQhcpw2bqzqzNbvC6a6z58VIL+Q8VnFQ11PTU5FXE/QkM9u1bFaSI7FtbHaYst8iT2m7+HM&#10;ps76Tjr8VjqblZBb6l1cyWcBDgeRFq3GekXmsXO7PQXRHHxf9Juw7lhV6oBMWV9r2Wkh9MygRTWQ&#10;2lzhl0mGAgjiltecvJT4wOslAF/eAT3cPKXRZMZYN09HZ6FQKD2nNmNO6CLZs5C13FhlsAS/PpfA&#10;aPtBY0bHfwmMKoPu53OCnMe8CA+D+jpGH7wPEj3cdzW1noy8j5TCViBksbqq5xRZXGDkWb9WdlhZ&#10;tGXf5Z2/40YqMw0R74fO0seccc8mLHWZ375fnfGiofrF+T7viZ4S+RGoJmBE5H06lb3Hev4MZVUF&#10;/itAD1ERFdWfZlAP1brT5o513WUgZqGnYa3gPHPCvuRTjY3rF+4bvxsyf6vnTYsvPg9aNEE8PIQk&#10;dFvwVv889ZyYyVU7szjey4vEkIf9cE/t7B6J9kLuhbIbPeFQYL1La3vt2V140BLrvNecaii4VdyV&#10;za6w6icTbWYIIUWnsQbzRk2FVgjTHzTTk0hp/mR7g0B7ISl7iSGuIR7Ll8lNX9PKKj4dcvl1RUcH&#10;tCb2wX35FOY4ho5aJ21RQGepqmXPu79nxpGx6vOTU45zIO6gj83pN2yzgvg99qzW2u4FOwq7OTfT&#10;px+B+/WQrV8MgUvYqRdlm/1ff87qJkkv6Rd9l+iaThykoyQtNnqzA66tG3MT7i7cRkzaEnELGUE9&#10;HQURm0te2hMVxo312l8P9FMWnksjCoAVcjy1oJHzju4uFuTHnYnNwD6NlQJaA4yvabdC3YcqU8El&#10;4dcWjT2pYWNg6kO733GLbAgUQLzvsK96bVnkpZ6+skhu3Avs11ya15ZHwWbB55Bz/lj5MZnwlCYf&#10;6I42HZxlhoasWmWmz+vzZYm+j5fHBlvMBzZNDp0i4GyKeHWXSE7zG2a4/8Ac/zjourPI1Cq2sIH+&#10;UMnJISizvo9+hbVoxKd4eWTjbibbB5btnfEtGpxtme4Nu7b2ExR0Ms0KrcVdsCqjsxg+sfO2mo9p&#10;GAQxO1i57ZynfyyMsN/SDaXd0HliRehaL1FrPyOkZeyw2EdwqK2iIJe2F8+cIP2QKMkJC8cay2hb&#10;CnHxOriOm2AwOfLlE5fH8Elt1On9Q/xzmE+vTZVWt5wQ8r5ntZo2HbSHWmTn1xK8dt2H3qheQqrH&#10;436wHciMCNW2sudfulvf1n1/zA5JQc1Nv+xOFlyO76ba9LAiCsZb+L9PW1492nHIX3dp8BjPwXxS&#10;ssPcDw0aPMd5ZcB41x1Wbrp2LtummkooiovL6I3XWjB/pJXRunnqZ2DLVAV+YSR9rAvq35z2kFEY&#10;NXtrNRUIj0XI5H603O+orrkmnurdWQU27zR+v0I8Os2AzJg/N5dx5e1t6KzgKKtugrgr9QSp8e6i&#10;nBspTZSxfDxiVMCsOZemjvTznmKiJmw9fNTQCdazVs2zd7FWdB9uqutqb2/m4ybm6iAqbqHlGagm&#10;JYBU9PheVu7f6sqlo2lw4zS2LF3HL2vpOdm6P8r9VDaea19a/zWt5OONm39OZTUE78sDTHpwuzIP&#10;uULL6rZtT/cdZnKylRjt9fCt/vtbtjY5JSXvewtrsqbXLlq640cg7W3zNFR5kbKMvstYc1PfBZO3&#10;T1M1Hq4oOtpouLkct60zn4oYl6memrmuvKiAoCASMcLatXmuqIGjq+GqkpbvLTlnrozQUvSZuSGc&#10;RxE3Yb8cO+993k0/x+S5Pl7xudMfdxowpLjSoYn5PviNcWlLOXDiRpXhb3o6T9mm/VkNLVBupTJM&#10;DHFJ0zS22wzSQJJaCFMi+8G2qobBm3RMnTXEhri5a41x1EMG9uorzNQMrQbratEm6ihaK/oSeU7Y&#10;deyO5zxFh/O4n7eErx42zWzBAoT25qzuN9H10syYmD67m5rM3vdblY62qz0aswCs/eBHp+uaTym1&#10;1PwgaIypZUHT+p2JdKimrHMHlB9yQkhJzEYEyVps5R/lySuK9NRG8kqqe3h7WY9wX4KGDlJB8hoj&#10;3ZeqaC7XG2I4WVrAwNJynKyhg7TZXvYMV3j3zH/MKQazobk13tj8hoTkpbP9yAeSSR7WNr/PvjFM&#10;v+LX7yqavuFwXrFiuJUDkDW37eSbNx9JskUxCQt0zFZe2FJddzmOBcydyxKh4qRPxExHfWnkNYYW&#10;FMI/f1N9zkw9eTVRHl0JC3VhActBSrJccivNlQWUzMyUkKqhgaS+oIijsqKQCHKN5axUSP/oVM1s&#10;xDtX1ywmznB/RHOOzqf3XTuP9u7WrP4aBYkUYhd5HbyeUZQJn+D6tfY99dXFPSLSXPGRzrpTDsxy&#10;F+QcEFXJaDk36ZaL+sUA8ZvLLGJbOmHbeIFJztLTZrjYDjVZd2HuXFUyekVG9fm0B+sNomkZcolY&#10;TVZTE6SJmU1Oa2vsBhazGZidTCyNn4SRWUVtP5uCrk95EvPLgRWdQ3IG9btMtQsOIPFiWBh4BjpY&#10;3yJqnuSE1feuhsjqoGhJw3ZLcev9cesi66ESbntF0+/Vb1rb3c6ApmuIpiSvocw1u/MS39RJQ2UD&#10;RxlJ6g8111RWdbBVkpC2UBPmlhAkycqIS2DEjhL2QxmMDhJQENFX7b9cq0a8LWvar0dYCw/t6l/h&#10;M8LMpNAMKAhdT0+shvz6roRP+SzIYMs5MO4Q0WQ21ryPyAfGaqOgIiakrSxvYUa8/kx67kdVJGlr&#10;YnE9twg2eC9VE1P1dMMmQ3+wjd+EmaZejvwy2lxmwjQkJICI32t+LrWnRvJFhJ53DjDJaHXIxqrf&#10;Bo0eJtu/G2BFUuOvH9XQM2jf/TCbE7BlQqzKy5T0IqzNS+J+rkSJee0TF4XtJfD5Qxc0wua15NBl&#10;L25JD6cNL5Ixzd3ntksMoVH2hrpIf876gLl6fERZcGmM0dHg41emyVnyDZXw5jD78UiKSQzPb4U/&#10;aXjx79NHJ4Ll035GlVoxw5Gk8N31/3qBUh0YaciejGdFxOr0WfiTXRI2zvE+HZNf+/3YLKrVW6rG&#10;oLWayMnmWSu0nfd0NJAKmHno6AI19aBxK2xMBfn4jBVNZjt6DNGTkeNCfBYywu4fCWu+ioRNllzQ&#10;7wdm+p1prN+P8pUc8xygZ4odCxWkoQVQM+7H7qofUJnaCRX0jCeM5G+/YwbqQzoybu4IGDXLu8fZ&#10;SlYPDZx+eMvDTalAf7778I6xOuNnjrMZum2Jz0FXJK4oZS6nLmt7JWzXOHkFaQlpuaFjrufUflfm&#10;ftSxqT8W9HDWk/4Qg+j6GRYDXKydFi+DIiGl7EBaFpRGZBfs6Ya8eRcaoJ7MXS3pYPWHn1vK5nXM&#10;+Os1ebnpzx496vyaiTV9Vsqd8TuCdou6FZT6+m/RQTZThAQlFMTQCHfTExZasgISGpN1F6+MnYmE&#10;miGz/4o7wxMdwa3fUamGkBWXB8C9icw+l/kCXT9abz6G0NVjR3VcWn7r7gsoby9+cJ84K4yOfsjr&#10;2NGQMhXp0KLi2pbU5K/Z1DQwxvGSN6vnzgXmrJuP7I2nOgpqqUjyyJorSErNt50+FG20t9Q9cYqG&#10;eMdf7a8D0Q2/U3kDDInubjR8b9Rnn8ZebWZw2j0tATSe1QpNMfaQPButerC/8lke0Dvo8ffLoODJ&#10;975RCU7paYTqkyNmHbAZ6huT/y75M6ZjjLyK7sSg69A9rqhuTcrO0CHmozc6LNPSk0MaY7P3heyZ&#10;YTf8jjryfhfaHx6yzjKlLxzguHrXojV9K5w7m72WF5dzwUspdABYl54ZxMJx+beFBFZrWuEPgNqj&#10;Bx9RvbOF1Hl7Xb8PICV1q7uGxOWUZ6XQSLVMVCHQJ1U3Z3zLe7N1tmF4YNSKMfxcSGrH4s3qyzQ3&#10;j0HoPXQNkIV7f8nWsgGH20+Xa+X2WRoHa7K5o4nu3wdgjvhfQJTXOsGP5WR49F0utDUfSan5dHTz&#10;q5d5Fe+O3ttcC5fCzxfS+6kYTr0/PmYvJzPkHj7NpLc3Quuq1hev6qC98IPD+M1u4eeUBMS9JPml&#10;pIbtWo5kVBZ/Odhfukfk6jWtGgg20gWfNZw5U9g82JDMw3oynGj44qiiItL4DpMDhq2tgu6clf7J&#10;TY1tHfBhDva48w+vX+bp8AneuR5bGZlbWslqyO0XCqFEJ+/+gV7DUnms/Unaj88s+GEb6e3DYycz&#10;bNoNhFwHex3m0vhU6TRQht9D//XVf8iFPvtD7S17qNXjyhn27KoMiuzK5ZU7IVfG11mpXp+gaKxC&#10;YdXlZ1/I4nhhLfAs82vFsVxo/tACBXnFzS3Mx9mt7QEvBq73ntL2viWhMvMG7rmBL8LWSSkM8jsZ&#10;67/Qz3KHOrImVr5/GZOu175iYNhIvXuNVzy1pdPzArZPNIJaQXUFVLIWnYWnPu86Xp6PZLCFuft9&#10;Gma1LTVtn27hL6XHF+VX0FurzxbXfu/+I2pWQ37q8e/wqZkOpcdKnvuEBuk99F0Mp6ZcNkHTV5w6&#10;M8AK1XxpEw5+/2Oq6MYu7XhqZiZXCucVDtRx3g1n1q+QIAm26WsbrzzNqUjwpcOF01kfK+Hb3dTI&#10;HXv2XKwLWXcAm/7TLvOP0LH7Xx9+rZ2aT0l6Ipabz7/YqTqnHW/xiaZKyL7AzFpTcXv9q/N7tjqu&#10;sSKribAXfvotoyXogQHM6bcKek8R+X52RDaVQ2dCRTPaY+KS2YMUlgBbqTnWza2pCdu/xjewvqQv&#10;23on9xu9HVpfnLv/sGTtkShoqW4LEfVnJU/DdZ1OELdsDzwM757npicQ+13d22uT08m/WMk3N0N1&#10;BdzIzGut+vjQEYlZt4AveV/A9l+AKRaa3sv6izXPvMHsMlk4UvIYaeXW8jnU7CpcbJnU88jk8Lqv&#10;O8gkodBHpYVZWbtjlx+49a2lvqYxftfHluacH3Bo5PfON1veMiiO++yI7bUlxxo+1hA7lLGdAb+Y&#10;qM4k0gpMYNyugqTozrHIueC5mxUNqQ6bTGeY9MUVfmAk5kl/LrTUJI2PmIdLEjp3SdNUISadswyG&#10;3Wju0W6cWe0NTIwp7uH1ttLwnc9GultsvzetpSHjQifQH4VnQHdjC2x5uOHmw+5FmAzk5Z9iAOMR&#10;ZD+DnKqONW/6wG7Lm/Ogl5ylfBxHjTGRhHGfcux07+0zPdExU/XLQLb8Z7GAOQvIaCbf/vXjZ7n+&#10;cmoSoYYolJKfipoaaHa+f/rcujsu7ibtl9b/IHDkPq8AAA1gSURBVPHpqu7agkrcFpVd9B+BGV2H&#10;bcseYdMExUvXzTsf2IDJ5ES0LfKVTyyp/O5a6P5s/IZFQrFlTZ8SW92QoITxiwtYSvWpSBg9Z44W&#10;ZwEykewxW1v/Zmnz3R2aD9lzQbCMmPBf9Os1/R4AdpgeLMVv7e6IPgGsvWljLr32jN6uATOXVTKg&#10;G7rqKB3SfieW/CkQunskMGdjSqfHkogPhy9uL4IE5QWuHw66Hhl5Dxo3Zn2FhytOV1xpBahphw/D&#10;kVpaIXsohOsJp0G+cQYA90ZYkJyYvyzCBU90i6iVWpZCvYZAG7RnHBxD+Rg8M6adycZu+2TSZe+R&#10;hZ3heAC82dw++p3HgnttJR3Amjnj2u7X7xN2+EAzMOJMIxeu9TzJiDjSUJ+zCSm8YkFjeQ7EXbZ1&#10;eQABllOfQsWusNRTZFVoeKNHLUtBZkTx24r4cnBz5mk75Gp+fP43sHEPBB+PDDJexT/BBAmwEw4n&#10;s0/JUslxyLoAOguWJLNuFtaVAEy9W/Z6n9fiu/druuqu6Mu6VuRF5Mpef/6J0Xgi6dqxiBLIa6o7&#10;jkRdP9W3n6ZkueDKu66CGSF7sB/nFp8Y+ZQB9ItiyO+qa+Qzksu1D2Lln1Jv5SzhJ5Y9bndH/ynb&#10;/coWhu6VnlX/uKh8WeCsGMd3LmPZo1uSSDEGCq4fYXkevHi1EL5sKob0fV5n228ENqSnPqmAri9d&#10;SwOvhTPbPgCzG74dOlRZsHfbly4yrcu3s+FwdgfuirvjGquL29Yeebyn9SsQO6jM6llRLRq+ofHU&#10;Wy+xs5oj9jiC99/DRlxvMuUye2Jw7NlhW0m+N1UOkSVjEXdIa1MLJIZMQmad7fU/ilsb8j9D1N7k&#10;08yabniDbVblhnQq1WHrKEfPMibUEK+hUIzfk3HvZFcndLbe/gbXkyor3tGxWv+IbZswbxocZL9B&#10;e9MwJG1Opi/eppYpWBqvXv3XuqSn6HWFDfnMWdeVvZ7+YYFr2ezVqCd8e6sxEm/aZQMEbzOfOwS2&#10;3ILXLGjNZNbTdwRDZSeMMS2ANvZKDelDIl82tzJKjS52sN4oey0rrH1CKfDWVpbP/JbuG5WdjXAc&#10;M6B1eQukbXsysURVkPFoXtuQs1SCvcNn7ccF/3AuyBwYtSiFPT47KuYz1tU3rMjERkRulxOaA40a&#10;eHtX54dzjz/YZMZOrLtNP26+E0o7z5dBA2Tp7B9ViNFVYqVSXAHpJ+4+td4J8Gnt/kfUHFCo6GIx&#10;nw/XqGi5i3lDwXiE1IRLIZt6m+LIwKupFU9Ua6BnlUeVT84hrH+8AOE5usbBCM62mPnMw5vF47L0&#10;DTY/MiPh6PXQrasvg5A94XyHjoPrm+mtU1FQZU3lCygsgqhrm5wbKlrgtWdGB5N+w2nPGomxbPWA&#10;vYZWaN1/q53Zfda3Gmq/QdtuXNnB1dfWv6dcFO6X1HX7ZFuAs5y4QNIyh38k3OzCm/hJ/OFvIxB+&#10;rWSwH29IrXb2asnEL6R552Ii9e3yec+8RYOSu7ACz/YmLltuHbOZyTo8fGTrj/fTTwa6htRCc3Z+&#10;y+tY2P24dceNWndqPBmzrptmJFUsBbr42TKixfZKxyOHJRzJuHpCveMQ+udFoTxGLpeTtUhbkuSI&#10;HI6RZ/aQnWMAWvrYgAkvy2/sLlsf+nrx+VsvWFBlffVD4zs2cW+7ELqACW0FXY+Juj9pqDxYaeIB&#10;19bWmGNBxk2sdNwf4+zxs7dljnVNDOCEi72oOyt/LtO5I1buy+P+rs9fFPOu47pF7JmaIs1wi4wk&#10;4vKVveYa0rwwb1JLIclBlVj2AYpedj0sT6yAAu/nUHwm9OIPqu8VJBAPngT7O6uhebktkhxjWYZt&#10;YKzOI0ZtbucDTHZUrKU6gEoNQFzrU93RKeol0b0gfJKknn/8fbLV3xRXCLGvoNg398mSacYc16uz&#10;Nwl7F2YBk1ZhaRFwjyd0A1iPdryE8mVrMxPPf21MrkyHXu5XVk+oYeTk+AToSN756gOu0vMkn0S6&#10;CHaGvmPPn+XugPvc1DyOlt7BkWnpchE/BljC9q+LNyyYWMGGKUNcY6rE9v4whML+OcOIYSYettkx&#10;kryRz+w+Nf1q663DJVWnww+WtVfTgdR484l7HzF3amj8UtV8I/ctFrdXi5Wwb3V+o2Y7XESUstsZ&#10;NGJ/sqsB0LPOTO+NCk/LUTvWMeQ/hY3QSpjlWclRQVfZMrv/F+qOG8Fz4sfTRP5kJl/DVJr+tBw+&#10;xnVCmqP316oDRawTr7CHEBwR9gGak6LrvyW9LAdGeiiBIkHSuSbZraHGOITPAbWYmayTXh9Z9srT&#10;3850+M9hk18qmLzgO1XBPAvjCO4Lv10w2Ao9BaaIoxvpV7Ju+9Io/tHAuHmnPe1UYdLiO6zO3LXH&#10;p94H5nNKBMoe+7HjHKcKvTw6qsw5j5Eh4+idmyZqBPRZLHHel0HbmL/P3vzHwL0WNjpSm9OuYq4z&#10;QOxryrsQKyZMEJpITRLXmbj76YdGSslVNV58xYCWKqgm05o7vqddWDScGowUuxxt3A6P0eAeyRVN&#10;YMug+wu41/vcRQV622Ba//f9U+BzJpVQd4tLSfjGDJgTTVYcdzkI73lE2YtXC+rYeIYev/k8I7+4&#10;MPftuzfJsft9R5txXPSVcUaTAQLWpf5cPoCHM/0Dct/AmZ6D6z6obYcZ/y1s4t0sNvzYY3MF+o3K&#10;UYV7jgftNuTIvfnhiuz7jLXQRES5Ue8t/Ihr7ROPTrit9zH7lwEZmkkcGzdrumuPzjv0Si6c8T/6&#10;DYclrC3Kr/b87WUaIfomACs9oEbRPlgRKWrirsdHuh9SskW6O50EruS6SGFv41X3CiT2+/QYmhU7&#10;StQza0Uo8qZMZPt/1SV/lqld56Qi7gy40vSvhW/7Nelt0GJTDcfUvtQOG1r0WmZx8W7h97A6Gkon&#10;AJznif00Qsp0wDaLxCatLpedfYQ0kvbIJn7/LxTgr2V4Q7zk5gyjv78QF6lVI0W/wSo3AM8Q7EWn&#10;QLFaKxw4Cm80Ej6NQVx/XGb/UNF+2RnshfXQxPwFOt/S/4v5Wb8X7ewSzWm5nn95jZ53r11TduYW&#10;3HdMRO/5Ad45qXOR+x4ZQVcFxPeXFFqXLMVCxYh5duQNG0u//q/8epBYTOd4zZSjf/UzENug+jgl&#10;AcrD9Ab8ncB/WNRfPFIIYW7/+wv/UeHex9wmGZ5o8scLaK/JCtL4C098h46v935bStXI5+DJYBfZ&#10;Ae/8tXgWBSvEtP+Lv0g2oyFBefLb0IF+L4AU/Q5qOWKui2yNxiS/aGC6ZNkk0gTSF9ipQZ/7/TbB&#10;70X6fIbFqJqs/uN//4OiGNc2V+HCsz/83tZS7DJqYMaLTSWd5KX8kEIkeJvLg5ugZ37Nnr+eZYcJ&#10;SeY25QNtO/7tH65b1XJXfmzqoQHXbI8GSMR1K4JdhqeOZIhtJEKbsVvMQ/FdyNyzKuLUQPf1Kaax&#10;cUYuJQV/MUPrvy2D/r/t+ZgtUXssAzPcRN+Ch2151gI7Cb8fAJPFGxWwu29yMgi/BPaOF207dfbg&#10;fHwViXj3qSSZmZ87STjEgXjAlP7unK3y1J2h6BLhwCQN7AhM+Q8DJ1nB7n7AzeAFF/v/G9cuTgb+&#10;imO1ivmvDxrhUkApEJ/5Y5WiwaptaGcTAbPjVXYGSWCf8fup4+CeUSGwaQRs0QqCBkfhYDEOVxcd&#10;n6LmefVdFvbmD3WA1YFvvZK2azf6I/UgBJ+CbohksPgHPiJYH5QRDzOB8upXBdD2u///n7QH5T0F&#10;HWKDBUgUHZuhYbbvcx/Gijsqg+Bzb+rFbZbvTYBPymm9BR2IxqAELAyfBYiygw5028MIWmf0VYkh&#10;AOTupQIsJnf//8dcO8yg1nO0V8tg7fcVdLiOmSn86ps6Sf2pu+phJ3Ir1R4QhVyJBOyvg9fS1jGA&#10;3a3IIAtezfz8NrCH+Rr9oBp2z7l7qtScdn3fYI5uB20AW+LltzP1FAt3rE1Erkwk4JOWj6TB7v6p&#10;x4A45Oa2C6ohxnU7lgfLh5/5voZOrgYBZt/dn/dFyJt2rl8ShRgp4G64BBqver8dVDCATrcBuoij&#10;+uKzZ3eOr0xFnpRktazctCZbQ7vx0cs+qlaPRADdCU+eL3aTtu1auzLbBNYAYNNycrKFDOWqZ4T7&#10;ges+NmkplFOPNIKnbV9bYKCZf+LLiWxirx6hJuANXPvqwURbGaOiRSumxZoKEtbBpR/cs33HnDAt&#10;nez9n6434G6o0RpIxG179nBxhIaidcHMRUu6Exw1cQyLcclbhHes3rhxWoyJhn3H2Y9Xuq0ouNeN&#10;GkAsYPHtD1fmhmtJaboXTlu+ct2SyRXJoV4Otsage9+sXHyii/uWbti4alFXtKmCol378Rcv9hRR&#10;3AujCmAxTF958+Xd3d2J1mrKqiZu0QWN/ZPnTJoMBDMmdNVkBtjo6WsbRdQtvfjs0YF6R2Ja4nQD&#10;jOo+LVuvvH597+ia3oqUIDtbWwtDQ0MDCzu/hMq+ZYfuvn5779j0eHMSR1fpBSSMfTLbFmw5fuXe&#10;s/dvnjx9+uTx0/vXTm2d3xhhrUiTS36pDdj5xKVlgECYj4wr54gBABM9rdKin0ECAAAAAElFTkSu&#10;QmCCUEsDBBQABgAIAAAAIQBxTs562wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITv&#10;gv9heYI3u5sUJcRsSinqqQi2BfH2mn1NQrO7IbtN0n/v60mPwwwz3xSr2XZipCG03mlIFgoEucqb&#10;1tUaDvv3pwxEiOgMdt6RhisFWJX3dwXmxk/ui8ZdrAWXuJCjhibGPpcyVA1ZDAvfk2Pv5AeLkeVQ&#10;SzPgxOW2k6lSL9Ji63ihwZ42DVXn3cVq+JhwWi+Tt3F7Pm2uP/vnz+9tQlo/PszrVxCR5vgXhhs+&#10;o0PJTEd/cSaIjnWaclLDEsTNVYqfHTVkWQKyLOR//PIXAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+&#10;vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWy&#10;N6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINr&#10;YFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGK&#10;yShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA9paw/EUCAAAaBQAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAKAAAAAAAAACEA5MLkGN9QAADfUAAAFAAAAAAAAAAAAAAAAACrBAAAZHJz&#10;L21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAcU7OetsAAAAGAQAADwAAAAAAAAAAAAAA&#10;AAC8VQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAA&#10;AAAAAAAAxFYAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAt1cAAAAA&#10;">
                       <v:shape id="Image 44" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Circle  Description automatically generated " style="position:absolute;width:5580;height:5577;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4Oys4xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvwv6HoRf2ppMVX0RHWQVXDx587GVvTaZNQjI9ITOJ8d87guCxqKqvqMWqM6VoqXa5ZQXfgwgE&#10;cWJ1zqmCv8u2PwPhPLLG0jIpuJOD1fKjt8BY2xufqD37VAQIuxgVZN5XsZQuycigG9iKOHhXWxv0&#10;Qdap1DXeAtyUchhFE2kw57CQYUWbjJLi3BgFTbPjyfpw9OOivczM9FgV099/pb4+u585CE+df4df&#10;7b1WMBrB80v4AXL5AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPg7KzjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:imagedata r:id="rId9" o:title="Circle  Description automatically generated "/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>INTERIM</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>CONTACT</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(continued)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD55" w14:textId="35C7F72A" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="0CB8D3AF" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1288"/>
               <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>53825</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(R10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>R11/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00167591" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>-26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...1 lines deleted...]
-                <w:spacing w:val="-4"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3309">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>DFR</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2310</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEDSS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299D93E7" w14:textId="3369B993" w:rsidR="00DB2664" w:rsidRDefault="00DB2664" w:rsidP="00DB2664">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1238"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>FAMILY AND SOCIAL SERVICES ADMINISTRATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F54BD55" w14:textId="1D3FC8A8" w:rsidR="00DB2664" w:rsidRPr="00B87744" w:rsidRDefault="00DB2664" w:rsidP="00DB2664">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1288"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>DIVISION OF FAMILY RESOURCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD5A" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD57" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD57" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="331"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="2894"/>
                 <w:tab w:val="left" w:pos="3743"/>
               </w:tabs>
               <w:spacing w:before="151"/>
               <w:ind w:right="1367" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD3" wp14:editId="3F54BDD4">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD3" wp14:editId="3F54BDD4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1656581</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>272642</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="45" name="Group 45"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -11251,69 +11329,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="27FA3815" id="Group 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:130.45pt;margin-top:21.45pt;width:10.6pt;height:10.6pt;z-index:-251649024;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPhvidmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntHZghLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP5pSgnogABVGFSazsfLea9ShyE+dMtSfnB+KzTKzY73zuP0Mo+IVRHxk4rQgvmD7SXa3lMC&#10;treUgO33ne0N82Fe2MMASQt71FdSDTBEG30UO408f7VpUOQ5KtUlazKdLRdw/KMrgBoJ8Wsw3QWx&#10;h133kRW/HRvcFMzUJf83EY/4xdJcaie6aaFplHkQAniXUksVNFlOZjM8207LOr+rpQxKOFvub6Ul&#10;RxZuFnyCqpDhBc1Y5zfMVR0PQz1NKjxiLu38Eny01/kz2K0Fg2XU/T4wKyiR3xQYOtxdEdgI9hFY&#10;L2813nC4SbDm7vSTWUPC8hn1YLQHHX3N0mghKDYQOm6YqfSXg9dFHfwFZyxW1A/gjCHCywjQi9vu&#10;coys8/W+/gMAAP//AwBQSwMEFAAGAAgAAAAhANgUHF7hAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAMhu+DvYPRYLfVsdeFNo1TStl2KoO1g7GbG6tJaCyH2E3St593Wk9C6OPX9+frybZs&#10;wN43jhSIWQIMqXSmoUrB1+HtaQHMB01Gt45QwRU9rIv7u1xnxo30icM+VCyGkM+0gjqELuPclzVa&#10;7WeuQ4q3k+utDnHtK256PcZw23KZJCm3uqH4odYdbmssz/uLVfA+6nHzLF6H3fm0vf4cXj6+dwKV&#10;enyYNitgAafwD8OfflSHIjod3YWMZ60CmSbLiCqYyzgjIBdSADsqSOcCeJHz2wbFLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDPhvidmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYFBxe4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="18B7253C" id="Group 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:130.45pt;margin-top:21.45pt;width:10.6pt;height:10.6pt;z-index:-251649024;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPhvidmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntHZghLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP5pSgnogABVGFSazsfLea9ShyE+dMtSfnB+KzTKzY73zuP0Mo+IVRHxk4rQgvmD7SXa3lMC&#10;treUgO33ne0N82Fe2MMASQt71FdSDTBEG30UO408f7VpUOQ5KtUlazKdLRdw/KMrgBoJ8Wsw3QWx&#10;h133kRW/HRvcFMzUJf83EY/4xdJcaie6aaFplHkQAniXUksVNFlOZjM8207LOr+rpQxKOFvub6Ul&#10;RxZuFnyCqpDhBc1Y5zfMVR0PQz1NKjxiLu38Eny01/kz2K0Fg2XU/T4wKyiR3xQYOtxdEdgI9hFY&#10;L2813nC4SbDm7vSTWUPC8hn1YLQHHX3N0mghKDYQOm6YqfSXg9dFHfwFZyxW1A/gjCHCywjQi9vu&#10;coys8/W+/gMAAP//AwBQSwMEFAAGAAgAAAAhANgUHF7hAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAMhu+DvYPRYLfVsdeFNo1TStl2KoO1g7GbG6tJaCyH2E3St593Wk9C6OPX9+frybZs&#10;wN43jhSIWQIMqXSmoUrB1+HtaQHMB01Gt45QwRU9rIv7u1xnxo30icM+VCyGkM+0gjqELuPclzVa&#10;7WeuQ4q3k+utDnHtK256PcZw23KZJCm3uqH4odYdbmssz/uLVfA+6nHzLF6H3fm0vf4cXj6+dwKV&#10;enyYNitgAafwD8OfflSHIjod3YWMZ60CmSbLiCqYyzgjIBdSADsqSOcCeJHz2wbFLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDPhvidmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYFBxe4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 46" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDgC24/xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hvAUvsqaKumvXKCIIHkT8u3t9NG/bYvNSm6j12xtB8DjMzG+Y8bQ2hbhS5XLLCrqdCARx&#10;YnXOqYLDfvH5DcJ5ZI2FZVJwJwfTSbMxxljbG2/puvOpCBB2MSrIvC9jKV2SkUHXsSVx8P5tZdAH&#10;WaVSV3gLcFPIXhQNpcGcw0KGJc0zSk67i1Fw3nz5zZFHI9O2zp3Xxe9q8NdTqvVRz35AeKr9O/xq&#10;L7WC/hCeX8IPkJMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOALbj/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD5" wp14:editId="3F54BDD6">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD5" wp14:editId="3F54BDD6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2196077</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>272642</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="47" name="Group 47"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -11353,385 +11431,385 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="2F02E616" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.9pt;margin-top:21.45pt;width:10.6pt;height:10.6pt;z-index:-251646976;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDKW2YmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEZGFmxBiy87d0Cf6CXsDiwgoL9yPVi&#10;Xukzm3+aUgI6IEAVBpWm8/Fy3qvUYYgP3bKUH5zfCo1ys+O98zi9zCNiVUT8pCK0YP5ge4m295SA&#10;7S0lYPt9Z3vDfJgX9jBA0sIe9ZVUAwzRRh/FTiPPX20aFHmOSnXJmkxnywWoFl0B1EiIX4PpLog9&#10;7LqPrPjt2OCmYKYu+b+JeMQvluZSO9FNC02jzIMQwLuUWqqgyXIym+HZdlrW+V0tZVDC2XJ/Ky05&#10;snCz4BNUhQwvaMY6v2Gu6ngY6mlS4RFzaeeX4KO9zp/Bbi0YLKPu94FZQYn8psDQ4e6KwEawj8B6&#10;eavxhsNNgjV3p5/MGhKWz6gHoz3o6GuWRgtBsYHQccNMpb8cvC7q4C84Y7GifgBnDBFeRoBe3HaX&#10;Y2Sdr/f1HwAAAP//AwBQSwMEFAAGAAgAAAAhAF13sMjhAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0Frg0AUhO+F/oflFXprVqOxqXUNIbQ9hUCTQujtRV9U4r4Vd6Pm33d7ao/DDDPfZKtJt2Kg&#10;3jaGFYSzAARxYcqGKwVfh/enJQjrkEtsDZOCG1lY5fd3GaalGfmThr2rhC9hm6KC2rkuldIWNWm0&#10;M9MRe+9seo3Oy76SZY+jL9etnAdBIjU27Bdq7GhTU3HZX7WCjxHHdRS+DdvLeXP7Pix2x21ISj0+&#10;TOtXEI4m9xeGX3yPDrlnOpkrl1a0CqJ44dGdgnj+AsIHouTZnzspSOIQZJ7J/w/yHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCDKW2YmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdd7DI4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="784960B2" id="Group 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:172.9pt;margin-top:21.45pt;width:10.6pt;height:10.6pt;z-index:-251646976;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDKW2YmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEZGFmxBiy87d0Cf6CXsDiwgoL9yPVi&#10;Xukzm3+aUgI6IEAVBpWm8/Fy3qvUYYgP3bKUH5zfCo1ys+O98zi9zCNiVUT8pCK0YP5ge4m295SA&#10;7S0lYPt9Z3vDfJgX9jBA0sIe9ZVUAwzRRh/FTiPPX20aFHmOSnXJmkxnywWoFl0B1EiIX4PpLog9&#10;7LqPrPjt2OCmYKYu+b+JeMQvluZSO9FNC02jzIMQwLuUWqqgyXIym+HZdlrW+V0tZVDC2XJ/Ky05&#10;snCz4BNUhQwvaMY6v2Gu6ngY6mlS4RFzaeeX4KO9zp/Bbi0YLKPu94FZQYn8psDQ4e6KwEawj8B6&#10;eavxhsNNgjV3p5/MGhKWz6gHoz3o6GuWRgtBsYHQccNMpb8cvC7q4C84Y7GifgBnDBFeRoBe3HaX&#10;Y2Sdr/f1HwAAAP//AwBQSwMEFAAGAAgAAAAhAF13sMjhAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0Frg0AUhO+F/oflFXprVqOxqXUNIbQ9hUCTQujtRV9U4r4Vd6Pm33d7ao/DDDPfZKtJt2Kg&#10;3jaGFYSzAARxYcqGKwVfh/enJQjrkEtsDZOCG1lY5fd3GaalGfmThr2rhC9hm6KC2rkuldIWNWm0&#10;M9MRe+9seo3Oy76SZY+jL9etnAdBIjU27Bdq7GhTU3HZX7WCjxHHdRS+DdvLeXP7Pix2x21ISj0+&#10;TOtXEI4m9xeGX3yPDrlnOpkrl1a0CqJ44dGdgnj+AsIHouTZnzspSOIQZJ7J/w/yHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCDKW2YmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdd7DI4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 48" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD+2F/WwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFropzUSxj6SOIgXBhUhMtd1eMrdJaOZOzIwm/r2zEFweznu2GEwjztS52rKCcRSDIC6s&#10;rrlUsP9evXyAcB5ZY2OZFFzIwWL+MJphqm3POzrnvhQhhF2KCirv21RKV1Rk0EW2JQ7cn+0M+gC7&#10;UuoO+xBuGjmJ4zdpsObQUGFLXxUV//nJKDhm7z47cJKYZ+vccdv8bF5/J0o9PQ7LTxCeBn8X39xr&#10;rWAaxoYv4QfI+RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+2F/WwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>In</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>past</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>six</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>months</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>vehicles</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>owned</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>bought</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>member</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>your household changed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD58" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="389F6E63" w14:textId="65C7C9F8" w:rsidR="00D94BFF" w:rsidRPr="00B87744" w:rsidRDefault="00885203" w:rsidP="00D94BFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="331"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="6614"/>
                 <w:tab w:val="left" w:pos="7461"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:ind w:right="1450" w:hanging="224"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD7" wp14:editId="3F54BDD8">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B08D6BE" wp14:editId="55FDADA7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4018781</wp:posOffset>
+                        <wp:posOffset>2104390</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>329180</wp:posOffset>
+                        <wp:posOffset>503682</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="49" name="Group 49"/>
+                      <wp:docPr id="850158709" name="Group 850158709"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="134620" cy="134620"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="50" name="Graphic 50"/>
+                              <wps:cNvPr id="1775853873" name="Graphic 60"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="4572" y="4572"/>
                                   <a:ext cx="125095" cy="125095"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="125095" h="125095">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="124968" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="124968" y="124968"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="124968"/>
@@ -11741,99 +11819,99 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="6E7EDD0D" id="Group 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:316.45pt;margin-top:25.9pt;width:10.6pt;height:10.6pt;z-index:-251644928;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9j/uWmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntE5dKFYAxbe9m6BP9BLWBxYQcF+5Hox&#10;r/SZzT9NKQEdEKAKg0rT+Xg571XqMMSHblnKD85vhUa52fHeeZxe5hGxKiJ+UhFaMH+wvUTbe0rA&#10;9pYSsP2+s71hPswLexggaWGP+kqqAYZoo49ip5HnrzYNijxHpbpkTaaz5QKOf3QFUCMhfg2muyD2&#10;sOs+suK3Y8M+BDN1yf9NxE26WJpL7UQ3LTSNMg9CAO9SaqmCJsvJbIZn22lZ53e1lEEJZ8v9rbTk&#10;yMLNgk9QFTK8oBnr/Ia5quNhqKdJhUfMpZ1fgo/2On8Gu7VgsIy63wdmBSXymwJDh7srAhvBPgLr&#10;5a3GGw43CdbcnX4ya0hYPqMejPago69ZGi0ExQZCxw0zlf5y8Lqog7/gjMWK+gGcMUR4GQF6cdtd&#10;jpF1vt7XfwAAAP//AwBQSwMEFAAGAAgAAAAhADHVJWLgAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdbGOixkxKKeqpCLaCeNsm0yQ0Oxuy2yT9964nPQ7z8d738tVsOjHS&#10;4FrLCGoRgSAubdVyjfC5f717BOG85kp3lgnhQg5WxfVVrrPKTvxB487XIoSwyzRC432fSenKhox2&#10;C9sTh9/RDkb7cA61rAY9hXDTyWUUpdLolkNDo3vaNFSedmeD8DbpaR2rl3F7Om4u3/vk/WurCPH2&#10;Zl4/g/A0+z8YfvWDOhTB6WDPXDnRIaTx8imgCIkKEwKQJvcKxAHhIY5AFrn8v6D4AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAD2P+5aaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADHVJWLgAAAACQEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
-                      <v:shape id="Graphic 50" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCFd8UNwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrgRTRV8VdMiguBCRJ2H20tzpy3T3NQmav17sxBcHs57mbamEjdqXGlZwXAQgSDOrC45&#10;V/D9tenPQDiPrLGyTAoe5CBNPjpLjLW985FuJ5+LEMIuRgWF93UspcsKMugGtiYO3J9tDPoAm1zq&#10;Bu8h3FRyFEUTabDk0FBgTeuCsv/T1Si4HKb+8MPzuelZ5y776nc3Po+U6n62qwUIT61/i1/urVYw&#10;DuvDl/ADZPIEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhXfFDcAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
+                    <v:group w14:anchorId="113BD5FE" id="Group 850158709" o:spid="_x0000_s1026" style="position:absolute;margin-left:165.7pt;margin-top:39.65pt;width:10.6pt;height:10.6pt;z-index:-251653120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1o6RqoQIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X53vtFadamrWaFLV&#10;VmqnPROMPzQMDEic/vtdro2TptImdX6wD+bcy72HA9c3h0aSvbCu1iqj44sRJUJxndeqzOiPl7sv&#10;l5Q4z1TOpFYio6/C0ZvV50/XrUnFRFda5sISSKJc2pqMVt6bNEkcr0TD3IU2QsFkoW3DPAxtmeSW&#10;tZC9kclkNFokrba5sZoL5+DvupukK8xfFIL7x6JwwhOZUajN49viexveyeqapaVlpqp5Xwb7QBUN&#10;qxUsOqRaM8/IztbvUjU1t9rpwl9w3SS6KGousAfoZjw662Zj9c5gL2XalmaQCaQ90+nDafnDfmPN&#10;s3myXfUA7zX/5UCXpDVlejofxuWRfChsE4KgCXJARV8HRcXBEw4/x9PZYgK6c5jqMSrOK9iWd1G8&#10;+vbXuISl3aJY2lBKa8A77iiP+z95nitmBKruQvtPltQ5VL9czi/n08vllBLFGrDypnfNAl0UigB2&#10;UBI6DCPXi3qm02y+nFACeiBANQa1JvPR1bxXq8NhH2LXLOU75zdCo+xsf+88hpd5RKyKiB9UhBYO&#10;QbC/RPt7SsD+lhKw/7azv2E+xIW9DJC00G1fSTXAMNvovXjRyPNnmwdFHmelOmWNJ7OrBVwD0R1A&#10;jYT4NZjuhNjDrvvIit+ODa4KpuqS/5uIm3SyNJfaiS4sNI0yD0IA71RqqYImV+PZDM+407LO72op&#10;gxLOlttbacmehRsGn6AqZHhDM9b5NXNVx8OpniYVHrXol+Ccrc5fwXYtGCyj7veOWUGJ/K7A2OEO&#10;i8BGsI3Aenmr8abDTYI1Xw4/mTUkLJ9RD0Z70NHfLI0WgmIDoeOGSKW/7rwu6uAvOGuxon4AZw0R&#10;XkqA3tx6p2NkHa/51R8AAAD//wMAUEsDBBQABgAIAAAAIQAwtLVl4QAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ2alBLiVFUFnCokWiTUmxtvk6ixHcVukv49ywmOq3ma&#10;eZuvJtuyAfvQeKcgmQlg6EpvGlcp+Nq/PSyBhaid0a13qOCKAVbF7U2uM+NH94nDLlaMSlzItII6&#10;xi7jPJQ1Wh1mvkNH2cn3Vkc6+4qbXo9Ubls+F2LBrW4cLdS6w02N5Xl3sQreRz2uZfI6bM+nzfWw&#10;Tz++twkqdX83rV+ARZziHwy/+qQOBTkd/cWZwFoFUiaPhCp4epbACJDpfAHsSKQQKfAi5/9fKH4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEANaOkaqECAAAuBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMLS1ZeEAAAAKAQAADwAAAAAAAAAAAAAA&#10;AAD7BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;">
+                      <v:shape id="Graphic 60" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDfHV9IyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKXgpulFJE1NXKQXBQxHr8zpkp0kwOxuzq6b/3hUKPc73num8M7W4UusqywqGgwgEcW51&#10;xYWC3XbRT0E4j6yxtkwKfsnBfPb8NMVM2xt/03XjCxFC2GWooPS+yaR0eUkG3cA2xIH7sa1BH862&#10;kLrFWwg3tRxF0Zs0WHFoKLGhz5Ly0+ZiFJzXiV/veTIxr9a586o+fMXHkVK9l+7jHYSnzv+L/9xL&#10;HeYnSZzG4zQZw+OnAICc3QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDfHV9IyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDD9" wp14:editId="3F54BDDA">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D9CE59D" wp14:editId="60616162">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4556753</wp:posOffset>
+                        <wp:posOffset>1590040</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>329180</wp:posOffset>
+                        <wp:posOffset>499110</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="51" name="Group 51"/>
+                      <wp:docPr id="671005013" name="Group 671005013"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="134620" cy="134620"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
-                              <wps:cNvPr id="52" name="Graphic 52"/>
+                              <wps:cNvPr id="1221606417" name="Graphic 60"/>
                               <wps:cNvSpPr/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="4572" y="4572"/>
                                   <a:ext cx="125095" cy="125095"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst/>
                                   <a:ahLst/>
                                   <a:cxnLst/>
                                   <a:rect l="l" t="t" r="r" b="b"/>
                                   <a:pathLst>
                                     <a:path w="125095" h="125095">
                                       <a:moveTo>
                                         <a:pt x="0" y="0"/>
                                       </a:moveTo>
                                       <a:lnTo>
                                         <a:pt x="124968" y="0"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="124968" y="124968"/>
                                       </a:lnTo>
                                       <a:lnTo>
                                         <a:pt x="0" y="124968"/>
@@ -11843,316 +11921,320 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="049E78EE" id="Group 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:358.8pt;margin-top:25.9pt;width:10.6pt;height:10.6pt;z-index:-251642880;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/2TEdmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntH5lBLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP4JUoAOCFCFQaXpfLyc9yp1GOJDtyzlB+e3QqPc7HjvPE4v84hYFRE/qQgtmD/YXqLtPSVg&#10;e0sJ2H7f2d4wH+aFPQyQtLBHfSXVAEO00Uex08jzV5sGRZ6jUl2yJtPZcgHHP7oCqJEQvwbTXRB7&#10;2HUfWfHbscFNwUxd8n8T8YhfLM2ldqKbFppGmQchgHcptVRBk+VkNsOz7bSs87tayqCEs+X+Vlpy&#10;ZOFmwSeoChle0Ix1fsNc1fEw1NOkwiPm0s4vwUd7nT+D3VowWEbd7wOzghL5TYGhw90VgY1gH4H1&#10;8lbjDYebBGvuTj+ZNSQsn1EPRnvQ0dcsjRaCYgOh44aZSn85eF3UwV9wxmJF/QDOGCK8jAC9uO0u&#10;x8g6X+/rPwAAAP//AwBQSwMEFAAGAAgAAAAhAHTkDeLfAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAQRO+F/oPYQm+NrIbEwbUcQmh7CoUmhdKbYm1sE2tlLMV2/r6bU3ubYR+zM/l6cq0Y&#10;sA+NJw1qloBAKr1tqNLwdXh7WoEI0ZA1rSfUcMUA6+L+LjeZ9SN94rCPleAQCpnRUMfYZVKGskZn&#10;wsx3SHw7+d6ZyLavpO3NyOGulc9JspTONMQfatPhtsbyvL84De+jGTdz9Trszqft9eew+PjeKdT6&#10;8WHavICIOMU/GG71uToU3OnoL2SDaDWkKl0yqmGheAID6XzF4ngTCcgil/8XFL8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAf9kxHZoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdOQN4t8AAAAJAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
-                      <v:shape id="Graphic 52" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAa6f7hxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6KbppIFZTVymC4EFEo22vj+wzCWbfJtmtif++WxB6HGbmG2a+HEwtrtS5yrKC13EE&#10;gji3uuJCwem4Hk1BOI+ssbZMCm7kYLl4fJhjqm3PB7pmvhABwi5FBaX3TSqly0sy6Ma2IQ7e2XYG&#10;fZBdIXWHfYCbWsZRNJEGKw4LJTa0Kim/ZD9GQbt/8/tPns3Mi3Wu3dVf2+Q7Vur5afh4B+Fp8P/h&#10;e3ujFSQx/H0JP0AufgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAa6f7hxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
+                    <v:group w14:anchorId="3D7BCC28" id="Group 671005013" o:spid="_x0000_s1026" style="position:absolute;margin-left:125.2pt;margin-top:39.3pt;width:10.6pt;height:10.6pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlKJgsoQIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4Xx17abpYdaqpXaNJ&#10;VVupnfZMMP7QMDAgcfrvd7k2TppKm9T5wT6Ycy/3Hg5cXu07SXbCulargqZnM0qE4rpsVV3QH8+3&#10;n75Q4jxTJZNaiYK+CEevVh8/XPYmF5lutCyFJZBEubw3BW28N3mSON6IjrkzbYSCyUrbjnkY2jop&#10;LesheyeTbDZbJL22pbGaC+fg780wSVeYv6oE9w9V5YQnsqBQm8e3xfcmvJPVJctry0zT8rEM9o4q&#10;OtYqWHRKdcM8I1vbvknVtdxqpyt/xnWX6KpqucAeoJt0dtLN2uqtwV7qvK/NJBNIe6LTu9Py+93a&#10;mifzaIfqAd5p/suBLklv6vx4PozrA3lf2S4EQRNkj4q+TIqKvSccfqaf54sMdOcwNWJUnDewLW+i&#10;ePPtr3EJy4dFsbSplN6Ad9xBHvd/8jw1zAhU3YX2Hy1pS6g+y9LFbDFPLyhRrAMrr0fXLNBFoQhg&#10;ByWhwzByo6gnOs3PLzJKQA8EqMakVnY+W56Pag047EPsmuV86/xaaJSd7e6cx/C6jIg1EfG9itDC&#10;IQj2l2h/TwnY31IC9t8M9jfMh7iwlwGSPnQ7VNJMMMx2eieeNfL8yeZBkYdZqY5ZaTZfLuAaiO4A&#10;aiTEr8F0R8QRDt1HVvwObHBVMNWQ/N9E3KSjpbnUTgxhoWmUeRICeMdSSxU0WabzOZ5xp2Vb3rZS&#10;BiWcrTfX0pIdCzcMPkFVyPCKZqzzN8w1Aw+nRppUeNSiX4JzNrp8Adv1YLCCut9bZgUl8rsCY4c7&#10;LAIbwSYC6+W1xpsONwnWfN7/ZNaQsHxBPRjtXkd/szxaCIoNhIEbIpX+uvW6aoO/4KzFisYBnDVE&#10;eCkBenXrHY+RdbjmV38AAAD//wMAUEsDBBQABgAIAAAAIQAXKocZ4QAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BSsNAEIbvgu+wjODNbhJtm8ZMSinqqQi2gnjbZqdJaHY3ZLdJ+vaOJ73NMB//&#10;fH++nkwrBup94yxCPItAkC2dbmyF8Hl4fUhB+KCsVq2zhHAlD+vi9iZXmXaj/aBhHyrBIdZnCqEO&#10;ocuk9GVNRvmZ68jy7eR6owKvfSV1r0YON61MomghjWosf6hVR9uayvP+YhDeRjVuHuOXYXc+ba/f&#10;h/n71y4mxPu7afMMItAU/mD41Wd1KNjp6C5We9EiJPPoiVGEZboAwUCyjHk4IqxWKcgil/8bFD8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5SiYLKECAAAuBgAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFyqHGeEAAAAJAQAADwAAAAAAAAAAAAAA&#10;AAD7BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;">
+                      <v:shape id="Graphic 60" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4eRvXyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4X+g7LFLyUukmosUZXEaHQgxSNrV6H7JgEs7Mxu9X49t2C0ON8/zNb9KYRF+pcbVlBPIxAEBdW&#10;11wq+Nq9v7yBcB5ZY2OZFNzIwWL++DDDTNsrb+mS+1KEEHYZKqi8bzMpXVGRQTe0LXHgjrYz6MPZ&#10;lVJ3eA3hppFJFKXSYM2hocKWVhUVp/zHKDhvxn7zzZOJebbOnT+b/Xp0SJQaPPXLKQhPvf8X390f&#10;OsxPkjiN0td4DH8/BQDk/BcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4eRvXyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t>Are</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>total</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>resources</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>owned</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>member</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>of your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>household</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:t>(such</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:t>as</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...14 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:t xml:space="preserve">checking, savings, cash, or other accounts or assets) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
+              <w:t>$4,500 or more if elderly/disabled or $3000</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>or more if non-elderly/disabled</w:t>
+            </w:r>
+            <w:r w:rsidR="00E8561E" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94BFF" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD59" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD59" w14:textId="76F66952" w:rsidR="00885203" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E" w:rsidP="00885203">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="326"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="1454"/>
                 <w:tab w:val="left" w:pos="2303"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:ind w:left="326" w:right="1329" w:hanging="219"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDDB" wp14:editId="3F54BDDC">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDDB" wp14:editId="3F54BDDC">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>742181</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>623477</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="53" name="Group 53"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -12192,69 +12274,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="5E0A1E86" id="Group 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.45pt;margin-top:49.1pt;width:10.6pt;height:10.6pt;z-index:-251640832;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4JR5amgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntH5jBLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP5pSgnogABVGFSazsfLea9ShyE+dMtSfnB+KzTKzY73zuP0Mo+IVRHxk4rQgvmD7SXa3lMC&#10;treUgO33ne0N82Fe2MMASQt71FdSDTBEG30UO408f7VpUOQ5KtUlazKdLRdw/KMrgBoJ8Wsw3QWx&#10;h133kRW/HRvcFMzUJf83EY/4xdJcaie6aaFplHkQAniXUksVNFlOZjM8207LOr+rpQxKOFvub6Ul&#10;RxZuFnyCqpDhBc1Y5zfMVR0PQz1NKjxiLu38Eny01/kz2K0Fg2XU/T4wKyiR3xQYOtxdEdgI9hFY&#10;L2813nC4SbDm7vSTWUPC8hn1YLQHHX3N0mghKDYQOm6YqfSXg9dFHfwFZyxW1A/gjCHCywjQi9vu&#10;coys8/W+/gMAAP//AwBQSwMEFAAGAAgAAAAhADoepRTfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAQRO+F/oPYQG+NrKQNtmM5hND2FApNCqU3xdrYJtbKWIrt/H3lU3Mc5jH7NtuMpmE9&#10;dq62JEHMI2BIhdU1lRK+j+/PMTDnFWnVWEIJN3SwyR8fMpVqO9AX9gdfsjBCLlUSKu/blHNXVGiU&#10;m9sWKXRn2xnlQ+xKrjs1hHHT8EUUrbhRNYULlWpxV2FxOVyNhI9BDduleOv3l/Pu9nt8/fzZC5Ty&#10;aTZu18A8jv4fhkk/qEMenE72StqxJmSxSgIqIYkXwCZgGQtgp6lJXoDnGb9/If8DAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA+CUeWpoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAOh6lFN8AAAAKAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                    <v:group w14:anchorId="65184779" id="Group 53" o:spid="_x0000_s1026" style="position:absolute;margin-left:58.45pt;margin-top:49.1pt;width:10.6pt;height:10.6pt;z-index:-251640832;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4JR5amgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntH5jBLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP5pSgnogABVGFSazsfLea9ShyE+dMtSfnB+KzTKzY73zuP0Mo+IVRHxk4rQgvmD7SXa3lMC&#10;treUgO33ne0N82Fe2MMASQt71FdSDTBEG30UO408f7VpUOQ5KtUlazKdLRdw/KMrgBoJ8Wsw3QWx&#10;h133kRW/HRvcFMzUJf83EY/4xdJcaie6aaFplHkQAniXUksVNFlOZjM8207LOr+rpQxKOFvub6Ul&#10;RxZuFnyCqpDhBc1Y5zfMVR0PQz1NKjxiLu38Eny01/kz2K0Fg2XU/T4wKyiR3xQYOtxdEdgI9hFY&#10;L2813nC4SbDm7vSTWUPC8hn1YLQHHX3N0mghKDYQOm6YqfSXg9dFHfwFZyxW1A/gjCHCywjQi9vu&#10;coys8/W+/gMAAP//AwBQSwMEFAAGAAgAAAAhADoepRTfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FqwzAQRO+F/oPYQG+NrKQNtmM5hND2FApNCqU3xdrYJtbKWIrt/H3lU3Mc5jH7NtuMpmE9&#10;dq62JEHMI2BIhdU1lRK+j+/PMTDnFWnVWEIJN3SwyR8fMpVqO9AX9gdfsjBCLlUSKu/blHNXVGiU&#10;m9sWKXRn2xnlQ+xKrjs1hHHT8EUUrbhRNYULlWpxV2FxOVyNhI9BDduleOv3l/Pu9nt8/fzZC5Ty&#10;aTZu18A8jv4fhkk/qEMenE72StqxJmSxSgIqIYkXwCZgGQtgp6lJXoDnGb9/If8DAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA+CUeWpoCAAAmBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAOh6lFN8AAAAKAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
                       <v:shape id="Graphic 54" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD6TMMOxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvgt9heQUvpW6Uaps0myCC0EMR65/2+si+JsHs25hdNf32bqHgcZiZ3zBp3ptGXKhztWUFk3EE&#10;griwuuZSwX63enoF4TyyxsYyKfglB3k2HKSYaHvlT7psfSkChF2CCirv20RKV1Rk0I1tSxy8H9sZ&#10;9EF2pdQdXgPcNHIaRXNpsOawUGFLy4qK4/ZsFJw2L35z4Dg2j9a507r5+ph9T5UaPfSLNxCeen8P&#10;/7fftYLZM/x9CT9AZjcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+kzDDsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDDD" wp14:editId="3F54BDDE">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDDD" wp14:editId="3F54BDDE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1281677</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>623477</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="55" name="Group 55"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -12294,386 +12376,386 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="196ED7E5" id="Group 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:100.9pt;margin-top:49.1pt;width:10.6pt;height:10.6pt;z-index:-251638784;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6c9TRmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntH5ghLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP5pSgnogABVGFSazsfLea9ShyE+dMtSfnB+KzTKzY73zuP0Mo+IVRHxk4rQgvmD7SXa3lMC&#10;treUgO33ne0N82Fe2MMASQt71FdSDTBEG30UO408f7VpUOQ5KtUlazKdLRdw/KMrgBoJ8Wsw3QWx&#10;h133kRW/HRvcFMzUJf83EY/4xdJcaie6aaFplHkQAniXUksVNFlOZjM8207LOr+rpQxKOFvub6Ul&#10;RxZuFnyCqpDhBc1Y5zfMVR0PQz1NKjxiLu38Eny01/kz2K0Fg2XU/T4wKyiR3xQYOtxdEdgI9hFY&#10;L2813nC4SbDm7vSTWUPC8hn1YLQHHX3N0mghKDYQOm6YqfSXg9dFHfwFZyxW1A/gjCHCywjQi9vu&#10;coys8/W+/gMAAP//AwBQSwMEFAAGAAgAAAAhAGdFvBngAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdZKvSxmxKKeqpCG0F8bbNTpPQ7GzIbpP03zue9DjMx3vfy1eTa8WA&#10;fWg8aUhnCQik0tuGKg2fh7eHBYgQDVnTekINVwywKm5vcpNZP9IOh32sBIdQyIyGOsYukzKUNToT&#10;Zr5D4t/J985EPvtK2t6MHO5aqZLkWTrTEDfUpsNNjeV5f3Ea3kczrufp67A9nzbX78PTx9c2Ra3v&#10;76b1C4iIU/yD4Vef1aFgp6O/kA2i1aCSlNWjhuVCgWBAqTmPOzKZLh9BFrn8P6H4AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALpz1NGaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGdFvBngAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                    <v:group w14:anchorId="22AD4290" id="Group 55" o:spid="_x0000_s1026" style="position:absolute;margin-left:100.9pt;margin-top:49.1pt;width:10.6pt;height:10.6pt;z-index:-251638784;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6c9TRmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntH5ghLFGrDwtncL/IFewuLACgr2I9eL&#10;eaXPbP5pSgnogABVGFSazsfLea9ShyE+dMtSfnB+KzTKzY73zuP0Mo+IVRHxk4rQgvmD7SXa3lMC&#10;treUgO33ne0N82Fe2MMASQt71FdSDTBEG30UO408f7VpUOQ5KtUlazKdLRdw/KMrgBoJ8Wsw3QWx&#10;h133kRW/HRvcFMzUJf83EY/4xdJcaie6aaFplHkQAniXUksVNFlOZjM8207LOr+rpQxKOFvub6Ul&#10;RxZuFnyCqpDhBc1Y5zfMVR0PQz1NKjxiLu38Eny01/kz2K0Fg2XU/T4wKyiR3xQYOtxdEdgI9hFY&#10;L2813nC4SbDm7vSTWUPC8hn1YLQHHX3N0mghKDYQOm6YqfSXg9dFHfwFZyxW1A/gjCHCywjQi9vu&#10;coys8/W+/gMAAP//AwBQSwMEFAAGAAgAAAAhAGdFvBngAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdZKvSxmxKKeqpCG0F8bbNTpPQ7GzIbpP03zue9DjMx3vfy1eTa8WA&#10;fWg8aUhnCQik0tuGKg2fh7eHBYgQDVnTekINVwywKm5vcpNZP9IOh32sBIdQyIyGOsYukzKUNToT&#10;Zr5D4t/J985EPvtK2t6MHO5aqZLkWTrTEDfUpsNNjeV5f3Ea3kczrufp67A9nzbX78PTx9c2Ra3v&#10;76b1C4iIU/yD4Vef1aFgp6O/kA2i1aCSlNWjhuVCgWBAqTmPOzKZLh9BFrn8P6H4AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhALpz1NGaAgAAJgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGdFvBngAAAACgEAAA8AAAAAAAAAAAAAAAAA9AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
                       <v:shape id="Graphic 56" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBl0vjixAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGLrKmCuq1GEUHYgyz+2dXro3m2xealNlmt394sCB6HmfkNM1s0phQ3ql1hWcGgH4Eg&#10;Tq0uOFPwc1h/fIJwHlljaZkUPMjBYt5uzTDR9s47uu19JgKEXYIKcu+rREqX5mTQ9W1FHLyzrQ36&#10;IOtM6hrvAW5KOYyisTRYcFjIsaJVTull/2cUXLcTv/3lODY969z1uzxuRqehUt1Os5yC8NT4d/jV&#10;/tIKRmP4/xJ+gJw/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGXS+OLEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
               <w:t>If anyone in the household has been identified as an ABAWD (able bodied adult without dependents), they must report if their hours of employment fall below eighty (80) per month. Is there</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>ABAWD</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>household</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>whose</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>has</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>decreased</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>less</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>than</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>eighty</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>(80)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">per </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>month?</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD5C" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1084"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD5B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD5B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3546"/>
                 <w:tab w:val="left" w:pos="4396"/>
               </w:tabs>
               <w:ind w:left="352" w:right="1605" w:hanging="245"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDDF" wp14:editId="3F54BDE0">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDDF" wp14:editId="3F54BDE0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2071109</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>471028</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="57" name="Group 57"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -12713,69 +12795,69 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="335176DF" id="Group 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:163.1pt;margin-top:37.1pt;width:10.6pt;height:10.6pt;z-index:-251636736;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD23EHUmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntE5GFmxBiy87d0Cf6CXsDiwgoL9yPVi&#10;Xukzm3+aUgI6IEAVBpWm8/Fy3qvUYYgP3bKUH5zfCo1ys+O98zi9zCNiVUT8pCK0YP5ge4m295SA&#10;7S0lYPt9Z3vDfJgX9jBA0sIe9ZVUAwzRRh/FTiPPX20aFHmOSnXJmkxnywWoFl0B1EiIX4PpLog9&#10;7LqPrPjt2OCmYKYu+b+JeMQvluZSO9FNC02jzIMQwLuUWqqgyXIym+HZdlrW+V0tZVDC2XJ/Ky05&#10;snCz4BNUhQwvaMY6v2Gu6ngY6mlS4RFzaeeX4KO9zp/Bbi0YLKPu94FZQYn8psDQ4e6KwEawj8B6&#10;eavxhsNNgjV3p5/MGhKWz6gHoz3o6GuWRgtBsYHQccNMpb8cvC7q4C84Y7GifgBnDBFeRoBe3HaX&#10;Y2Sdr/f1HwAAAP//AwBQSwMEFAAGAAgAAAAhAN63A6/hAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwZvdfPXDmE0pRT0VwVYo3qbJNAnNzobsNkn/vetJT8MwD+88b7aedCsG&#10;6m1jWEE4C0AQF6ZsuFLwdXh7WoGwDrnE1jApuJGFdX5/l2FampE/adi7SvgQtikqqJ3rUiltUZNG&#10;OzMdsb+dTa/R+bWvZNnj6MN1K6MgWEiNDfsPNXa0ram47K9awfuI4yYOX4fd5by9fR/mH8ddSEo9&#10;PkybFxCOJvcHw6++V4fcO53MlUsrWgVxtIg8qmCZ+OmBOFkmIE4KnucJyDyT/xvkPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD23EHUmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDetwOv4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="7FDBD241" id="Group 57" o:spid="_x0000_s1026" style="position:absolute;margin-left:163.1pt;margin-top:37.1pt;width:10.6pt;height:10.6pt;z-index:-251636736;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD23EHUmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntE5GFmxBiy87d0Cf6CXsDiwgoL9yPVi&#10;Xukzm3+aUgI6IEAVBpWm8/Fy3qvUYYgP3bKUH5zfCo1ys+O98zi9zCNiVUT8pCK0YP5ge4m295SA&#10;7S0lYPt9Z3vDfJgX9jBA0sIe9ZVUAwzRRh/FTiPPX20aFHmOSnXJmkxnywWoFl0B1EiIX4PpLog9&#10;7LqPrPjt2OCmYKYu+b+JeMQvluZSO9FNC02jzIMQwLuUWqqgyXIym+HZdlrW+V0tZVDC2XJ/Ky05&#10;snCz4BNUhQwvaMY6v2Gu6ngY6mlS4RFzaeeX4KO9zp/Bbi0YLKPu94FZQYn8psDQ4e6KwEawj8B6&#10;eavxhsNNgjV3p5/MGhKWz6gHoz3o6GuWRgtBsYHQccNMpb8cvC7q4C84Y7GifgBnDBFeRoBe3HaX&#10;Y2Sdr/f1HwAAAP//AwBQSwMEFAAGAAgAAAAhAN63A6/hAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwZvdfPXDmE0pRT0VwVYo3qbJNAnNzobsNkn/vetJT8MwD+88b7aedCsG&#10;6m1jWEE4C0AQF6ZsuFLwdXh7WoGwDrnE1jApuJGFdX5/l2FampE/adi7SvgQtikqqJ3rUiltUZNG&#10;OzMdsb+dTa/R+bWvZNnj6MN1K6MgWEiNDfsPNXa0ram47K9awfuI4yYOX4fd5by9fR/mH8ddSEo9&#10;PkybFxCOJvcHw6++V4fcO53MlUsrWgVxtIg8qmCZ+OmBOFkmIE4KnucJyDyT/xvkPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQD23EHUmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDetwOv4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 58" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB7AckLwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrgRTRV8VdMiguBCRJ2H20tzpy3T3NQmav17sxBcHs57mbamEjdqXGlZwXAQgSDOrC45&#10;V/D9tenPQDiPrLGyTAoe5CBNPjpLjLW985FuJ5+LEMIuRgWF93UspcsKMugGtiYO3J9tDPoAm1zq&#10;Bu8h3FRyFEUTabDk0FBgTeuCsv/T1Si4HKb+8MPzuelZ5y776nc3Po+U6n62qwUIT61/i1/urVYw&#10;DmPDl/ADZPIEAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAewHJC8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDE1" wp14:editId="3F54BDE2">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDE1" wp14:editId="3F54BDE2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2610605</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>471028</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="134620" cy="134620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="59" name="Group 59"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="134620" cy="134620"/>
                                 <a:chOff x="0" y="0"/>
@@ -12815,2046 +12897,2053 @@
                                       </a:lnTo>
                                       <a:close/>
                                     </a:path>
                                   </a:pathLst>
                                 </a:custGeom>
                                 <a:ln w="9144">
                                   <a:solidFill>
                                     <a:srgbClr val="000000"/>
                                   </a:solidFill>
                                   <a:prstDash val="solid"/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="08054654" id="Group 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:205.55pt;margin-top:37.1pt;width:10.6pt;height:10.6pt;z-index:-251634688;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCikI5CmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEFdKFYAxbe9m6BP9BLWBxYQcF+5Hox&#10;r/SZzT9NKQEdEKAKg0rT+Xg571XqMMSHblnKD85vhUa52fHeeZxe5hGxKiJ+UhFaMH+wvUTbe0rA&#10;9pYSsP2+s71hPswLexggaWGP+kqqAYZoo49ip5HnrzYNijxHpbpkTaaz5QKOf3QFUCMhfg2muyD2&#10;sOs+suK3Y8M+BDN1yf9NxE26WJpL7UQ3LTSNMg9CAO9SaqmCJsvJbIZn22lZ53e1lEEJZ8v9rbTk&#10;yMLNgk9QFTK8oBnr/Ia5quNhqKdJhUfMpZ1fgo/2On8Gu7VgsIy63wdmBSXymwJDh7srAhvBPgLr&#10;5a3GGw43CdbcnX4ya0hYPqMejPago69ZGi0ExQZCxw0zlf5y8Lqog7/gjMWK+gGcMUR4GQF6cdtd&#10;jpF1vt7XfwAAAP//AwBQSwMEFAAGAAgAAAAhALtfzNrhAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwZvdbJL6EbMppainItgK4m2aTJPQ7GzIbpP037ue9Di8D+/7TL6aTSdG&#10;GlxrWYNaRCCIS1u1XGv43L/ePYJwHrnCzjJpuJCDVXF9lWNW2Yk/aNz5WoQSdhlqaLzvMyld2ZBB&#10;t7A9cciOdjDowznUshpwCuWmk3EU3UuDLYeFBnvaNFSedmej4W3CaZ2ol3F7Om4u3/vl+9dWkda3&#10;N/P6GYSn2f/B8Ksf1KEITgd75sqJTkOqlAqohoc0BhGANIkTEAcNT8sUZJHL/x8UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCikI5CmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7X8za4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                    <v:group w14:anchorId="7BBF018D" id="Group 59" o:spid="_x0000_s1026" style="position:absolute;margin-left:205.55pt;margin-top:37.1pt;width:10.6pt;height:10.6pt;z-index:-251634688;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="134620,134620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCikI5CmgIAACYGAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X5xkSbZYcaqpWaNJ&#10;VVepmfZMMP7QMDAgcfrvd7k2TppKm9T5wT74Hi73Hg6sbk6NJEdhXa1VRiejMSVCcZ3Xqszoj93d&#10;h8+UOM9UzqRWIqPPwtGb9ft3q9akYqorLXNhCSRRLm1NRivvTZokjleiYW6kjVAQLLRtmIehLZPc&#10;shayNzKZjseLpNU2N1Zz4Rz83XRBusb8RSG4/14UTngiMwq1eXxbfO/DO1mvWFpaZqqa92WwN1TR&#10;sFrBokOqDfOMHGz9KlVTc6udLvyI6ybRRVFzgT1AN5PxVTdbqw8GeynTtjSDTCDtlU5vTssfjltr&#10;nsyj7aoHeK/5Lwe6JK0p08t4GJdn8qmwTZgETZATKvo8KCpOnnD4Ofk4W0xBdw6hHqPivIJteTWL&#10;V1//Oi9habcoljaU0hrwjjvL4/5PnqeKGYGqu9D+oyV1ntEFdKFYAxbe9m6BP9BLWBxYQcF+5Hox&#10;r/SZzT9NKQEdEKAKg0rT+Xg571XqMMSHblnKD85vhUa52fHeeZxe5hGxKiJ+UhFaMH+wvUTbe0rA&#10;9pYSsP2+s71hPswLexggaWGP+kqqAYZoo49ip5HnrzYNijxHpbpkTaaz5QKOf3QFUCMhfg2muyD2&#10;sOs+suK3Y8M+BDN1yf9NxE26WJpL7UQ3LTSNMg9CAO9SaqmCJsvJbIZn22lZ53e1lEEJZ8v9rbTk&#10;yMLNgk9QFTK8oBnr/Ia5quNhqKdJhUfMpZ1fgo/2On8Gu7VgsIy63wdmBSXymwJDh7srAhvBPgLr&#10;5a3GGw43CdbcnX4ya0hYPqMejPago69ZGi0ExQZCxw0zlf5y8Lqog7/gjMWK+gGcMUR4GQF6cdtd&#10;jpF1vt7XfwAAAP//AwBQSwMEFAAGAAgAAAAhALtfzNrhAAAACQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01Lw0AQhu+C/2EZwZvdbJL6EbMppainItgK4m2aTJPQ7GzIbpP037ue9Di8D+/7TL6aTSdG&#10;GlxrWYNaRCCIS1u1XGv43L/ePYJwHrnCzjJpuJCDVXF9lWNW2Yk/aNz5WoQSdhlqaLzvMyld2ZBB&#10;t7A9cciOdjDowznUshpwCuWmk3EU3UuDLYeFBnvaNFSedmej4W3CaZ2ol3F7Om4u3/vl+9dWkda3&#10;N/P6GYSn2f/B8Ksf1KEITgd75sqJTkOqlAqohoc0BhGANIkTEAcNT8sUZJHL/x8UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCikI5CmgIAACYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7X8za4QAAAAkBAAAPAAAAAAAAAAAAAAAAAPQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
                       <v:shape id="Graphic 60" o:spid="_x0000_s1027" style="position:absolute;left:4572;top:4572;width:125095;height:125095;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="125095,125095" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLGw+wwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X+g/DLbiRZlKhWtOMUgTBhYjvbi+ZaxLM3ImZMUn/3lkIXR7OO533phItNa60rOAjikEQZ1aX&#10;nCs4HpbvXyCcR9ZYWSYFf+RgPnt9STHRtuMdtXufixDCLkEFhfd1IqXLCjLoIlsTB+5iG4M+wCaX&#10;usEuhJtKjuJ4LA2WHBoKrGlRUHbd342C23bityeeTs3QOnfbVOf15+9IqcFb//MNwlPv/8VP90or&#10;GIf14Uv4AXL2AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEsbD7DBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m,l124968,r,124968l,124968,,xe" filled="f" strokeweight=".72pt">
                         <v:path arrowok="t"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>9. You are required to report when you receive substantial lottery or gambling winnings. Substantial</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>winnings</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>would</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>equal</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>greater</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>than</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>$4,250</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>taxes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amounts are withheld. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you or any member of your household received lottery or gambling winnings of $4,250 or more?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD5E" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD5E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD5D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD5D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>checked</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>questions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>above,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>please</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>explain</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>here.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD69" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="5640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD5F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD5F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="252"/>
               <w:ind w:left="112"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>By</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>signing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>form,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>understand</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>agree</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD60" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD60" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="207"/>
               <w:ind w:left="112" w:right="911"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>My answers on this form will affect my benefits. This information may cause my benefits to increase, decrease</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>stop.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>I will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>get a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>notice</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>explaining</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>how</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>my</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>answers</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>this</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>form will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>affect</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>my</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>and how to ask for a hearing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD61" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD61" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="206"/>
               <w:ind w:left="112"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>Every</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>person</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>who</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>receives</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>must</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>follow</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>these</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>rules:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD62" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD62" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="613"/>
               </w:tabs>
               <w:spacing w:before="207"/>
               <w:ind w:left="613" w:hanging="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>give</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>false</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>get</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>continue</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>get</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> benefits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD63" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD63" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="613"/>
               </w:tabs>
               <w:ind w:left="613" w:hanging="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>trade</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>sell</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>Hoosier</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>Works</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>cards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD64" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD64" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="613"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="268" w:lineRule="exact"/>
               <w:ind w:left="613" w:hanging="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>alter</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>documents</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>get</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>more</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>than</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>are</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>entitled</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>receive</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD65" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD65" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="613"/>
               </w:tabs>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="613" w:hanging="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>buy</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>ineligible</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>items,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>such</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>as</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>alcoholic</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>beverages</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>tobacco</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD66" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD66" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="613"/>
               </w:tabs>
               <w:ind w:left="613" w:hanging="160"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>DO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>NOT</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>use</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>someone</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>else’s</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>Hoosier</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>Works</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>card</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>personal</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>gain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD67" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD67" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="210"/>
               <w:ind w:left="112" w:right="911"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>If you break the above rules on purpose, you can be barred from the SNAP Program for twelve (12) months</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>if</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>it is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>first</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>violation, twenty-four</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>(24)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>months</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>for a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>second</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>violation</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>permanently</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>for a third violation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD68" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD68" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="206"/>
               <w:ind w:left="112" w:right="911"/>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>Under penalty</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>perjury,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>all</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>have</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>provided</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>complete</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>correct</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:t>best of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:t xml:space="preserve">my </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>knowledge.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00644BCE" w:rsidRPr="006A411D" w14:paraId="3F54BD6F" w14:textId="77777777">
+      <w:tr w:rsidR="00644BCE" w:rsidRPr="00B87744" w14:paraId="3F54BD6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="728"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4601" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD6A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD6A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="222"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD6B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD6B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5625"/>
               </w:tabs>
               <w:spacing w:line="233" w:lineRule="exact"/>
               <w:ind w:left="112" w:right="-1037"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="35"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD6C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD6C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD6D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD6D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD6E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD6E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6635"/>
               </w:tabs>
               <w:spacing w:line="233" w:lineRule="exact"/>
               <w:ind w:left="1132" w:right="-15"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>month,day</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>month,day,year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>,year</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="129"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F54BD70" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+    <w:p w14:paraId="3F54BD70" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
       <w:pPr>
         <w:spacing w:line="233" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00644BCE" w:rsidRPr="006A411D">
+        <w:sectPr w:rsidR="00644BCE" w:rsidRPr="00B87744">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="800" w:right="340" w:bottom="1160" w:left="380" w:header="0" w:footer="968" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="189" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5056"/>
         <w:gridCol w:w="1767"/>
         <w:gridCol w:w="4413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD7B" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD7B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2265"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6823" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD71" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD71" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="246" w:lineRule="exact"/>
               <w:ind w:left="1194"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDE3" wp14:editId="3F54BDE4">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDE3" wp14:editId="3F54BDE4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>40883</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>1949</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="557530" cy="557530"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="61" name="Group 61" descr="Circle  Description automatically generated "/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="557530" cy="557530"/>
                                 <a:chOff x="0" y="0"/>
@@ -14866,4979 +14955,5047 @@
                                 <pic:cNvPr id="62" name="Image 62" descr="Circle  Description automatically generated "/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
                                 <a:blip r:embed="rId7" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="558031" cy="557783"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
                   <w:pict>
-                    <v:group w14:anchorId="434BB0E3" id="Group 61" o:spid="_x0000_s1026" alt="Circle  Description automatically generated " style="position:absolute;margin-left:3.2pt;margin-top:.15pt;width:43.9pt;height:43.9pt;z-index:-251630592;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="5575,5575" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCcYm6ARAIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3jgXpC2MJH1Y1qBAsQW7fIAi07ZQ3UApt78fJbtJkQxb0QcLoiiRh4eHnj0cjGY7wKCcnfPRYMgZ&#10;WOkqZZs5//3r8eaesxCFrYR2Fub8CIE/LD5/mu19CWPXOl0BMgpiQ7n3c97G6MuiCLIFI8LAebDk&#10;rB0aEcnEpqhQ7Cm60cV4OLwt9g4rj05CCHS67Jx8kePXNcj4va4DRKbnnLDFvGJeN2ktFjNRNih8&#10;q2QPQ3wAhRHKUtJTqKWIgm1RXYUySqILro4D6Uzh6lpJyDVQNaPhRTUrdFufa2nKfeNPNBG1Fzx9&#10;OKz8tluh/+nX2KGn7bOTL4F4Kfa+Kd/6k92cLx9qNOkRFcEOmdHjiVE4RCbpcDq9m06Id0mufp8Z&#10;ly215eqVbL/+810hyi5phnaC4pUs6evpod0VPf+XEb2KWwTeBzHvimEEvmz9DXXSi6g2Sqt4zKqk&#10;niVQdrdWMjGbDGJyjUxVc3475swKQ9PwZEQDLNkVBEmy/KJQamBsmUzlI00VE9voSP1KCq2PrAEL&#10;KCJULGn3NXBKk1p2lXWjlX9UWqdGpX1fH6W6UNBfKOrUuXRya8DGbtwQNEFxNrTKB86wBLMBqgmf&#10;qhG1mUY9Ul0elY3dbIWIEGWb8teE4wdNZAIqypMjgz7jTCWEXo/vk9j9cJJydxK7u5+kxCepiNJj&#10;iCtwhqUNISUE1B9Rit1z6LG8XukZ7NJnXISGDpPyaQBz2P5nkSb8rZ1vnX9piz8AAAD//wMAUEsD&#10;BAoAAAAAAAAAIQDkwuQY31AAAN9QAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAtwAAALcIAwAAAGewP60AAAMAUExURf////7+/v39/fz8/Pv7+/r6+vn5+fj4+Pf3&#10;9/b29vX19fT09PPz8/Ly8vHx8fDw8O/v7+7u7u3t7ezs7Ovr6+rq6unp6ejo6Ofn5+bm5uXl5eTk&#10;5OPj4+Li4uHh4eDg4N/f397e3t3d3dzc3Nvb29ra2tnZ2djY2NfX19bW1tXV1dTU1NPT09LS0tHR&#10;0dDQ0M/Pz87Ozs3NzczMzMvLy8rKysnJycjIyMfHx8bGxsXFxcTExMPDw8LCwsHBwcDAwL+/v76+&#10;vr29vby8vLu7u7q6urm5ubi4uLe3t7a2trW1tbS0tLOzs7KysrGxsbCwsK+vr66urq2traysrKur&#10;q6qqqqmpqaioqKenp6ampqWlpaSkpKOjo6KioqGhoaCgoJ+fn56enp2dnZycnJubm5qampmZmZiY&#10;mJeXl5aWlpWVlZSUlJOTk5KSkpGRkZCQkI+Pj46Ojo2NjYyMjIuLi4qKiomJiYiIiIeHh4aGhoWF&#10;hYSEhIODg4KCgoGBgYCAgH9/f35+fn19fXx8fHt7e3p6enl5eXh4eHd3d3Z2dnV1dXR0dHNzc3Jy&#10;cnFxcXBwcG9vb25ubm1tbWxsbGtra2pqamlpaWhoaGdnZ2ZmZmVlZWRkZGNjY2JiYmFhYWBgYF9f&#10;X15eXl1dXVxcXFtbW1paWllZWVhYWFdXV1ZWVlVVVVRUVFNTU1JSUlFRUVBQUE9PT05OTk1NTUxM&#10;TEtLS0pKSklJSUhISEdHR0ZGRkVFRURERENDQ0JCQkFBQUBAQD8/Pz4+Pj09PTw8PDs7Ozo6Ojk5&#10;OTg4ODc3NzY2NjU1NTQ0NDMzMzIyMjExMTAwMC8vLy4uLi0tLSwsLCsrKyoqKikpKSgoKCcnJyYm&#10;JiUlJSQkJCMjIyIiIiEhISAgIB8fHx4eHh0dHRwcHBsbGxoaGhkZGRgYGBcXFxYWFhUVFRQUFBMT&#10;ExISEhERERAQEA8PDw4ODg0NDQwMDAsLCwoKCgkJCQgICAcHBwYGBgUFBQQEBAMDAwICAgEBAQAA&#10;AO6u4ZQAAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nMy9BVyVS9c+&#10;PJvu7m4pQRApJUWwExVEUVEQMcBEFBO7CztQ7KJsFBRFSkBBQQRBCUG6N7H3Xt/MvTeIguec53nP&#10;+/6/+Z0jd9/XPbNmrWutWTMboX+/iGoOsbWzt3MdO3bUiOFDdBWF/hfe8a8WJcsZIeceZZV8/Vqc&#10;/y45KycnM/PD+5ycnPcJl8K8Rmj+v4Y3UNEYvT4m73tZ5uUNs12sdZWVNTS1SdFS11TRMnXyCj6b&#10;mPXh/YMtE3X/XwNlFxr5R33iife15UmH3YcoKxiNmL7hZFT884TEN8+fP0t4+Tj+wd2T6+eNG6Io&#10;qWK94NzbTznnZvz/oeJpFlvT6sqj/UxFFa39ztx7lhB7fMO8sQ4W+poq0tLSMhraxlajJi4KO3cv&#10;KurW1nH6wkrOYSl5qVssaf9PUQ/Z/rHp7eZhYiqjt9+Mu7t16jDFP17Ko2k///T9uMiFQ/hVPO4W&#10;5Owe9n+I85eisSarKWWZhrDNxnuxJ2abCQ50Dddv+2ou6+/FXnRXEnM9/zl9lc7/AcrfCm3UrbpP&#10;oTpijoejrvqac/960mzBlnULbOdHJ77OfJOYcGWvt1Tfs+pTTj26s0BTcubjwqiJfP+XoJGk//v6&#10;G3aiw/bFXJiq9PtJnXvdQEoX9BYHhFwurnXr/TzBEXsT7syUUAvJzw2S/j9DrbSlqiJETmlZ7JVZ&#10;Cv3PKhaxsZZcYPXitkLCH/EfLNLSdro81GUCLifv7BsmPOFl0Tb5/xPUaocbixcIDT31aK0e5wiP&#10;cV85CcAA47xWPd0kOdR2ZAHA3QWrQmVQCIHvh9BGaMyOnKFGXSky7mLUTCGbqMI9A3z+v1zkdraX&#10;zhMcdSvGo8d6a61+127R54qNGOCna3OVqZ1UCixCmnUEdziiJVP1/+P+VGHqvNm+2z5C5o+/rRf+&#10;X0VN86trWCbscO/OKM4B4Qk3CKJtfa4xa6eg1a7GKlo2C2ApORhBHUui0bye0dmik+fOvlxly6MA&#10;Aae3RR7/i7AHP+veI2J2K2YkZ99oRx4bw4K+V02uYCMLRIgvB2AOPjSCAdDKgHoZvG2cxj49e3i8&#10;F6VN1Hben8wz/1uc4f8Sav4tbY915U88mUrtCWPddp28/9tp21/1NL9RcHIVPlEsiISKAWYhxP0C&#10;oHtJGbDsyPlsgKfJzE4Z3AYpHhRy/VM3h4nsLg/j/9+APTyrcabQqtdLqTdJLsx/QEOjSBcUQiZh&#10;2RP7XHg258zuB1iX1IoioS8Ubm98HfN9G0AQPm3YBe1KaNhoBUrkM7yofjLizml5k4x3tv86av5d&#10;HZfFHBKOcHr+QvzKiYgnHaBwL5YFuPmTb8jWc5RfFBcS+gowAUmX9OjDS/i8L8Br0jwLOMdyV4jj&#10;PdrCpGUiK7/t/pf7p8nb+gli+x9S7YywRVcoBXjFhRZx3p29/OelfpxjRfpY030H1kh0GO+l5jbg&#10;f99j3X0ZYAe57jFAfuA7fLCVTWrkDz42U3qeP/zfhL24/a6Iy8tgXrItc/ANrqD5TIDpSAp3QVb+&#10;TiMkLNJ7rc3Z5LyCz+kbiR3lMrYcKoy2pVWdRwI6izFEdUrkSb827MCmaZTIxAQ41nOn0/OVvBt+&#10;rP7XUItG0BcL7HowhNoZjGt6D0aPEWfyov0AzQo0uxNfQ/reICwm8usTVEin4MWIZyJbJlSIIbaa&#10;x202U8ruJ4cU239V0bz4thT6V4puVqWp2pPt5NXiRw6LYIPd4Tg+m23/jOnAeJKPNwsEfr0Jv1tZ&#10;CnEZCSPe3jMabkEWaBvAHbzNhyWEUvRFv/DZqckegneKTf8N2K4tD4XGvppANh3eA8yzwqyphS3C&#10;XyVRFHur/CQHnZQakj0eLBJTMmLE9xzZ0PbLGq/faqORmBJw7Kv99SIf8lSsYSbaPWYB/VfPTSVm&#10;F9eW2vH/c9jzGUf5NkVTrtVaUkFn0RG2qY7oIHptHOlYCQFUW8s78ql+/DEkEGASA0KXYx4VDe+w&#10;DpwwF8oUTuVNQqYG5DJJrKZpWPUzrwxB5rGbf3sf78FrfB51K/+nsLdDoMDVE6QyxYitblzOg6Q+&#10;4Y07augStjlyvOnZqwka/lkuPMmwfTgWYfuaTPngB7rSJwOR+Wkn8Tv3RLdC1RAWXLDvbjVDbPJH&#10;21RLdPoDt1/0Hh/RiMjvsbJVzb7/EWqucwx32fhAsqlFGBFrLtl0Y1CaWLsJwB3J4gMidgI+0D20&#10;AK7zr9ksjDQkfnuMuJ812vrGwgPANbiMw2U0d34jzbbk51UuV3I+p25XRWhkgq3yl4u/u0r/QeG/&#10;3TFicNpksmlVSEnHI8paEknBR7e/88RCqymFrsAxL2jWMl2l2nOjgraBOSlDB2uJ9T5OYPFc/nx4&#10;qf30LvVhcsvfQkevqyZwkt1TKrGSNHo6TSg99r+2+qJP6vXHpFKGgBaDJfpQK6UC8YkPANUKSIDo&#10;87ENuWov4T6PM6UEuFXsps+bt2ZXsP+iuTPcxk73XjB/X/T25fPHW8mynzn6khkm6OMm3yBqhGfq&#10;vN6XneyxqdXG2OZGB/CkPBX9L2G/qFWdmqzP3jFteGOEcFdjTSN7TtC6jTzVbJvaagBzLT/iCPCb&#10;TQnatGSmm5lyX52o82qrgrLNlHOn9y91ZgdOdBKjtFvgLtLp621g/QLvfEcdxc7dA7wrHLOZ50nK&#10;fwVcKLFGdXayWs/uIPKQa7gdtcneAmvycPQOnkofWUPeLzvKf8O8UZrc/R6zL5vqiRpLjl4POnJt&#10;rQW79W9UzN3acKrP1dj6vyf2Jggzx6Hk7Vc3ciXHC/R73N8W7thWNc901V8PSmO+nciRO4Eb+aMi&#10;4BzZ5B8evN5dR0BjoOfsK8AGn0tbM7P45T4r54XH9swywByMWwnT2SIu40Gcq/hyARaRDZ48irhj&#10;fRgZwpX98D/vnBeZJu4pqr8ftcbeyj7C/bQEtQEOCQ7HekxnzuqZWJrmOuzjHeA5Vy6sG6nPJW97&#10;fs4QLOK2FbfP31g7Vg6fcLhsN5zePJR9FWEtntTWQ4AwXCn4UyKXChZG/Keww8DVMUO9//FA6CCO&#10;l3/9U5EjUURkLEICLUh7i16cvHiA5wi+jX7kfwV5NiQk7sKP43F39lh24trOIEqPYDY8UmIYuZv7&#10;FbFouPB/pqzZWzOsXW/Plvq+/z+DvQA8jLOMBzqzcywSHq9wHrooBWEdONeAfdzkhK/zAJdL5JSl&#10;bT60IKwt8tiTMEtSz0j/++fdN8N8MXLhNQsEX5LqRWgTAH00IvUFLEOnZshXwcDvjNdoWPafwB4J&#10;G5Xf/pEJ74Fs8zOkVYet8tLl6Bs0bfOK380NVXSevNWW2RVgTUN65fTse/uViA3OeeS34eUyEseQ&#10;boMIpMOHVLBn13ppCyblcMuZUPXX2HbKPbKybBn7z2EPaokUSJyENwz1+p9U5t4PVSQYaLjKRxG5&#10;nud4Olu3Lu9/LSl3f/iv2+StiPjHM5tw70gc6ZiKYdUcfpS2az32k103y4Y0RHKjCRw/Hz4sqab+&#10;3sO9Rf+Z4qw2s38KW/RDlmA0QaH4rXbS7yenfr8nMxtTcSm/RVheFbeHq1CHBe8v7a0Yml3fG3S3&#10;JG7YX/PEhl8q6FUlxnNl75P2ZwezXrLgG3zxIAojBUrwv6MoagzRy/BFLQ8w6TyNzznc595dKvMP&#10;cV9tUThInBDu+7h6fj3FhY4Bk+hZp2CKN/OGHGJzzrHRG5SRjOdgSby9dqXy73p8WrsLEvFrZnQ1&#10;NGZHTIrrOHcKSl6W5uW8jcFyZn3W3jN5HhKesPvUNks3Utv5/HOxY70e3zg/HCU+/GfB8vng7PWA&#10;BPEwxa/WGbylD08YkXnK7MpcGpIOXCiGZIlV8Lnrh3Q2zkT7zgZxodXbtmGp9A7yX/E77oe7EXfg&#10;ra6OxLqc7/ChlNVVm3An6cm53DYoCSDasxQ+sC+0a6Jq/TZG0TqDHNjtL1i14Z/AHtS9VT+dNP44&#10;BrDG8WTC05/tdAaA9EOrncRchh/wl0SGUTuQ+/tQdGP9HGR0dYUT1uOrAw/8Tok25rq5CG87WVua&#10;mF9QklXbVsfo7m7MTKlrAYb3Vn9FRFv3cfXYWbiudDHFZ5yuAbiOZjtSt/LfHTqi0+bvYfOmZ0m8&#10;JqKqUQasTegqwJeeeKmOimPOVdwjZ4XiL5k6VD3n/EYkeOsi8kgJQFdXD0cRy3dxo0krNu/7vbaV&#10;CuYuHWZRDqzWPW+hLutqTgODzqiv335pv3XYkUWW50yw4XEC8MCa8QawFiFXjD6052aDKN7d5X/v&#10;coaB/pHd+K9YAkCnDWZNPSYNOTaWqvERpTsfdxi9pUk6YxMOD0Mr4vW8SqcbR5wX97gS6orGhIWt&#10;/904y5fEoUmyY+FVlDFSmzQj7G1rBdS8rGl4UFZrxzXUSURm7wLsvwG4YHSCFwkjn8HKGtx7+4xj&#10;KD3i72BbQIBDAiHZQzBphRbcref1nPIFwJZF9RTVEW1igzP0Qo/s4rZ/NcuzaeTsmMNir5YeQDZb&#10;DlIVpezPw7lLV3fK28tDvG4Hq325HUHUqtP6z5BfmOV7IeoF5n7kVTwHMj34kL3Vgi8nelrKue9A&#10;0YnZSi3j/ho2X1aa+Eu2wjRNpXrIIc6ZqQfN9qzjQ7qXOLEwt/sbX2sfPDlD4v7Ozcxhqy+OCzpz&#10;QWto+AVi3ySWHHUY7UVdtqb5ZdwOhNRWtpx8/qIhaaqRaA5m8t+7yj+FDjsLrE9h9i7cQlIzZm3E&#10;ROc5NAzIo2TjlYKKRQY601tWgf7BTZxt2kGC+y5btOQ74AT+Y3ai1/hb3j742OXcJdHtd/a3zzyy&#10;2y0pJED3bAwmL/yTDsx22Hqe+nqBtyuVtY2RZUxQN3z/woDO1PVdzKNzRq56uUdYDVO/xgtGk5EI&#10;0j3ls1kGjX/hN9hgIFTTrqDc3X8FW61jq0MSVm/CPtEZqUf13YkufUcB4Mqg+2JNe6B3ZEBhjFXM&#10;mVPzomZ5pcVmHj8TfGfrMfezb4IRGrMr0H3PTiyeQ9YMQpafV+ihhVuuQt2Xw6cjTjS1tLYBJGEZ&#10;GmeMjmLHeKGLCJK30U17sm7BXnlCN1t/Jzl8hIFddx/RORj9uVz7LpuE/Ttt9qhA23J9stFkiKxS&#10;jirjirbcJ0ldJs6FuA6+2TUx6sahwy+WJtSWXN4fGbMm/G7mSjRy/Vr/yEtmSGLeiYNzXaXvrUUS&#10;1inArK2K95u2a1w1dmday04ZzsKkzK0DWkpmY1L4IfBKfXHXlp3npQlBnPsrIvOEWkymjV/yRiUO&#10;gJdT7GHqYswmlcgYUidBHsKHKyVNEhtJMMJ3H+U4iXYnZsganfl8wis29vijwvjEdw8jyzekJeXN&#10;11x1aEPEEQvaqG1hfp7+l04IR++nyaeWw/2YiiM7Ct3RrQVXmI2dn6vg+ZQRuEpeD7ND1l0Q/Yq8&#10;61Nhgqjg9kOHrvYRFZGwFoCjeCM0RIU59U+wuTJT1IirgK1L+0YT61u4Ha2QX5YB0pz++aEo0j2v&#10;wb5OZa3P2nMLVf2Tbp99XJYyYfosv+GLL0WVvwjxOnQ1er+Jwewz+xcu33d0vq6ix+sxl9OuMz9v&#10;i9i0+VJLoGQicslN2J+0FnOoZFwxe9nEG6iBt5ZWiKKhwQBXewGNzqLaHWshsUT1w8V/8tqmwLAD&#10;63B1Y1O7gnzGU0yCsIChpbWxSjxI/oIJ5zp+38sn9l25sMDnyp3EDy67t87fej9UIeJ9dOz18+st&#10;nTcdP3Rwz8Hp2DTpRX6eiFa1lRdtCTy0cg1cuhZ5khPbsUuFfFZziA0S2XKTBV/r30Q9pxAeQSrF&#10;jCDOaxRPU99TFkCUzOyz0u0BA8PmzY82ScLqZiJAFRX0mMiCUhLViwRQQLyHfhpbkxUrQw+fv3vv&#10;Um7J9FP2+IBk+PJRhTlngyf5nrkdcS7cVRQpOvuHBd/25UGLCpbtjYvf9ir5xdYlZ56OjsjITtuw&#10;Y2hEWXbiLHyjddd7VtGslRvm+0RX4OaFZUh5iM3ZKfiMkG85Qd20SwzNwuyBdttk7Y+B/XsvML5M&#10;esUigGLKUxzGgBYJJDTO83YgDa362WG45u7ZuzX4xPnI4ronc/2pQ7Szbi/Ct5yIS324c5ICt55L&#10;0M7gRevW3st8sPBwZ2Yn1B6H2rsRiVXQnrNjZlFsQmG9CT/S8+ThFsFuWUNhVGZlxOnzER1t0O2G&#10;UBrQpTGfIqhZV7SQ+SPIxhIy/KJo/dqBYHN/jLBIJHgnAXRYkSPrMb0XRVuhEhuvCX04Ge/Gp8/u&#10;XLt67T0Dwtaw6TdyPrTj0oPrB0fLSTmEhl+9eP7MgcP+WitZKZld7ZB6G+gPcjvhldscbS5ke5gf&#10;SfjIIZuUJ8/vy7vE0+G9oaINls1WYqErdFE4M4E8EJvqV05I6VwHPkqcgVMjVv4Q64caoclgfIU0&#10;HZKvB8jEsjwW/31GQwcALJD+qT7pDjLbd0XceZ2eXVdZs2o1hyxqhO8vitk7x+PE/Rf34u8e8zAg&#10;Ftuq4G4ssz0qo+rHuw8b7zeUYw2tjGZOHEnRxbjC/Lo4buJZ1ooY3OA4O6zGa0LcZjZHMIU9/G0p&#10;4g2toQ6vwtebnRdvDPodNC6pMUMT2NkJJPzX9CKZASQ2YOywaBziPWjUZ6hv7J5d4bv3njzz4P3n&#10;y/s4Xs6yqlq2zs/eOdeuNxHM9QlATvxlr/1plXerOuD6sU1nV4gYHOJTVZOZueTjzktpV8choSy4&#10;cwuK/Q5QjtqP1JUI3YZuLSQsjdzZw6OQTH3oaavNA6iUkWB7fCGnPrN7YnWXaY70ZlNMqbxQ0Ksx&#10;vbErPkFhMYuxO7Krm5tqvh4050ZScfUV+fW4tlqBeYvSv7oLZhAbxXvuW32aJaZr9yEq4w722T98&#10;9PeYL7pkrHMQul9RjNnmLDv3UW+gxQfJEm+46UZang0WzRLsY0vcJxCYAF1sSuR0SrZ9Zj/cDzIM&#10;XvcEo5XuUagZ4fxoNoA3MghD4zrD3JeI91xsvP0jW+l2YFlqyYyJD3PeduXks3r41k6HFkt1/4fF&#10;0JBxzt9NBYU2bZMUHVdWPtH9Y+L98yfgs6EGdk4VRsurbyy9iTF1pGYtF4+ZjrgTyQM773RDuhCP&#10;g+u8QUi5DuBb8CcgxEiQeIU3DE6n/Q5bB2Zs7jPKPupw/LM92KkRVF4fKsSzR92qFMag4bOpSIPE&#10;yNstUNXU1NFd8+FbLZQ11kLbcW/rSa4uR85fa6gOz6264z/X7dTekLicyop71W4r1iTX5BkhkZK6&#10;r4/efO+wQ3oaSNTuxbFRG1fS2RUab4O4FrUx8FZ7KVDG4xEUCqPlP7bJ2nbDFyHRhbmd2BX3CDNi&#10;WP+Ge3uNZppWv0ZQfPMZG6tZnigHWi2Q6oOFiNds1+c2oLfHlr64+fxp5vncqLdfihOxJrivqbVQ&#10;f4T3hW8p9+vLnNVdVFavW+MVkF6wStVrXxm840YO9Re3H264XWrAdfGRt/dJ+KEqbPOBtFlpB6zX&#10;cz9a/Aa3cncrdJR9NkSJ8Jkb8WPBfArdwQsK8FUXaEg4TiHj/K8ABSt3uN/qBxsLPSxGKruQdQfr&#10;xxERAdVrB88X5Td1JZxICY9KvhB0YM1UFxXXi1mF5Z+iK5u8aNyjJywJOHg6/XmmuoSlgud4e+8K&#10;N56AW3c2FN3jsrjWWPQD2/ZnsreA1URU3hpBrdekvjugs6Cphg7MRrL3o6OedQZprbGkInF2LOiu&#10;pIT2LlY9u/zn1f2qCieDycUBXArBI1dk0O6SmRego4Y+noZelMY+23TywdlthyKizy8cqaeob27r&#10;MHJzeMGzB41QtVRu/ExLz+WrXX2+pjvxDNbQMT+UsyTzdcKns+eUpN/By2qSbVA7C8Prznra0h27&#10;ygi7Jh1Mjg44e4Pg7iwGRlc9tj4XGw9j1hnDPsd4OJH4Tyb3FJpn/QIwOsX4Zf9xidkp8zHLKCF3&#10;dnXQHyCeaY3VsZ7zZuisDnTQNJu5ebq+4fhRTrbzdu0+8RKaCzpW8ErahG6YYRhW87r8nLqwmdb7&#10;0x/g/RERCRJmfex6Ffe8l8vO/sBqml5GqvDmBvxgZieTolapN0qovzWVLIjnFmyBr/xIm8rUao7E&#10;Ui1AYou3h1x50RegPH3uyr39YHO9hXI+FNHBTvDqrnJDInkXlo4bJeB5cMrU4G3THdyOLZnqN3HS&#10;iJETdQ/8KP7RDpj5iNvqWM5OfP6q4u1QvgVfz97a74VtsPjKNthuKRZcCxXbqTQI6DzZTKFkspj1&#10;0P25BmrYyWSNra2dHbtWeSDvR9iD4MfOedVBLDG6a/M+YuBBm5w7+2Z7zu/Wih4gD3Heh43IqCdu&#10;B0muSGXDQtWhTuKCjje3jTYSs1w6SNPEZ+4Sr6nzpik46XjGVXWs5+ZRlncZs3tjaFBEznD8Vm8+&#10;HW3EcxwL9jmdESqfgPWksy2zvqTu+sXuazvwQ72t6qAuPe3ukbPNPe95nS1nfkUI8Rw7Jo5cPm2V&#10;QbwTb5Fo0Ebs0DySrlzaB+CD52ZP+w1xSJ3aiT/xAOdpt4YPPj4M8QVZSiJ7NR7CzMT4uaV0ZSz0&#10;VcZsmLF8oYnhyJsvK+EqFxLgF9HY5uOqv/JOQ8jO8cjKDA2qvnuUBUd5ZE2wPe/6dO5qPuCe+XBC&#10;+NMQJL83svg7lbTHIvLy403u09aU+AhXtIQy77xIJ+wTG0EqFvErgy8k/EQo0eq3IqxfbQcCTEUy&#10;Pzi4H023UfER5V2PZZWmPEyeS17KQFZVSpky6cKyclZKw4cHvdoZzx44QQ5jBVd8jsHdC+lJI8lt&#10;zWlFLHinKy9wCstFW+uXRpK31Nk4TkRzc+X7GmBAE5YeFj7Y7iIoZBj7ET7eRg6N9ZgiOz1oYxMX&#10;gHqsSgKWuzX+DJ9NYRrGjuiD2OjibKw6HZqqTdGyntaD1thj4Tw6m9geJhLUpqguj4rhIBMVcTtl&#10;TUPzCY6Hn0Tmdx2nGk5SKajgEG4VmxXi6HZH8YoLwEhT5rUrYtXXfM14vjysiIHlue1rddqlw4QH&#10;tZWzX1I/DRPTqC9MqLJAOvp6POgsZevf+OzEfBeba73L8g3TenGeLhiU1Jex7MJmhIa4NTWQYAb5&#10;1p4ExmA01u7X2KiAuraagQqvuIm8y7wFR1ctPpf+Ca5w6L0dq3KCgT6/3HForvyRDmAiws27mHki&#10;yHPGCCRSzOi8XQr0mQoIHWJ9L+CkkkFjKFJY9ZnkARxB6Gj7OSor6Br2bW9QaSOI67rW44s9L+f5&#10;utfzZF8w2D5tQf65gdi0Xlv5lv4NW4lu+kaPi/KDnozuJ0646Mtb6puKiNg6+hs57rsFrzgBxeHX&#10;vyUVv3yUGUbsXclmPjFV/htV3gvJ+LNoSivkjj8IJElGwVpJzPrZ6ofdhGmfk117twoYdKiS5PkG&#10;ZTQtLCYv7CwvALDHU0KnBpT2VLExc/QRQgV9I6dRph5byXZtlAsfuNDl6ZKpZxhQ38Hs+vD0tI6g&#10;QeSAAS9Rfh5koCjrajza0sk379uTHqNm+TjiyOkkmk97+HYslTRhqWEBQesql+BOoYUp6ib0keHb&#10;k9i7bg7uuvD28ZtrTV1A/wLgi8ZGOBNOyylV1OCe82ajzp4sy2Wtakkkcodd67rEUFuJk9SY7ey3&#10;fkjtndHgtVnAqqWUYcUKRSn3P0YDZBWRqcqktWtnv0ulpw36eVwox8YPUtjv4pLhQx7weswqn1Cs&#10;QqK0rZuYx1ewWyepKw/rk2fHT5FaxyIft40HWT1Yiow4+rGdXWGSZ6SrAzlPvp1i8QrLjhZHjAtb&#10;STDTYaEsQsGRS0pSa6BzUxFcjxj91FXp+tqBXKXewqem4jV42YVLrXVrfuJ+1sbIfdkQxY4G8CPN&#10;4yk3CZYYt3nHvOc+SoLHvjqS4qaFFDMsulDAeF/PhMbaLRcGoWQAJTStgVKCjuyn0U7p3r/L3uSt&#10;3DmXjB0qXynqaZM6ScE6OIDZmOeYN2dIWEJt9ckJQza6o4MDDFT9Unhd5u13uZbChJu9zreAx3hR&#10;5H4+5UZP+pFT7pO2ptZ1POJo0Xxrl5PfoD3T1+wBlXedNya3dk8RfCxvZRV4oeCGB9g91PHbto6g&#10;FrMnL98wIbiUPb6rw5q2i+24STrsTqUk4joSLMG45V5pHqmIquuEdG5iBsrTRolYTfu7THMDRWQf&#10;cf0+JMr9elwr/ukBR45xUzZX1ePjlRbk15q6xmv4mkLoPqkcQ/Rh1q2GuCR4q4vVedxcLqTC0bqI&#10;Zrb49mdqZNZzg3M729RP7TaP/RkbMV4YXQHu+DWeEmhUMhq6Mpd8yCW/aKDjfh6CnP7JTJZRfpNP&#10;tRavtfrlIJeE49q900iaulyAjzFhcTSsGSQGL5s76ynAO5JdBp/Ps7B8P9N91ATr/GTQzHdnBZCE&#10;1dK7bJOZjH1cwytqLVSyF9rarJUq2fcFYlb8tHkP8KeEdGyM64L2/G6iwz+VaL2Cl6LztP8Bbl49&#10;Z/PlaY0/Lo357YTV8cv7JvFqPCn9cfenny3q6tuTfdL+Bbo3nA6cXNkCb6utURqAMdrRI73dT3Bb&#10;izxUKgumbot54Rjd+xAuNcuZW66acjdDJg1h/697g9vNU1sagbnp4A+aqP+7rJi/DqD3FC077cFr&#10;jn9/fuB3uqY0esG6eab7IILaU18wmhId+aSyDg66Ji3E7Qe4qprmIs+sY1RqB+EtJ2cPIa+mRQ59&#10;TEUQuQr2+B4hf5WHuW+JyqT4yCAUXrERKayettBWmHbmONJzc8dGFfMap0X/DDZVuFWGWa57uspB&#10;/Lfj2ufOLfiOxY1nzgWsndnmb8oOqEwhmbWZ7+4htDDvE3T4Y52k6m2NhuXFrHHqjSWgvR673pNq&#10;lqAv3ozNllD8914qkiWAxLAFsp6NkMoQzfvzePkNbBSupw52NEcKOhq4N0vTuEXk/klapaHEjLl+&#10;LzcO0/t19oaI73NNc13J55152AmjomdjTBIrvuIqfxUohNIAACAASURBVK28nb4cBdXVw5u7RTzo&#10;ErSp034dPFm1clYtqTxTpvtpF8zMe1EXTVZCdvn3hNEcYj1o21cKy4kbWcg/uEZDNLlhLiOd7ayH&#10;SJo7jXVWlBbkNXPX0lGXNVOV1VHi51a2HSSlyvPLW5CRsoibk+Niv+kOhkY/22rVOaRsYm2Zc64C&#10;XlPUYaoK/0tChdyRY2uH2gpmFyMVKhTQGahWQa6j+lbR5D327UQ3jO0a+QD3NTcK88GrQPQ2SSE2&#10;RH7YxigdDUAicqJyCuZFE5CipqCWkDhSkuKT0RcdYWRgJoXkBmlqWphbmrrNsJbhmx1pqzpjiK2a&#10;vouiyq/wjfRV3XzmBO/wHs72BqOorqU2Ri3zi7i4MoY1SfNky5cOaFVAXJfpUZMfdLAgYZwdEnNV&#10;I3b8y51Fpj1JOQbX9NvIp/oxRyRiUm1H1Ce8zSS5t1gbPjnCy30l9d6mF5w5Ae5Ja2iIV1CwJzTE&#10;jQQV5aU1+ajwmwoPj5aKmrqiHa4Hfh1FaTkNRRV+DWG25rHUklG0miDHLcolrODkvWNNgA0NOXfe&#10;xmecU+ZPLv04T1HJ0Ex0sFAjlNOhSVcSjSiE9N0sqNWSxkjsZgqQjGvMCt6dcqfYk2SMci1hU9u7&#10;bB9j/UIbcZ8tJh0a+KDiGD4kQTzB/BBXbWyzAhI0KBCyQ6Ql1OXk9VTUhORkxPDnChtgK6ijrzTU&#10;wU7f1BirUxGMW4ptK2WCM9IPzFVXkNEaZKHAIy6oqSqmy6/hvnupdhzkiAoI3oT3hCYnYGrMM2Nn&#10;Z977NmB9L7oktrsMulmY/sl5IgeAdcj7c48Zf4JpL989rSKScRD5dfwldh26PSMnGafVkMB7OIbM&#10;oAp31fZdZrxoTpa6hJyE0iAzflkncxdjESkFFX4ZBWlpiowLKssqDVFWUtLVUDCSoImp6emq0JCg&#10;nJIJFdXJw+SPd5Ac0jRRxl9ipSglLiWvVA4Z0ua+jQ0ZNYc/AMsQKenMzqgveMi2LiFyVMTEA3FN&#10;5rInpB/ZMKAxq5mt6BDtqukbIsqPXs4L5zQ+bXISOXkLCX6Dq2hyzQ9Mdb4YIKF1WXpIQkRC3tBc&#10;BSm5KWoOGjpEXF4R4+HnQvw0QRVFSfnf1aOgnGZucx121315dNkzuUS15Gk87Gi0aDGULdR9/O3y&#10;hryo09jhXRRgpCn3EBjsWm1VWE6iFF7I6oYgsiUJMGpt8F6bZD7TiaY44XInkgxGRS3f0fs6rqlv&#10;ALAPoe+rjJbUfCcULTsm700fTiKlJa8qLq4uo6DMjcS0hcWHGlsOlyZ9RojGR0NKer3KehzdRGvF&#10;0yjlnn1hLTUVFRnqSTNqcDvuWzZzSDy9BQvjbmsNJUPT71So+8lKBhy3DHgCMMmu44cQcnu4iIb4&#10;v0EHCRwCizCTI57HnmG2Vn4yOPQnLMQ3LXMZ4vHCpGYXVFRBY3k1QGmgy9/Pl+jFLcwlwqWtzL+t&#10;AX+NhJYo3yA1RU1JGQ3MRWgy/CoK3FpKx4mBaWvmDKTBfGzPhvCpryFCaoVwxV0f/RRYGYzY1YrY&#10;e+mSQqIcj/6VJ/ns3fO3ZOBqaNi9gRBxQRUpPva0WySAJpCHncCPYdGpMNg15b+EPGDZ1Y3VKDfW&#10;+RIyFO6eYD6XnFJAe8arBICz7AwAwB6BjTg1LAMNIujsnisQRzzMSF4HQxRWcZNXk5qp1BXtyoa3&#10;NWB1Pm5rxuZtZIAtrPLLJsfM9Mmz4m86IAc6TEFXOOKG/w/701Rygxknjq/xNRsoHeBMw5/bSJ8P&#10;8cXCBlPybKjAaslFcahVPtQwvwmhs6MJL6Ic4xGYUGLvxRnvtVyw7Lk5yN8vnxeJQ0gYtufoFv5+&#10;H9yZsS+/EqvrKYjCzeqGynCPCX94/cgH9PrczRl1tQVXN67wnTXKYVCf7vk4n+cPt7GL0JjlUqew&#10;d9V0HavBUUKP4GrgXuYXfhTlgOYeeof9obHB6a4oONETDYWGo30GkQPWLfrMh6QgdA9JZMIoT/gB&#10;BK4GWIbGfEmQ4UxdSB75pxerXAO4HXeQd9CY04coDQqNLaX3DwSt27N1xeL5s1su/unGnuKTWAJl&#10;b+i41sTtkGZUwr1OqOIWylBGC4c8h9bb5QAjRQC+8ciuVOt7W8B+zzJhpA5bwqfjvbsAe0h9hxLc&#10;+wCGI9yn4fu9ARMrSNEqAEaE9Z69I600DISXPW9mlH9sbb2VWdfLc+79TTaxil1SO6vmWQ2WBGwZ&#10;J5Jqam2fcXYDok23a4bvaCMwnbkuFW2hIQlZCcGfcZuAfd7fhZE2bDpOphRilBvnAGzdSkYLda/t&#10;5UdPochV5Y9vlSd+0Do9PsNdgw1lpNddq4MOyJqqKu+MbVXum/dvfY9kn/tr3CMlHlLegDW23Sc0&#10;i7pJ7I2Zv5sPCS3264LX+pVfltgj9VBsBd9WFX7MTH5888zB9fgjA/b6VQkjHQg6QaYaYhLwJh47&#10;Sl8AfHCPGIxot++P+PNLaReAlZ1TlWPJN1mCZyxvEIPBgjQjGeyDYcd834Qdw42RXv7cP9+PtZYT&#10;bRvVLtg1UNmg2o5xY+RkiFtif2I3vE7qMtFzxtWZwyvS0duGgD9yydZ5GLc8rDtM9Mmjn+c80VJg&#10;OtF2W3Aah4toTQFM5HgEeltrNu7ixVXVQD+oR+ORktze2cbq9J4QpDIzBT+gmGf+7hF7uGZ+FEQD&#10;edE82MWh8ci6IXkqgJDGh9QC0OpkTI2giyTpyHo8JYo9FNkORw8gj1c8t7q5lWNMLTDutQtx9xWD&#10;DccxBeB6/RP3HBQMMAZtdJUX0ZCQkDaW1pfklxTj4xMbTPqHpIQAH49MHrEZTAYr1xbpSCKZTAZ2&#10;+neW1iZ0tL7BAPaq3vZdsBbdm4LERIX0+HlF2VEXGrcgH1cPbu1hcpuvktdlCwjYzhPUJwaR0W7I&#10;xYXMn5Tih5dIoJGWSGw6Nh2SaiqTSsilTfsxUVgRHPSZF4l17ziM7TxPOgbCammqLvz8bRzi9xqP&#10;0MEgRJOXU9eS5uXmEdCx0ZOZMNtx2HA1ZTUVQ77RJFxNZ0Hre1tdLSEkeqGbM20L6tfcgnbWOr9P&#10;4w7P2HwD4Q9WFpYQF+aT4qFWk+ChIS4ujF+QZ7jEbCY1kpHGy60+7SjlHzI7bRGXSlwSmZCKvbRJ&#10;llzr40kwGk35Qk7fpKbEbli6Po8LCVYf3XMcP3KQsfHQofqqozf5E89vx0MLtGKmFJJUoslJIm1d&#10;QUMLMUU1KU0VU327sYamzsQydJSTENMsYS9exLWxldNWB3SGNkHtvcrhdxItN9xM4eHC4iUoIC6n&#10;IEy0Cy+Nl5eLF9FoWHwm8IWxb7nPg7Rtj+GNzhxG17S1EYUlkgtY0G6mgGapKQBk0JD0aWJKXriy&#10;xWzt7LDX+FGfL4dSg4JmxAWcWgGQpIUpLJxHPj7+49RkdMaqinBhJqrIK4EE9YzVFGhWYelF0EHk&#10;7SumGNcMp5D5mN+ayfhMU/lMLhKIPBL9VCdrrX3rRwEePh5BXhFhIX4+QXERbh4a/g/x8IvKqfCH&#10;SWmz+9t+hAYNn09wV7JYOQuXJASRyYLpMnzcmxR4w/MD0SCSNwVXBouwO0uY19kYXNGpDwNv4j1F&#10;ev1dbRVqwlwSj2RC4STkHanvOAgpGAhyq08xEEF8ihYSUwchO6c0OOF198yZKlzj3YwOKM40pnFr&#10;R1W2ALP7QnpuArQwO5O1do1zqbD80KXOy8stKCDJxSMpKyAqKsBD9WsefsyJVV0l4xhUK21HgsZS&#10;npz28jCq93Qxxv31ohAfWiSP7N3Y03wxh60vzUkiPvSxiTHEpD3P8HlMI0lK2NasZ9/shmhYkiy7&#10;szxceEdM22KNpgVMCfcatn7ateV3LT40xI6Sssh6Xkzql1Ffkpd3Y4LWRcKYO94/xkDiljKg0wkF&#10;+KVuXAP+IiK68kLyXDyCXMJ8PMIqQjLS6gq4fwoJ2Ul5YHAf8FPWS8jYibl1s2oIhXPbkTab1wtv&#10;BAjx8a/gngptTn3GPCAeA46wSyOzn05VTiR5EtjetBpnA+tBK3GN/Iou80q1l03x37h/2pcnTiI6&#10;YjpawxyVJRKirzG2WSDFkTkn21gdJOetrSis7Vt6UQMUtnWXQ8X10dI+r+H7SzmRw6EVk1++UJQw&#10;lhPk4eURFOTlExEV5BVT4pHVlxbk5R4rdRIY0yYrNUKgJu9wHXYuFbAm7Q2KFN4YzoLFQiIS68ni&#10;BzOR5Ay/0CO3X+Z8bYALWLBvD/pKpgsG050/YTUVjt03n3bIl64meWbYAsmivJZJh++t3NvyfvuJ&#10;5eL8RsjT26npaNOLKQ5T76VGv27saMrGHZP5fnHCvWfRZ6GR0QUp6shg3v5PTDrEIatzxaVHwFNF&#10;20xFWFxQVkaUF4mK8sgKCw+x19BW0R+DDW6a4iij5YwteqYLoj9Qs+yge7SlynSt60Usur4kn9EG&#10;hObO5hXmTKznk9WxxX6DWJReM5lc4cUYX6JLRR4YuJtFi9UTC+aaGERC/Q8KMrYXdH9avGKjy/7n&#10;C51lJ7a0VMccer7dv/7p1U/wdQvG3bg7Za25fUYTMNvpjDHIZMmqyuZ2LPuxEzVm1j2NS1VBMkI8&#10;inJSUhLcchK8SFhCll9ATEJCxh3dgKXI2du6ZZmg2uAMZhEFvGWVCZ+7yHEsgRPsZf1mI/9IEzSq&#10;7ZdZ3io3R7SRiQiO4JM+GpE4MSkXtTopy+u8XAlth8fJXel4PzHo8qNrW7ZMtp6SCu0Jqa8vJ10+&#10;mwOfveOZnxmMsUl3Bba9p0PlF6DP3GEz8fp1rJU7GjFX3FkKb7MyfYeLalvoWbmNUVZVE5dTlZER&#10;l1aQVbMdNe1FtZGKq5hD2blx1mK22bm3yCgQ3UxddAU/7mafTeZ7LreTAHhGRslS+qRvDD/jTtfA&#10;f/Vg7U1s6LXY44Rhxs1ETpRbsCL0g9ch77o7P6RDbUFCsv/0KXP9Z7Uz874eOdN9vZAJmQ8AHtbD&#10;aOvKXdmdlM/VEKgxPeUjGRtr8nuJD+RSwfRSAzFNE2wouEWllFXlBcWFnY35ZUYrvceKREDdQbHw&#10;ipygseIIKj8UWgzN9QJJsvy7AqgpleS9X78EbcVPbt3cSy69Ny+vJDtCtYdPE4d+A7mvy4ZLf8Qc&#10;IyRfgemBDWQ7HIC0ALsrpVDTuefkqu1Wc9qhLn3v23ecIRVWMb01CMXVllOD6yWr+Ue7fGWfuam5&#10;qYajviBEXRHxCOsbKPBpqMoqqmssHGs7wWlQe/Oa3eZDD13N7ZwkM+/MhWhKTtod1ZzWOWBqVou/&#10;4wMWK1WsqQPI25J6ArubV55JoTYSHqx/Sv4GfenM7J2QrIu5oEjxh8dYk7aHR4fEAGSWtWOmmA9t&#10;De3Mtp+aKXGP6PCNt6nausEr7XwPumOpSP9nF6NF0RRvYm1Q1dVRkpTVFMP9U0zGzpR/qOWCodcg&#10;e4z/5DFLLuJGu/NhhamAIxmDZ6VdeFrNmXWNxXVc2imSOkjVUusWtjN1Zmb2GWojvHRODhW1kzL5&#10;mcrBvem4HLrKrrL2ah+9bUT6OnYK3offSlf7Td+VsUwiJ8eQYUQCBOsNdTmEWeFxfSEkZjfLt5Ik&#10;BHBz04R4FOx1DExtHOdeuhh2+9wPSFk6cf64MaOb4fFOZm35/bdUm1W0lvU+ehq6T61RsxzgLVnY&#10;4K0DMVrRwxrYM5x8uiaU/OIIkeILsBkr/CaKPjYmj1bZdrwMrhaGXPmZ6dLEzu9oXS9EDFrFMyia&#10;fMS15CFynDZurOrM1u8LprrPnxUgv5DxWcVDXU9NTkVcT9CQz27VsVpIjsW1sdpiy3yJPabv4cym&#10;zvpOOvxWOpuVkFvqXVzJZwEOB5EWrcZ6Reaxc7s9BdEcfF/0m7DuWFXqgExZX2vZaSH0zKBFNZDa&#10;XOGXSYYCCOKW15y8lPjA6yUAX94BPdw8pdFkxlg3T0dnoVAoPac2Y07oItmzkLXcWGWwBL8+l8Bo&#10;+0FjRsd/CYwqg+7nc4Kcx7wID4P6OkYfvA8SPdx3NbWejLyPlMJWIGSxuqrnFFlcYORZv1Z2WFm0&#10;Zd/lnb/jRiozDRHvh87Sx5xxzyYsdZnfvl+d8aKh+sX5Pu+JnhL5EagmYETkfTqVvcd6/gxlVQX+&#10;K0APUREV1Z9mUA/VutPmjnXdZSBmoadhreA8c8K+5FONjesX7hu/GzJ/q+dNiy8+D1o0QTw8hCR0&#10;W/BW/zz1nJjJVTuzON7Li8SQh/1wT+3sHon2Qu6Fshs94VBgvUtre+3ZXXjQEuu815xqKLhV3JXN&#10;rrDqJxNtZgghRaexBvNGTYVWCNMfNNOTSGn+ZHuDQHshKXuJIa4hHsuXyU1f08oqPh1y+XVFRwe0&#10;JvbBffkU5jiGjlonbVFAZ6mqZc+7v2fGkbHq85NTjnMg7qCPzek3bLOC+D32rNba7gU7Crs5N9On&#10;H4H79ZCtXwyBS9ipF2Wb/V9/zuomSS/pF32X6JpOHKSjJC02erMDrq0bcxPuLtxGTNoScQsZQT0d&#10;BRGbS17aExXGjfXaXw/0UxaeSyMKgBVyPLWgkfOO7i4W5Medic3APo2VAloDjK9pt0LdhypTwSXh&#10;1xaNPalhY2DqQ7vfcYtsCBRAvO+wr3ptWeSlnr6ySG7cC+zXXJrXlkfBZsHnkHP+WPkxmfCUJh/o&#10;jjYdnGWGhqxaZabP6/Nlib6Pl8cGW8wHNk0OnSLgbIp4dZdITvMbZrj/wBz/OOi6s8jUKrawgf5Q&#10;yckhKLO+j36FtWjEp3h5ZONuJtsHlu2d8S0anG2Z7g27tvYTFHQyzQqtxV2wKqOzGD6x87aaj2kY&#10;BDE7WLntnKd/LIyw39INpd3QeWJF6FovUWs/I6Rl7LDYR3CoraIgl7YXz5wg/ZAoyQkLxxrLaFsK&#10;cfE6uI6bYDA58uUTl8fwSW3U6f1D/HOYT69NlVa3nBDyvme1mjYdtIdaZOfXErx23YfeqF5Cqsfj&#10;frAdyIwI1bay51+6W9/WfX/MDklBzU2/7E4WXI7vptr0sCIKxlv4v09bXj3acchfd2nwGM/BfFKy&#10;w9wPDRo8x3llwHjXHVZuunYu26aaSiiKi8vojddaMH+kldG6eepnYMtUBX5hJH2sC+rfnPaQURg1&#10;e2s1FQiPRcjkfrTc76iuuSae6t1ZBTbvNH6/Qjw6zYDMmD83l3Hl7W3orOAoq26CuCv1BKnx7qKc&#10;GylNlLF8PGJUwKw5l6aO9POeYqImbD181NAJ1rNWzbN3sVZ0H26q62pvb+bjJubqICpuoeUZqCYl&#10;gFT0+F5W7t/qyqWjaXDjNLYsXccva+k52bo/yv1UNp5rX1r/Na3k442bf05lNQTvywNMenC7Mg+5&#10;Qsvqtm1P9x1mcrKVGO318K3++1u2NjklJe97C2uyptcuWrrjRyDtbfM0VHmRsoy+y1hzU98Fk7dP&#10;UzUerig62mi4uRy3rTOfihiXqZ6aua68qICgIBIxwtq1ea6ogaOr4aqSlu8tOWeujNBS9Jm5IZxH&#10;ETdhvxw7733eTT/H5Lk+XvG50x93GjCkuNKhifk++I1xaUs5cOJGleFvejpP2ab9WQ0tUG6lMkwM&#10;cUnTNLbbDNJAkloIUyL7wbaqhsGbdEydNcSGuLlrjXHUQwb26ivM1AytButq0SbqKFor+hJ5Tth1&#10;7I7nPEWH87ift4SvHjbNbMEChPbmrO430fXSzJiYPrubmsze91uVjrarPRqzAKz94Een65pPKbXU&#10;/CBojKllQdP6nYl0qKascweUH3JCSEnMRgTJWmzlH+XJK4r01EbySqp7eHtZj3BfgoYOUkHyGiPd&#10;l6poLtcbYjhZWsDA0nKcrKGDtNle9gxXePfMf8wpBrOhuTXe2PyGhOSls/3IB5JJHtY2v8++MUy/&#10;4tfvKpq+4XBesWK4lQOQNbft5Js3H0myRTEJC3TMVl7YUl13OY4FzJ3LEqHipE/ETEd9aeQ1hhYU&#10;wj9/U33OTD15NVEeXQkLdWEBy0FKslxyK82VBZTMzJSQqqGBpL6giKOyopAIco3lrFRI/+hUzWzE&#10;O1fXLCbOcH9Ec47Op/ddO4/27tas/hoFiRRiF3kdvJ5RlAmf4Pq19j311cU9ItJc8ZHOulMOzHIX&#10;5BwQVcloOTfplov6xQDxm8ssYls6Ydt4gUnO0tNmuNgONVl3Ye5cVTJ6RUb1+bQH6w2iaRlyiVhN&#10;VlMTpImZTU5ra+wGFrMZmJ1MLI2fhJFZRW0/m4KuT3kS88uBFZ1Dcgb1u0y1Cw4g8WJYGHgGOljf&#10;Imqe5ITV966GyOqgaEnDdktx6/1x6yLroRJue0XT79VvWtvdzoCma4imJK+hzDW78xLf1ElDZQNH&#10;GUnqDzXXVFZ1sFWSkLZQE+aWECTJyohLYMSOEvZDGYwOElAQ0Vftv1yrRrwta9qvR1gLD+3qX+Ez&#10;wsyk0AwoCF1PT6yG/PquhE/5LMhgyzkw7hDRZDbWvI/IB8Zqo6AiJqStLG9hRrz+THruR1UkaWti&#10;cT23CDZ4L1UTU/V0wyZDf7CN34SZpl6O/DLaXGbCNCQkgIjfa34utadG8kWEnncOMMlodcjGqt8G&#10;jR4m278bYEVS468f1dAzaN/9MJsTsGVCrMrLlPQirM1L4n6uRIl57RMXhe0l8PlDFzTC5rXk0GUv&#10;bkkPpw0vkjHN3ee2SwyhUfaGukh/zvqAuXp8RFlwaYzR0eDjV6bJWfINlfDmMPvxSIpJDM9vhT9p&#10;ePHv00cnguXTfkaVWjHDkaTw3fX/eoFSHRhpyJ6MZ0XE6vRZ+JNdEjbO8T4dk1/7/dgsqtVbqsag&#10;tZrIyeZZK7Sd93Q0kAqYeejoAjX1oHErbEwF+fiMFU1mO3oM0ZOR40J8FjLC7h8Ja76KhE2WXNDv&#10;B2b6nWms34/ylRzzHKBnih0LFaShBVAz7sfuqh9QmdoJFfSMJ4zkb79jBupDOjJu7ggYNcu7x9lK&#10;Vg8NnH54y8NNqUB/vvvwjrE642eOsxm6bYnPQVckrihlLqcua3slbNc4eQVpCWm5oWOu59R+V+Z+&#10;1LGpPxb0cNaT/hCD6PoZFgNcrJ0WL4MiIaXsQFoWlEZkF+zphrx5FxqgnsxdLelg9YefW8rmdcz4&#10;6zV5uenPHj3q/JqJNX1Wyp3xO4J2i7oVlPr6b9FBNlOEBCUUxNAId9MTFlqyAhIak3UXr4ydiYSa&#10;IbP/ijvDEx3Brd9RqYaQFZcHwL2JzD6X+QJdP1pvPobQ1WNHdVxafuvuCyhvL35wnzgrjI5+yOvY&#10;0ZAyFenQouLaltTkr9nUNDDG8ZI3q+fOBeasm4/sjac6CmqpSPLImitISs23nT4UbbS31D1xioZ4&#10;x1/trwPRDb9TeQMMie5uNHxv1Gefxl5tZnDaPS0BNJ7VCk0x9pA8G616sL/yWR7QO+jx98ug4Mn3&#10;vlEJTulphOqTI2YdsBnqG5P/LvkzpmOMvIruxKDr0D2uqG5Nys7QIeajNzos09KTQxpjs/eF7Jlh&#10;N/yOOvJ+F9ofHrLOMqUvHOC4eteiNX0rnDubvZYXl3PBSyl0AFiXnhnEwnH5t4UEVmta4Q+A2qMH&#10;H1G9s4XUeXtdvw8gJXWru4bE5ZRnpdBItUxUIdAnVTdnfMt7s3W2YXhg1Iox/FxIasfizerLNDeP&#10;Qeg9dA2QhXt/ydayAYfbT5dr5fZZGgdrsrmjie7fB2CO+F9AlNc6wY/lZHj0XS60NR9Jqfl0dPOr&#10;l3kV747e21wLl8LPF9L7qRhOvT8+Zi8nM+QePs2ktzdC66rWF6/qoL3wg8P4zW7h55QExL0k+aWk&#10;hu1ajmRUFn852F+6R+TqNa0aCDbSBZ81nDlT2DzYkMzDejKcaPjiqKIi0vgOkwOGra2C7pyV/slN&#10;jW0d8GEO9rjzD69f5unwCd65HlsZmVtayWrI7RcKoUQn7/6BXsNSeaz9SdqPzyz4YRvp7cNjJzNs&#10;2g2EXAd7HebS+FTpNFCG30P/9dV/yIU++0PtLXuo1ePKGfbsqgyK7MrllTshV8bXWalen6BorEJh&#10;1eVnX8jieGEt8Czza8WxXGj+0AIFecXNLczH2a3tAS8Grvee0va+JaEy8wbuuYEvwtZJKQzyOxnr&#10;v9DPcoc6siZWvn8Zk67XvmJg2Ei9e41XPLWl0/MCtk80glpBdQVUshadhac+7zpeno9ksIW5+30a&#10;ZrUtNW2fbuEvpccX5VfQW6vPFtd+7/4jalZDfurx7/CpmQ6lx0qe+4QG6T30XQynplw2QdNXnDoz&#10;wArVfGkTDn7/Y6roxi7teGpmJlcK5xUO1HHeDWfWr5AgCbbpaxuvPM2pSPClw4XTWR8r4dvd1Mgd&#10;e/ZcrAtZdwCb/tMu84/QsftfH36tnZpPSXoilpvPv9ipOqcdb/GJpkrIvsDMWlNxe/2r83u2Oq6x&#10;IquJsBd++i2jJeiBAczptwp6TxH5fnZENpVDZ0JFM9pj4pLZgxSWAFupOdbNrakJ27/GN7C+pC/b&#10;eif3G70dWl+cu/+wZO2RKGipbgsR9WclT8N1nU4Qt2wPPAzvnuemJxD7Xd3ba5PTyb9YyTc3Q3UF&#10;3MjMa636+NARiVm3gC95X8D2X4ApFprey/qLNc+8wewyWThS8hhp5dbyOdTsKlxsmdTzyOTwuq87&#10;yCSh0EelhVlZu2OXH7j1raW+pjF+18eW5pwfcGjk9843W94yKI777IjttSXHGj7WEDuUsZ0Bv5io&#10;ziTSCkxg3K6CpOjOsci54LmbFQ2pDptMZ5j0xRV+YCTmSX8utNQkjY+Yh0sSOndJ01QhJp2zDIbd&#10;aO7RbpxZ7Q1MjCnu4fW20vCdz0a6W2y/N62lIeNCJ9AfhWdAd2MLbHm44ebD7kWYDOTln2IA4xFk&#10;P4Ocqo41b/rAbsub86CXnKV8HEeNMZGEcZ9y7HTv7TM90TFT9ctAtvxnsYA5C8hoJt/+9eNnuf5y&#10;ahKhhiiUkp+Kmhpodr5/+ty6Oy7uJu2X1v8gcOQ+rwAADWBJREFU8emq7tqCStwWlV30H4EZXYdt&#10;yx5h0wTFS9fNOx/YgMnkRLQt8pVPLKn87lro/mz8hkVCsWVNnxJb3ZCghPGLC1hK9alIGD1njhZn&#10;ATKR7DFbW/9mafPdHZoP2XNBsIyY8F/06zX9HgB2mB4sxW/t7og+Aay9aWMuvfaM3q4BM5dVMqAb&#10;uuooHdJ+J5b8KRC6eyQwZ2NKp8eSiA+HL24vggTlBa4fDroeGXkPGjdmfYWHK05XXGkFqGmHD8OR&#10;WloheyiE6wmnQb5xBgD3RliQnJi/LMIFT3SLqJValkK9hkAbtGccHEP5GDwzpp3Jxm77ZNJl75GF&#10;neF4ALzZ3D76nceCe20lHcCaOePa7tfvE3b4QDMw4kwjF671PMmIONJQn7MJKbxiQWN5DsRdtnV5&#10;AAGWU59Cxa6w1FNkVWh4o0ctS0FmRPHbivhycHPmaTvkan58/jewcQ8EH48MMl7FP8EECbATDiez&#10;T8lSyXHIugA6C5Yks24W1pUATL1b9nqf1+K792u66q7oy7pW5EXkyl5//onReCLp2rGIEshrqjuO&#10;RF0/1befpmS54Mq7roIZIXuwH+cWnxj5lAH0i2LI76pr5DOSy7UPYuWfUm/lLOEnlj1ud0f/Kdv9&#10;yhaG7pWeVf+4qHxZ4KwYx3cuY9mjW5JIMQYKrh9heR68eLUQvmwqhvR9XmfbbwQ2pKc+qYCuL11L&#10;A6+FM9s+ALMbvh06VFmwd9uXLjKty7ez4XB2B+6Ku+Maq4vb1h55vKf1KxA7qMzqWVEtGr6h8dRb&#10;L7GzmiP2OIL338NGXG8y5TJ7YnDs2WFbSb43VQ6RJWMRd0hrUwskhkxCZp3t9T+KWxvyP0PU3uTT&#10;zJpueINtVuWGdCrVYesoR88yJtQQr6FQjN+Tce9kVyd0tt7+BteTKive0bFa/4htmzBvGhxkv0F7&#10;0zAkbU6mL96mlilYGq9e/de6pKfodYUN+cxZ15W9nv5hgWvZ7NWoJ3x7qzESb9plAwRvM587BLbc&#10;gtcsaM1k1tN3BENlJ4wxLYA29koN6UMiXza3MkqNLnaw3ih7LSusfUIp8NZWls/8lu4blZ2NcBwz&#10;oHV5C6RtezKxRFWQ8Whe25CzVIK9w2ftxwX/cC7IHBi1KIU9Pjsq5jPW1TesyMRGRG6XE5oDjRp4&#10;e1fnh3OPP9hkxk6su00/br4TSjvPl0EDZOnsH1WI0VVipVJcAekn7j613gnwae3+R9QcUKjoYjGf&#10;D9eoaLmLeUPBeITUhEshm3qb4sjAq6kVT1RroGeVR5VPziGsf7wA4Tm6xsEIzraY+czDm8XjsvQN&#10;Nj8yI+Ho9dCtqy+DkD3hfIeOg+ub6a1TUVBlTeULKCyCqGubnBsqWuC1Z0YHk37Dac8aibFs9YC9&#10;hlZo3X+rndl91rcaar9B225c2cHV19a/p1wU7pfUdftkW4CznLhA0jKHfyTc7MKb+En84W8jEH6t&#10;ZLAfb0itdvZqycQvpHnnYiL17fJ5z7xFg5K7sALP9iYuW24ds5nJOjx8ZOuP99NPBrqG1EJzdn7L&#10;61jY/bh1x41ad2o8GbOum2YkVSwFuvjZMqLF9krHI4clHMm4ekK94xD650WhPEYul5O1SFuS5Igc&#10;jpFn9pCdYwBa+tiACS/Lb+wuWx/6evH5Wy9YUGV99UPjOzZxb7sQuoAJbQVdj4m6P2moPFhp4gHX&#10;1taYY0HGTax03B/j7PGzt2WOdU0M4ISLvag7K38u07kjVu7L4/6uz18U867jukXsmZoizXCLjCTi&#10;8pW95hrSvDBvUkshyUGVWPYBil52PSxPrIAC7+dQfCb04g+q7xUkEA+eBPs7q6F5uS2SHGNZhm1g&#10;rM4jRm1u5wNMdlSspTqASg1AXOtT3dEp6iXRvSB8kqSef/x9stXfFFcIsa+g2Df3yZJpxhzXq7M3&#10;CXsXZgGTVmFpEXCPJ3QDWI92vITyZWszE89/bUyuTIde7ldWT6hh5OT4BOhI3vnqA67S8ySfRLoI&#10;doa+Y8+f5e6A+9zUPI6W3sGRaelyET8GWML2r4s3LJhYwYYpQ1xjqsT2/jCEwv45w4hhJh622TGS&#10;vJHP7D41/WrrrcMlVafDD5a1V9OB1HjziXsfMXdqaPxS1Xwj9y0Wt1eLlbBvdX6jZjtcRJSy2xk0&#10;Yn+yqwHQs85M740KT8tRO9Yx5D+FjdBKmOVZyVFBV9kyu/8X6o4bwXPix9NE/mQmX8NUmv60HD7G&#10;dUKao/fXqgNFrBOvsIcQHBH2AZqTouu/Jb0sB0Z6KIEiQdK5JtmtocY4hM8BtZiZrJNeH1n2ytPf&#10;znT4z2GTXyqYvOA7VcE8C+MI7gu/XTDYCj0FpoijG+lXsm770ij+0cC4eac97VRh0uI7rM7ctcen&#10;3gfmc0oEyh77seMcpwq9PDqqzDmPkSHj6J2bJmoE9Fkscd6XQduYv8/e/MfAvRY2OlKb065irjNA&#10;7GvKuxArJkwQmkhNEteZuPvph0ZKyVU1XnzFgJYqqCbTmju+p11YNJwajBS7HG3cDo/R4B7JFU1g&#10;y6D7C7jX+9xFBXrbYFr/9/1T4HMmlVB3i0tJ+MYMmBNNVhx3OQjveUTZi1cL6th4hh6/+Twjv7gw&#10;9+27N8mx+31Hm3Fc9JVxRpMBAtal/lw+gIcz/QNy38CZnoPrPqhthxn/LWzi3Sw2/NhjcwX6jcpR&#10;hXuOB+025Mi9+eGK7PuMtdBERLlR7y38iGvtE49OuK33MfuXARmaSRwbN2u6a4/OO/RKLpzxP/oN&#10;hyWsLcqv9vztZRoh+iYAKz2gRtE+WBEpauKux0e6H1KyRbo7nQSu5LpIYW/jVfcKJPb79BiaFTtK&#10;1DNrRSjypkxk+3/VJX+WqV3npCLuDLjS9K+Fb/s16W3QYlMNx9S+1A4bWvRaZnHxbuH3sDoaSicA&#10;nOeJ/TRCynTANovEJq0ul519hDSS9sgmfv8vFOCvZXhDvOTmDKO/vxAXqVUjRb/BKjcAzxDsRadA&#10;sVorHDgKbzQSPo1BXH9cZv9Q0X7ZGeyF9dDE/AU639L/i/lZvxft7BLNabmef3mNnnevXVN25hbc&#10;d0xE7/kB3jmpc5H7HhlBVwXE95cUWpcsxULFiHl25A0bS7/+r/x6kFhM53jNlKN/9TMQ26D6OCUB&#10;ysP0BvydwH9Y1F88Ughhbv/7C/9R4d7H3CYZnmjyxwtor8kK0vgLT3yHjq/3fltK1cjn4MlgF9kB&#10;7/y1eBYFK8S0/4u/SDajIUF58tvQgX4vgBT9Dmo5Yq6LbI3GJL9oYLpk2STSBNIX2KlBn/v9NsHv&#10;Rfp8hsWomqz+43//g6IY1zZX4cKzP/ze1lLsMmpgxotNJZ3kpfyQQiR4m8uDm6Bnfs2ev55lhwlJ&#10;5jblA207/u0frlvVcld+bOqhAddsjwZIxHUrgl2Gp45kiG0kQpuxW8xD8V3I3LMq4tRA9/UpprFx&#10;Ri4lBX8xQ+u/LYP+v+35mC1ReywDM9xE34KHbXnWAjsJvx8Ak8UbFbC7b3IyCL8E9o4XbTt19uB8&#10;fBWJePepJJmZnztJOMSBeMCU/u6crfLUnaHoEuHAJA3sCEz5DwMnWcHufsDN4AUX+/8b1y5OBv6K&#10;Y7WK+a8PGuFSQCkQn/ljlaLBqm1oZxMBs+NVdgZJYJ/x+6nj4J5RIbBpBGzRCoIGR+FgMQ5XFx2f&#10;ouZ59V0W9uYPdYDVgW+9krZrN/oj9SAEn4JuiGSw+Ac+IlgflBEPM4Hy6lcF0Pa7//+ftAflPQUd&#10;YoMFSBQdm6Fhtu9zH8aKOyqD4HNv6sVtlu9NgE/Kab0FHYjGoAQsDJ8FiLKDDnTbwwhaZ/RViSEA&#10;5O6lAiwmd///x1w7zKDWc7RXy2Dt9xV0uI6ZKfzqmzpJ/am76mEncivVHhCFXIkE7K+D19LWMYDd&#10;rcggC17N/Pw2sIf5Gv2gGnbPuXuq1Jx2fd9gjm4HbQBb4uW3M/UUC3esTUSuTCTgk5aPpMHu/qnH&#10;gDjk5rYLqiHGdTuWB8uHn/m+hk6uBgFm392f90XIm3auXxKFGCngbrgEGq96vx1UMIBOtwG6iKP6&#10;4rNnd46vTEWelGS1rNy0JltDu/HRyz6qVo9EAN0JT54vdpO27Vq7MtsE1gBg03JysoUM5apnhPuB&#10;6z42aSmUU480gqdtX1tgoJl/4suJbGKvHqEm4A1c++rBRFsZo6JFK6bFmgoS1sGlH9yzfcecMC2d&#10;7P2frjfgbqjRGkjEbXv2cHGEhqJ1wcxFS7oTHDVxDItxyVuEd6zeuHFajImGfcfZj1e6rSi4140a&#10;QCxg8e0PV+aGa0lpuhdOW75y3ZLJFcmhXg62xqB736xcfKKL+5Zu2LhqUVe0qYKiXfvxFy/2FFHc&#10;C6MKYDFMX3nz5d3d3YnWasqqJm7RBY39k+dMmgwEMyZ01WQG2OjpaxtF1C29+OzRgXpHYlridAOM&#10;6j4tW6+8fn3v6JreipQgO1tbC0NDQwMLO7+Eyr5lh+6+fnvv2PR4cxJHV+kFJIx9MtsWbDl+5d6z&#10;92+ePH365PHT+9dObZ3fGGGtSJNLfqkN2PnEpWWAQJiPjCvniAEAEz2t0qKfQQIAAAAASUVORK5C&#10;YIJQSwMEFAAGAAgAAAAhAI1qMrHbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C&#10;/2EZwZvdpK0lxkxKKeqpCLaCeJsm0yQ0Oxuy2yT9964nPT7e43tftp5MqwbuXWMFIZ5FoFgKWzZS&#10;IXweXh8SUM6TlNRaYYQrO1jntzcZpaUd5YOHva9UgIhLCaH2vku1dkXNhtzMdiyhO9nekA+xr3TZ&#10;0xjgptXzKFppQ42Eh5o63tZcnPcXg/A20rhZxC/D7nzaXr8Pj+9fu5gR7++mzTMoz5P/G8OvflCH&#10;PDgd7UVKp1qE1TIMERagQvm0nIM6IiRJDDrP9H/5/AcAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3&#10;oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tg&#10;UrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJ&#10;KEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCcYm6ARAIAABoFAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQDkwuQY31AAAN9QAAAUAAAAAAAAAAAAAAAAAKoEAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCNajKx2wAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;ALtVAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAA&#10;AAAAAADDVgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAC2VwAAAAA=&#10;">
+                    <v:group w14:anchorId="2DD811C4" id="Group 61" o:spid="_x0000_s1026" alt="Circle  Description automatically generated " style="position:absolute;margin-left:3.2pt;margin-top:.15pt;width:43.9pt;height:43.9pt;z-index:-251630592;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="5575,5575" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCcYm6ARAIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3jgXpC2MJH1Y1qBAsQW7fIAi07ZQ3UApt78fJbtJkQxb0QcLoiiRh4eHnj0cjGY7wKCcnfPRYMgZ&#10;WOkqZZs5//3r8eaesxCFrYR2Fub8CIE/LD5/mu19CWPXOl0BMgpiQ7n3c97G6MuiCLIFI8LAebDk&#10;rB0aEcnEpqhQ7Cm60cV4OLwt9g4rj05CCHS67Jx8kePXNcj4va4DRKbnnLDFvGJeN2ktFjNRNih8&#10;q2QPQ3wAhRHKUtJTqKWIgm1RXYUySqILro4D6Uzh6lpJyDVQNaPhRTUrdFufa2nKfeNPNBG1Fzx9&#10;OKz8tluh/+nX2KGn7bOTL4F4Kfa+Kd/6k92cLx9qNOkRFcEOmdHjiVE4RCbpcDq9m06Id0mufp8Z&#10;ly215eqVbL/+810hyi5phnaC4pUs6evpod0VPf+XEb2KWwTeBzHvimEEvmz9DXXSi6g2Sqt4zKqk&#10;niVQdrdWMjGbDGJyjUxVc3475swKQ9PwZEQDLNkVBEmy/KJQamBsmUzlI00VE9voSP1KCq2PrAEL&#10;KCJULGn3NXBKk1p2lXWjlX9UWqdGpX1fH6W6UNBfKOrUuXRya8DGbtwQNEFxNrTKB86wBLMBqgmf&#10;qhG1mUY9Ul0elY3dbIWIEGWb8teE4wdNZAIqypMjgz7jTCWEXo/vk9j9cJJydxK7u5+kxCepiNJj&#10;iCtwhqUNISUE1B9Rit1z6LG8XukZ7NJnXISGDpPyaQBz2P5nkSb8rZ1vnX9piz8AAAD//wMAUEsD&#10;BAoAAAAAAAAAIQDkwuQY31AAAN9QAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAA&#10;AA1JSERSAAAAtwAAALcIAwAAAGewP60AAAMAUExURf////7+/v39/fz8/Pv7+/r6+vn5+fj4+Pf3&#10;9/b29vX19fT09PPz8/Ly8vHx8fDw8O/v7+7u7u3t7ezs7Ovr6+rq6unp6ejo6Ofn5+bm5uXl5eTk&#10;5OPj4+Li4uHh4eDg4N/f397e3t3d3dzc3Nvb29ra2tnZ2djY2NfX19bW1tXV1dTU1NPT09LS0tHR&#10;0dDQ0M/Pz87Ozs3NzczMzMvLy8rKysnJycjIyMfHx8bGxsXFxcTExMPDw8LCwsHBwcDAwL+/v76+&#10;vr29vby8vLu7u7q6urm5ubi4uLe3t7a2trW1tbS0tLOzs7KysrGxsbCwsK+vr66urq2traysrKur&#10;q6qqqqmpqaioqKenp6ampqWlpaSkpKOjo6KioqGhoaCgoJ+fn56enp2dnZycnJubm5qampmZmZiY&#10;mJeXl5aWlpWVlZSUlJOTk5KSkpGRkZCQkI+Pj46Ojo2NjYyMjIuLi4qKiomJiYiIiIeHh4aGhoWF&#10;hYSEhIODg4KCgoGBgYCAgH9/f35+fn19fXx8fHt7e3p6enl5eXh4eHd3d3Z2dnV1dXR0dHNzc3Jy&#10;cnFxcXBwcG9vb25ubm1tbWxsbGtra2pqamlpaWhoaGdnZ2ZmZmVlZWRkZGNjY2JiYmFhYWBgYF9f&#10;X15eXl1dXVxcXFtbW1paWllZWVhYWFdXV1ZWVlVVVVRUVFNTU1JSUlFRUVBQUE9PT05OTk1NTUxM&#10;TEtLS0pKSklJSUhISEdHR0ZGRkVFRURERENDQ0JCQkFBQUBAQD8/Pz4+Pj09PTw8PDs7Ozo6Ojk5&#10;OTg4ODc3NzY2NjU1NTQ0NDMzMzIyMjExMTAwMC8vLy4uLi0tLSwsLCsrKyoqKikpKSgoKCcnJyYm&#10;JiUlJSQkJCMjIyIiIiEhISAgIB8fHx4eHh0dHRwcHBsbGxoaGhkZGRgYGBcXFxYWFhUVFRQUFBMT&#10;ExISEhERERAQEA8PDw4ODg0NDQwMDAsLCwoKCgkJCQgICAcHBwYGBgUFBQQEBAMDAwICAgEBAQAA&#10;AO6u4ZQAAAABYktHRACIBR1IAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElEQVR4nMy9BVyVS9c+&#10;PJvu7m4pQRApJUWwExVEUVEQMcBEFBO7CztQ7KJsFBRFSkBBQQRBCUG6N7H3Xt/MvTeIguec53nP&#10;+/6/+Z0jd9/XPbNmrWutWTMboX+/iGoOsbWzt3MdO3bUiOFDdBWF/hfe8a8WJcsZIeceZZV8/Vqc&#10;/y45KycnM/PD+5ycnPcJl8K8Rmj+v4Y3UNEYvT4m73tZ5uUNs12sdZWVNTS1SdFS11TRMnXyCj6b&#10;mPXh/YMtE3X/XwNlFxr5R33iife15UmH3YcoKxiNmL7hZFT884TEN8+fP0t4+Tj+wd2T6+eNG6Io&#10;qWK94NzbTznnZvz/oeJpFlvT6sqj/UxFFa39ztx7lhB7fMO8sQ4W+poq0tLSMhraxlajJi4KO3cv&#10;KurW1nH6wkrOYSl5qVssaf9PUQ/Z/rHp7eZhYiqjt9+Mu7t16jDFP17Ko2k///T9uMiFQ/hVPO4W&#10;5Owe9n+I85eisSarKWWZhrDNxnuxJ2abCQ50Dddv+2ou6+/FXnRXEnM9/zl9lc7/AcrfCm3UrbpP&#10;oTpijoejrvqac/960mzBlnULbOdHJ77OfJOYcGWvt1Tfs+pTTj26s0BTcubjwqiJfP+XoJGk//v6&#10;G3aiw/bFXJiq9PtJnXvdQEoX9BYHhFwurnXr/TzBEXsT7syUUAvJzw2S/j9DrbSlqiJETmlZ7JVZ&#10;Cv3PKhaxsZZcYPXitkLCH/EfLNLSdro81GUCLifv7BsmPOFl0Tb5/xPUaocbixcIDT31aK0e5wiP&#10;cV85CcAA47xWPd0kOdR2ZAHA3QWrQmVQCIHvh9BGaMyOnKFGXSky7mLUTCGbqMI9A3z+v1zkdraX&#10;zhMcdSvGo8d6a61+127R54qNGOCna3OVqZ1UCixCmnUEdziiJVP1/+P+VGHqvNm+2z5C5o+/rRf+&#10;X0VN86trWCbscO/OKM4B4Qk3CKJtfa4xa6eg1a7GKlo2C2ApORhBHUui0bye0dmik+fOvlxly6MA&#10;Aae3RR7/i7AHP+veI2J2K2YkZ99oRx4bw4K+V02uYCMLRIgvB2AOPjSCAdDKgHoZvG2cxj49e3i8&#10;F6VN1Hben8wz/1uc4f8Sav4tbY915U88mUrtCWPddp28/9tp21/1NL9RcHIVPlEsiISKAWYhxP0C&#10;oHtJGbDsyPlsgKfJzE4Z3AYpHhRy/VM3h4nsLg/j/9+APTyrcabQqtdLqTdJLsx/QEOjSBcUQiZh&#10;2RP7XHg258zuB1iX1IoioS8Ubm98HfN9G0AQPm3YBe1KaNhoBUrkM7yofjLizml5k4x3tv86av5d&#10;HZfFHBKOcHr+QvzKiYgnHaBwL5YFuPmTb8jWc5RfFBcS+gowAUmX9OjDS/i8L8Br0jwLOMdyV4jj&#10;PdrCpGUiK7/t/pf7p8nb+gli+x9S7YywRVcoBXjFhRZx3p29/OelfpxjRfpY030H1kh0GO+l5jbg&#10;f99j3X0ZYAe57jFAfuA7fLCVTWrkDz42U3qeP/zfhL24/a6Iy8tgXrItc/ANrqD5TIDpSAp3QVb+&#10;TiMkLNJ7rc3Z5LyCz+kbiR3lMrYcKoy2pVWdRwI6izFEdUrkSb827MCmaZTIxAQ41nOn0/OVvBt+&#10;rP7XUItG0BcL7HowhNoZjGt6D0aPEWfyov0AzQo0uxNfQ/reICwm8usTVEin4MWIZyJbJlSIIbaa&#10;x202U8ruJ4cU239V0bz4thT6V4puVqWp2pPt5NXiRw6LYIPd4Tg+m23/jOnAeJKPNwsEfr0Jv1tZ&#10;CnEZCSPe3jMabkEWaBvAHbzNhyWEUvRFv/DZqckegneKTf8N2K4tD4XGvppANh3eA8yzwqyphS3C&#10;XyVRFHur/CQHnZQakj0eLBJTMmLE9xzZ0PbLGq/faqORmBJw7Kv99SIf8lSsYSbaPWYB/VfPTSVm&#10;F9eW2vH/c9jzGUf5NkVTrtVaUkFn0RG2qY7oIHptHOlYCQFUW8s78ql+/DEkEGASA0KXYx4VDe+w&#10;DpwwF8oUTuVNQqYG5DJJrKZpWPUzrwxB5rGbf3sf78FrfB51K/+nsLdDoMDVE6QyxYitblzOg6Q+&#10;4Y07augStjlyvOnZqwka/lkuPMmwfTgWYfuaTPngB7rSJwOR+Wkn8Tv3RLdC1RAWXLDvbjVDbPJH&#10;21RLdPoDt1/0Hh/RiMjvsbJVzb7/EWqucwx32fhAsqlFGBFrLtl0Y1CaWLsJwB3J4gMidgI+0D20&#10;AK7zr9ksjDQkfnuMuJ812vrGwgPANbiMw2U0d34jzbbk51UuV3I+p25XRWhkgq3yl4u/u0r/QeG/&#10;3TFicNpksmlVSEnHI8paEknBR7e/88RCqymFrsAxL2jWMl2l2nOjgraBOSlDB2uJ9T5OYPFc/nx4&#10;qf30LvVhcsvfQkevqyZwkt1TKrGSNHo6TSg99r+2+qJP6vXHpFKGgBaDJfpQK6UC8YkPANUKSIDo&#10;87ENuWov4T6PM6UEuFXsps+bt2ZXsP+iuTPcxk73XjB/X/T25fPHW8mynzn6khkm6OMm3yBqhGfq&#10;vN6XneyxqdXG2OZGB/CkPBX9L2G/qFWdmqzP3jFteGOEcFdjTSN7TtC6jTzVbJvaagBzLT/iCPCb&#10;TQnatGSmm5lyX52o82qrgrLNlHOn9y91ZgdOdBKjtFvgLtLp621g/QLvfEcdxc7dA7wrHLOZ50nK&#10;fwVcKLFGdXayWs/uIPKQa7gdtcneAmvycPQOnkofWUPeLzvKf8O8UZrc/R6zL5vqiRpLjl4POnJt&#10;rQW79W9UzN3acKrP1dj6vyf2Jggzx6Hk7Vc3ciXHC/R73N8W7thWNc901V8PSmO+nciRO4Eb+aMi&#10;4BzZ5B8evN5dR0BjoOfsK8AGn0tbM7P45T4r54XH9swywByMWwnT2SIu40Gcq/hyARaRDZ48irhj&#10;fRgZwpX98D/vnBeZJu4pqr8ftcbeyj7C/bQEtQEOCQ7HekxnzuqZWJrmOuzjHeA5Vy6sG6nPJW97&#10;fs4QLOK2FbfP31g7Vg6fcLhsN5zePJR9FWEtntTWQ4AwXCn4UyKXChZG/Keww8DVMUO9//FA6CCO&#10;l3/9U5EjUURkLEICLUh7i16cvHiA5wi+jX7kfwV5NiQk7sKP43F39lh24trOIEqPYDY8UmIYuZv7&#10;FbFouPB/pqzZWzOsXW/Plvq+/z+DvQA8jLOMBzqzcywSHq9wHrooBWEdONeAfdzkhK/zAJdL5JSl&#10;bT60IKwt8tiTMEtSz0j/++fdN8N8MXLhNQsEX5LqRWgTAH00IvUFLEOnZshXwcDvjNdoWPafwB4J&#10;G5Xf/pEJ74Fs8zOkVYet8tLl6Bs0bfOK380NVXSevNWW2RVgTUN65fTse/uViA3OeeS34eUyEseQ&#10;boMIpMOHVLBn13ppCyblcMuZUPXX2HbKPbKybBn7z2EPaokUSJyENwz1+p9U5t4PVSQYaLjKRxG5&#10;nud4Olu3Lu9/LSl3f/iv2+StiPjHM5tw70gc6ZiKYdUcfpS2az32k103y4Y0RHKjCRw/Hz4sqab+&#10;3sO9Rf+Z4qw2s38KW/RDlmA0QaH4rXbS7yenfr8nMxtTcSm/RVheFbeHq1CHBe8v7a0Yml3fG3S3&#10;JG7YX/PEhl8q6FUlxnNl75P2ZwezXrLgG3zxIAojBUrwv6MoagzRy/BFLQ8w6TyNzznc595dKvMP&#10;cV9tUThInBDu+7h6fj3FhY4Bk+hZp2CKN/OGHGJzzrHRG5SRjOdgSby9dqXy73p8WrsLEvFrZnQ1&#10;NGZHTIrrOHcKSl6W5uW8jcFyZn3W3jN5HhKesPvUNks3Utv5/HOxY70e3zg/HCU+/GfB8vng7PWA&#10;BPEwxa/WGbylD08YkXnK7MpcGpIOXCiGZIlV8Lnrh3Q2zkT7zgZxodXbtmGp9A7yX/E77oe7EXfg&#10;ra6OxLqc7/ChlNVVm3An6cm53DYoCSDasxQ+sC+0a6Jq/TZG0TqDHNjtL1i14Z/AHtS9VT+dNP44&#10;BrDG8WTC05/tdAaA9EOrncRchh/wl0SGUTuQ+/tQdGP9HGR0dYUT1uOrAw/8Tok25rq5CG87WVua&#10;mF9QklXbVsfo7m7MTKlrAYb3Vn9FRFv3cfXYWbiudDHFZ5yuAbiOZjtSt/LfHTqi0+bvYfOmZ0m8&#10;JqKqUQasTegqwJeeeKmOimPOVdwjZ4XiL5k6VD3n/EYkeOsi8kgJQFdXD0cRy3dxo0krNu/7vbaV&#10;CuYuHWZRDqzWPW+hLutqTgODzqiv335pv3XYkUWW50yw4XEC8MCa8QawFiFXjD6052aDKN7d5X/v&#10;coaB/pHd+K9YAkCnDWZNPSYNOTaWqvERpTsfdxi9pUk6YxMOD0Mr4vW8SqcbR5wX97gS6orGhIWt&#10;/904y5fEoUmyY+FVlDFSmzQj7G1rBdS8rGl4UFZrxzXUSURm7wLsvwG4YHSCFwkjn8HKGtx7+4xj&#10;KD3i72BbQIBDAiHZQzBphRbcref1nPIFwJZF9RTVEW1igzP0Qo/s4rZ/NcuzaeTsmMNir5YeQDZb&#10;DlIVpezPw7lLV3fK28tDvG4Hq325HUHUqtP6z5BfmOV7IeoF5n7kVTwHMj34kL3Vgi8nelrKue9A&#10;0YnZSi3j/ho2X1aa+Eu2wjRNpXrIIc6ZqQfN9qzjQ7qXOLEwt/sbX2sfPDlD4v7Ozcxhqy+OCzpz&#10;QWto+AVi3ySWHHUY7UVdtqb5ZdwOhNRWtpx8/qIhaaqRaA5m8t+7yj+FDjsLrE9h9i7cQlIzZm3E&#10;ROc5NAzIo2TjlYKKRQY601tWgf7BTZxt2kGC+y5btOQ74AT+Y3ai1/hb3j742OXcJdHtd/a3zzyy&#10;2y0pJED3bAwmL/yTDsx22Hqe+nqBtyuVtY2RZUxQN3z/woDO1PVdzKNzRq56uUdYDVO/xgtGk5EI&#10;0j3ls1kGjX/hN9hgIFTTrqDc3X8FW61jq0MSVm/CPtEZqUf13YkufUcB4Mqg+2JNe6B3ZEBhjFXM&#10;mVPzomZ5pcVmHj8TfGfrMfezb4IRGrMr0H3PTiyeQ9YMQpafV+ihhVuuQt2Xw6cjTjS1tLYBJGEZ&#10;GmeMjmLHeKGLCJK30U17sm7BXnlCN1t/Jzl8hIFddx/RORj9uVz7LpuE/Ttt9qhA23J9stFkiKxS&#10;jirjirbcJ0ldJs6FuA6+2TUx6sahwy+WJtSWXN4fGbMm/G7mSjRy/Vr/yEtmSGLeiYNzXaXvrUUS&#10;1inArK2K95u2a1w1dmday04ZzsKkzK0DWkpmY1L4IfBKfXHXlp3npQlBnPsrIvOEWkymjV/yRiUO&#10;gJdT7GHqYswmlcgYUidBHsKHKyVNEhtJMMJ3H+U4iXYnZsganfl8wis29vijwvjEdw8jyzekJeXN&#10;11x1aEPEEQvaqG1hfp7+l04IR++nyaeWw/2YiiM7Ct3RrQVXmI2dn6vg+ZQRuEpeD7ND1l0Q/Yq8&#10;61Nhgqjg9kOHrvYRFZGwFoCjeCM0RIU59U+wuTJT1IirgK1L+0YT61u4Ha2QX5YB0pz++aEo0j2v&#10;wb5OZa3P2nMLVf2Tbp99XJYyYfosv+GLL0WVvwjxOnQ1er+Jwewz+xcu33d0vq6ix+sxl9OuMz9v&#10;i9i0+VJLoGQicslN2J+0FnOoZFwxe9nEG6iBt5ZWiKKhwQBXewGNzqLaHWshsUT1w8V/8tqmwLAD&#10;63B1Y1O7gnzGU0yCsIChpbWxSjxI/oIJ5zp+38sn9l25sMDnyp3EDy67t87fej9UIeJ9dOz18+st&#10;nTcdP3Rwz8Hp2DTpRX6eiFa1lRdtCTy0cg1cuhZ5khPbsUuFfFZziA0S2XKTBV/r30Q9pxAeQSrF&#10;jCDOaxRPU99TFkCUzOyz0u0BA8PmzY82ScLqZiJAFRX0mMiCUhLViwRQQLyHfhpbkxUrQw+fv3vv&#10;Um7J9FP2+IBk+PJRhTlngyf5nrkdcS7cVRQpOvuHBd/25UGLCpbtjYvf9ir5xdYlZ56OjsjITtuw&#10;Y2hEWXbiLHyjddd7VtGslRvm+0RX4OaFZUh5iM3ZKfiMkG85Qd20SwzNwuyBdttk7Y+B/XsvML5M&#10;esUigGLKUxzGgBYJJDTO83YgDa362WG45u7ZuzX4xPnI4ronc/2pQ7Szbi/Ct5yIS324c5ICt55L&#10;0M7gRevW3st8sPBwZ2Yn1B6H2rsRiVXQnrNjZlFsQmG9CT/S8+ThFsFuWUNhVGZlxOnzER1t0O2G&#10;UBrQpTGfIqhZV7SQ+SPIxhIy/KJo/dqBYHN/jLBIJHgnAXRYkSPrMb0XRVuhEhuvCX04Ge/Gp8/u&#10;XLt67T0Dwtaw6TdyPrTj0oPrB0fLSTmEhl+9eP7MgcP+WitZKZld7ZB6G+gPcjvhldscbS5ke5gf&#10;SfjIIZuUJ8/vy7vE0+G9oaINls1WYqErdFE4M4E8EJvqV05I6VwHPkqcgVMjVv4Q64caoclgfIU0&#10;HZKvB8jEsjwW/31GQwcALJD+qT7pDjLbd0XceZ2eXVdZs2o1hyxqhO8vitk7x+PE/Rf34u8e8zAg&#10;Ftuq4G4ssz0qo+rHuw8b7zeUYw2tjGZOHEnRxbjC/Lo4buJZ1ooY3OA4O6zGa0LcZjZHMIU9/G0p&#10;4g2toQ6vwtebnRdvDPodNC6pMUMT2NkJJPzX9CKZASQ2YOywaBziPWjUZ6hv7J5d4bv3njzz4P3n&#10;y/s4Xs6yqlq2zs/eOdeuNxHM9QlATvxlr/1plXerOuD6sU1nV4gYHOJTVZOZueTjzktpV8choSy4&#10;cwuK/Q5QjtqP1JUI3YZuLSQsjdzZw6OQTH3oaavNA6iUkWB7fCGnPrN7YnWXaY70ZlNMqbxQ0Ksx&#10;vbErPkFhMYuxO7Krm5tqvh4050ZScfUV+fW4tlqBeYvSv7oLZhAbxXvuW32aJaZr9yEq4w722T98&#10;9PeYL7pkrHMQul9RjNnmLDv3UW+gxQfJEm+46UZang0WzRLsY0vcJxCYAF1sSuR0SrZ9Zj/cDzIM&#10;XvcEo5XuUagZ4fxoNoA3MghD4zrD3JeI91xsvP0jW+l2YFlqyYyJD3PeduXks3r41k6HFkt1/4fF&#10;0JBxzt9NBYU2bZMUHVdWPtH9Y+L98yfgs6EGdk4VRsurbyy9iTF1pGYtF4+ZjrgTyQM773RDuhCP&#10;g+u8QUi5DuBb8CcgxEiQeIU3DE6n/Q5bB2Zs7jPKPupw/LM92KkRVF4fKsSzR92qFMag4bOpSIPE&#10;yNstUNXU1NFd8+FbLZQ11kLbcW/rSa4uR85fa6gOz6264z/X7dTekLicyop71W4r1iTX5BkhkZK6&#10;r4/efO+wQ3oaSNTuxbFRG1fS2RUab4O4FrUx8FZ7KVDG4xEUCqPlP7bJ2nbDFyHRhbmd2BX3CDNi&#10;WP+Ge3uNZppWv0ZQfPMZG6tZnigHWi2Q6oOFiNds1+c2oLfHlr64+fxp5vncqLdfihOxJrivqbVQ&#10;f4T3hW8p9+vLnNVdVFavW+MVkF6wStVrXxm840YO9Re3H264XWrAdfGRt/dJ+KEqbPOBtFlpB6zX&#10;cz9a/Aa3cncrdJR9NkSJ8Jkb8WPBfArdwQsK8FUXaEg4TiHj/K8ABSt3uN/qBxsLPSxGKruQdQfr&#10;xxERAdVrB88X5Td1JZxICY9KvhB0YM1UFxXXi1mF5Z+iK5u8aNyjJywJOHg6/XmmuoSlgud4e+8K&#10;N56AW3c2FN3jsrjWWPQD2/ZnsreA1URU3hpBrdekvjugs6Cphg7MRrL3o6OedQZprbGkInF2LOiu&#10;pIT2LlY9u/zn1f2qCieDycUBXArBI1dk0O6SmRego4Y+noZelMY+23TywdlthyKizy8cqaeob27r&#10;MHJzeMGzB41QtVRu/ExLz+WrXX2+pjvxDNbQMT+UsyTzdcKns+eUpN/By2qSbVA7C8Prznra0h27&#10;ygi7Jh1Mjg44e4Pg7iwGRlc9tj4XGw9j1hnDPsd4OJH4Tyb3FJpn/QIwOsX4Zf9xidkp8zHLKCF3&#10;dnXQHyCeaY3VsZ7zZuisDnTQNJu5ebq+4fhRTrbzdu0+8RKaCzpW8ErahG6YYRhW87r8nLqwmdb7&#10;0x/g/RERCRJmfex6Ffe8l8vO/sBqml5GqvDmBvxgZieTolapN0qovzWVLIjnFmyBr/xIm8rUao7E&#10;Ui1AYou3h1x50RegPH3uyr39YHO9hXI+FNHBTvDqrnJDInkXlo4bJeB5cMrU4G3THdyOLZnqN3HS&#10;iJETdQ/8KP7RDpj5iNvqWM5OfP6q4u1QvgVfz97a74VtsPjKNthuKRZcCxXbqTQI6DzZTKFkspj1&#10;0P25BmrYyWSNra2dHbtWeSDvR9iD4MfOedVBLDG6a/M+YuBBm5w7+2Z7zu/Wih4gD3Heh43IqCdu&#10;B0muSGXDQtWhTuKCjje3jTYSs1w6SNPEZ+4Sr6nzpik46XjGVXWs5+ZRlncZs3tjaFBEznD8Vm8+&#10;HW3EcxwL9jmdESqfgPWksy2zvqTu+sXuazvwQ72t6qAuPe3ukbPNPe95nS1nfkUI8Rw7Jo5cPm2V&#10;QbwTb5Fo0Ebs0DySrlzaB+CD52ZP+w1xSJ3aiT/xAOdpt4YPPj4M8QVZSiJ7NR7CzMT4uaV0ZSz0&#10;VcZsmLF8oYnhyJsvK+EqFxLgF9HY5uOqv/JOQ8jO8cjKDA2qvnuUBUd5ZE2wPe/6dO5qPuCe+XBC&#10;+NMQJL83svg7lbTHIvLy403u09aU+AhXtIQy77xIJ+wTG0EqFvErgy8k/EQo0eq3IqxfbQcCTEUy&#10;Pzi4H023UfER5V2PZZWmPEyeS17KQFZVSpky6cKyclZKw4cHvdoZzx44QQ5jBVd8jsHdC+lJI8lt&#10;zWlFLHinKy9wCstFW+uXRpK31Nk4TkRzc+X7GmBAE5YeFj7Y7iIoZBj7ET7eRg6N9ZgiOz1oYxMX&#10;gHqsSgKWuzX+DJ9NYRrGjuiD2OjibKw6HZqqTdGyntaD1thj4Tw6m9geJhLUpqguj4rhIBMVcTtl&#10;TUPzCY6Hn0Tmdx2nGk5SKajgEG4VmxXi6HZH8YoLwEhT5rUrYtXXfM14vjysiIHlue1rddqlw4QH&#10;tZWzX1I/DRPTqC9MqLJAOvp6POgsZevf+OzEfBeba73L8g3TenGeLhiU1Jex7MJmhIa4NTWQYAb5&#10;1p4ExmA01u7X2KiAuraagQqvuIm8y7wFR1ctPpf+Ca5w6L0dq3KCgT6/3HForvyRDmAiws27mHki&#10;yHPGCCRSzOi8XQr0mQoIHWJ9L+CkkkFjKFJY9ZnkARxB6Gj7OSor6Br2bW9QaSOI67rW44s9L+f5&#10;utfzZF8w2D5tQf65gdi0Xlv5lv4NW4lu+kaPi/KDnozuJ0646Mtb6puKiNg6+hs57rsFrzgBxeHX&#10;vyUVv3yUGUbsXclmPjFV/htV3gvJ+LNoSivkjj8IJElGwVpJzPrZ6ofdhGmfk117twoYdKiS5PkG&#10;ZTQtLCYv7CwvALDHU0KnBpT2VLExc/QRQgV9I6dRph5byXZtlAsfuNDl6ZKpZxhQ38Hs+vD0tI6g&#10;QeSAAS9Rfh5koCjrajza0sk379uTHqNm+TjiyOkkmk97+HYslTRhqWEBQesql+BOoYUp6ib0keHb&#10;k9i7bg7uuvD28ZtrTV1A/wLgi8ZGOBNOyylV1OCe82ajzp4sy2Wtakkkcodd67rEUFuJk9SY7ey3&#10;fkjtndHgtVnAqqWUYcUKRSn3P0YDZBWRqcqktWtnv0ulpw36eVwox8YPUtjv4pLhQx7weswqn1Cs&#10;QqK0rZuYx1ewWyepKw/rk2fHT5FaxyIft40HWT1Yiow4+rGdXWGSZ6SrAzlPvp1i8QrLjhZHjAtb&#10;STDTYaEsQsGRS0pSa6BzUxFcjxj91FXp+tqBXKXewqem4jV42YVLrXVrfuJ+1sbIfdkQxY4G8CPN&#10;4yk3CZYYt3nHvOc+SoLHvjqS4qaFFDMsulDAeF/PhMbaLRcGoWQAJTStgVKCjuyn0U7p3r/L3uSt&#10;3DmXjB0qXynqaZM6ScE6OIDZmOeYN2dIWEJt9ckJQza6o4MDDFT9Unhd5u13uZbChJu9zreAx3hR&#10;5H4+5UZP+pFT7pO2ptZ1POJo0Xxrl5PfoD3T1+wBlXedNya3dk8RfCxvZRV4oeCGB9g91PHbto6g&#10;FrMnL98wIbiUPb6rw5q2i+24STrsTqUk4joSLMG45V5pHqmIquuEdG5iBsrTRolYTfu7THMDRWQf&#10;cf0+JMr9elwr/ukBR45xUzZX1ePjlRbk15q6xmv4mkLoPqkcQ/Rh1q2GuCR4q4vVedxcLqTC0bqI&#10;Zrb49mdqZNZzg3M729RP7TaP/RkbMV4YXQHu+DWeEmhUMhq6Mpd8yCW/aKDjfh6CnP7JTJZRfpNP&#10;tRavtfrlIJeE49q900iaulyAjzFhcTSsGSQGL5s76ynAO5JdBp/Ps7B8P9N91ATr/GTQzHdnBZCE&#10;1dK7bJOZjH1cwytqLVSyF9rarJUq2fcFYlb8tHkP8KeEdGyM64L2/G6iwz+VaL2Cl6LztP8Bbl49&#10;Z/PlaY0/Lo357YTV8cv7JvFqPCn9cfenny3q6tuTfdL+Bbo3nA6cXNkCb6utURqAMdrRI73dT3Bb&#10;izxUKgumbot54Rjd+xAuNcuZW66acjdDJg1h/697g9vNU1sagbnp4A+aqP+7rJi/DqD3FC077cFr&#10;jn9/fuB3uqY0esG6eab7IILaU18wmhId+aSyDg66Ji3E7Qe4qprmIs+sY1RqB+EtJ2cPIa+mRQ59&#10;TEUQuQr2+B4hf5WHuW+JyqT4yCAUXrERKayettBWmHbmONJzc8dGFfMap0X/DDZVuFWGWa57uspB&#10;/Lfj2ufOLfiOxY1nzgWsndnmb8oOqEwhmbWZ7+4htDDvE3T4Y52k6m2NhuXFrHHqjSWgvR673pNq&#10;lqAv3ozNllD8914qkiWAxLAFsp6NkMoQzfvzePkNbBSupw52NEcKOhq4N0vTuEXk/klapaHEjLl+&#10;LzcO0/t19oaI73NNc13J55152AmjomdjTBIrvuIqfxUohNIAACAASURBVK28nb4cBdXVw5u7RTzo&#10;ErSp034dPFm1clYtqTxTpvtpF8zMe1EXTVZCdvn3hNEcYj1o21cKy4kbWcg/uEZDNLlhLiOd7ayH&#10;SJo7jXVWlBbkNXPX0lGXNVOV1VHi51a2HSSlyvPLW5CRsoibk+Niv+kOhkY/22rVOaRsYm2Zc64C&#10;XlPUYaoK/0tChdyRY2uH2gpmFyMVKhTQGahWQa6j+lbR5D327UQ3jO0a+QD3NTcK88GrQPQ2SSE2&#10;RH7YxigdDUAicqJyCuZFE5CipqCWkDhSkuKT0RcdYWRgJoXkBmlqWphbmrrNsJbhmx1pqzpjiK2a&#10;vouiyq/wjfRV3XzmBO/wHs72BqOorqU2Ri3zi7i4MoY1SfNky5cOaFVAXJfpUZMfdLAgYZwdEnNV&#10;I3b8y51Fpj1JOQbX9NvIp/oxRyRiUm1H1Ce8zSS5t1gbPjnCy30l9d6mF5w5Ae5Ja2iIV1CwJzTE&#10;jQQV5aU1+ajwmwoPj5aKmrqiHa4Hfh1FaTkNRRV+DWG25rHUklG0miDHLcolrODkvWNNgA0NOXfe&#10;xmecU+ZPLv04T1HJ0Ex0sFAjlNOhSVcSjSiE9N0sqNWSxkjsZgqQjGvMCt6dcqfYk2SMci1hU9u7&#10;bB9j/UIbcZ8tJh0a+KDiGD4kQTzB/BBXbWyzAhI0KBCyQ6Ql1OXk9VTUhORkxPDnChtgK6ijrzTU&#10;wU7f1BirUxGMW4ptK2WCM9IPzFVXkNEaZKHAIy6oqSqmy6/hvnupdhzkiAoI3oT3hCYnYGrMM2Nn&#10;Z977NmB9L7oktrsMulmY/sl5IgeAdcj7c48Zf4JpL989rSKScRD5dfwldh26PSMnGafVkMB7OIbM&#10;oAp31fZdZrxoTpa6hJyE0iAzflkncxdjESkFFX4ZBWlpiowLKssqDVFWUtLVUDCSoImp6emq0JCg&#10;nJIJFdXJw+SPd5Ac0jRRxl9ipSglLiWvVA4Z0ua+jQ0ZNYc/AMsQKenMzqgveMi2LiFyVMTEA3FN&#10;5rInpB/ZMKAxq5mt6BDtqukbIsqPXs4L5zQ+bXISOXkLCX6Dq2hyzQ9Mdb4YIKF1WXpIQkRC3tBc&#10;BSm5KWoOGjpEXF4R4+HnQvw0QRVFSfnf1aOgnGZucx121315dNkzuUS15Gk87Gi0aDGULdR9/O3y&#10;hryo09jhXRRgpCn3EBjsWm1VWE6iFF7I6oYgsiUJMGpt8F6bZD7TiaY44XInkgxGRS3f0fs6rqlv&#10;ALAPoe+rjJbUfCcULTsm700fTiKlJa8qLq4uo6DMjcS0hcWHGlsOlyZ9RojGR0NKer3KehzdRGvF&#10;0yjlnn1hLTUVFRnqSTNqcDvuWzZzSDy9BQvjbmsNJUPT71So+8lKBhy3DHgCMMmu44cQcnu4iIb4&#10;v0EHCRwCizCTI57HnmG2Vn4yOPQnLMQ3LXMZ4vHCpGYXVFRBY3k1QGmgy9/Pl+jFLcwlwqWtzL+t&#10;AX+NhJYo3yA1RU1JGQ3MRWgy/CoK3FpKx4mBaWvmDKTBfGzPhvCpryFCaoVwxV0f/RRYGYzY1YrY&#10;e+mSQqIcj/6VJ/ns3fO3ZOBqaNi9gRBxQRUpPva0WySAJpCHncCPYdGpMNg15b+EPGDZ1Y3VKDfW&#10;+RIyFO6eYD6XnFJAe8arBICz7AwAwB6BjTg1LAMNIujsnisQRzzMSF4HQxRWcZNXk5qp1BXtyoa3&#10;NWB1Pm5rxuZtZIAtrPLLJsfM9Mmz4m86IAc6TEFXOOKG/w/701Rygxknjq/xNRsoHeBMw5/bSJ8P&#10;8cXCBlPybKjAaslFcahVPtQwvwmhs6MJL6Ic4xGYUGLvxRnvtVyw7Lk5yN8vnxeJQ0gYtufoFv5+&#10;H9yZsS+/EqvrKYjCzeqGynCPCX94/cgH9PrczRl1tQVXN67wnTXKYVCf7vk4n+cPt7GL0JjlUqew&#10;d9V0HavBUUKP4GrgXuYXfhTlgOYeeof9obHB6a4oONETDYWGo30GkQPWLfrMh6QgdA9JZMIoT/gB&#10;BK4GWIbGfEmQ4UxdSB75pxerXAO4HXeQd9CY04coDQqNLaX3DwSt27N1xeL5s1su/unGnuKTWAJl&#10;b+i41sTtkGZUwr1OqOIWylBGC4c8h9bb5QAjRQC+8ciuVOt7W8B+zzJhpA5bwqfjvbsAe0h9hxLc&#10;+wCGI9yn4fu9ARMrSNEqAEaE9Z69I600DISXPW9mlH9sbb2VWdfLc+79TTaxil1SO6vmWQ2WBGwZ&#10;J5Jqam2fcXYDok23a4bvaCMwnbkuFW2hIQlZCcGfcZuAfd7fhZE2bDpOphRilBvnAGzdSkYLda/t&#10;5UdPochV5Y9vlSd+0Do9PsNdgw1lpNddq4MOyJqqKu+MbVXum/dvfY9kn/tr3CMlHlLegDW23Sc0&#10;i7pJ7I2Zv5sPCS3264LX+pVfltgj9VBsBd9WFX7MTH5888zB9fgjA/b6VQkjHQg6QaYaYhLwJh47&#10;Sl8AfHCPGIxot++P+PNLaReAlZ1TlWPJN1mCZyxvEIPBgjQjGeyDYcd834Qdw42RXv7cP9+PtZYT&#10;bRvVLtg1UNmg2o5xY+RkiFtif2I3vE7qMtFzxtWZwyvS0duGgD9yydZ5GLc8rDtM9Mmjn+c80VJg&#10;OtF2W3Aah4toTQFM5HgEeltrNu7ixVXVQD+oR+ORktze2cbq9J4QpDIzBT+gmGf+7hF7uGZ+FEQD&#10;edE82MWh8ci6IXkqgJDGh9QC0OpkTI2giyTpyHo8JYo9FNkORw8gj1c8t7q5lWNMLTDutQtx9xWD&#10;DccxBeB6/RP3HBQMMAZtdJUX0ZCQkDaW1pfklxTj4xMbTPqHpIQAH49MHrEZTAYr1xbpSCKZTAZ2&#10;+neW1iZ0tL7BAPaq3vZdsBbdm4LERIX0+HlF2VEXGrcgH1cPbu1hcpuvktdlCwjYzhPUJwaR0W7I&#10;xYXMn5Tih5dIoJGWSGw6Nh2SaiqTSsilTfsxUVgRHPSZF4l17ziM7TxPOgbCammqLvz8bRzi9xqP&#10;0MEgRJOXU9eS5uXmEdCx0ZOZMNtx2HA1ZTUVQ77RJFxNZ0Hre1tdLSEkeqGbM20L6tfcgnbWOr9P&#10;4w7P2HwD4Q9WFpYQF+aT4qFWk+ChIS4ujF+QZ7jEbCY1kpHGy60+7SjlHzI7bRGXSlwSmZCKvbRJ&#10;llzr40kwGk35Qk7fpKbEbli6Po8LCVYf3XMcP3KQsfHQofqqozf5E89vx0MLtGKmFJJUoslJIm1d&#10;QUMLMUU1KU0VU327sYamzsQydJSTENMsYS9exLWxldNWB3SGNkHtvcrhdxItN9xM4eHC4iUoIC6n&#10;IEy0Cy+Nl5eLF9FoWHwm8IWxb7nPg7Rtj+GNzhxG17S1EYUlkgtY0G6mgGapKQBk0JD0aWJKXriy&#10;xWzt7LDX+FGfL4dSg4JmxAWcWgGQpIUpLJxHPj7+49RkdMaqinBhJqrIK4EE9YzVFGhWYelF0EHk&#10;7SumGNcMp5D5mN+ayfhMU/lMLhKIPBL9VCdrrX3rRwEePh5BXhFhIX4+QXERbh4a/g/x8IvKqfCH&#10;SWmz+9t+hAYNn09wV7JYOQuXJASRyYLpMnzcmxR4w/MD0SCSNwVXBouwO0uY19kYXNGpDwNv4j1F&#10;ev1dbRVqwlwSj2RC4STkHanvOAgpGAhyq08xEEF8ihYSUwchO6c0OOF198yZKlzj3YwOKM40pnFr&#10;R1W2ALP7QnpuArQwO5O1do1zqbD80KXOy8stKCDJxSMpKyAqKsBD9WsefsyJVV0l4xhUK21HgsZS&#10;npz28jCq93Qxxv31ohAfWiSP7N3Y03wxh60vzUkiPvSxiTHEpD3P8HlMI0lK2NasZ9/shmhYkiy7&#10;szxceEdM22KNpgVMCfcatn7ateV3LT40xI6Sssh6Xkzql1Ffkpd3Y4LWRcKYO94/xkDiljKg0wkF&#10;+KVuXAP+IiK68kLyXDyCXMJ8PMIqQjLS6gq4fwoJ2Ul5YHAf8FPWS8jYibl1s2oIhXPbkTab1wtv&#10;BAjx8a/gngptTn3GPCAeA46wSyOzn05VTiR5EtjetBpnA+tBK3GN/Iou80q1l03x37h/2pcnTiI6&#10;YjpawxyVJRKirzG2WSDFkTkn21gdJOetrSis7Vt6UQMUtnWXQ8X10dI+r+H7SzmRw6EVk1++UJQw&#10;lhPk4eURFOTlExEV5BVT4pHVlxbk5R4rdRIY0yYrNUKgJu9wHXYuFbAm7Q2KFN4YzoLFQiIS68ni&#10;BzOR5Ay/0CO3X+Z8bYALWLBvD/pKpgsG050/YTUVjt03n3bIl64meWbYAsmivJZJh++t3NvyfvuJ&#10;5eL8RsjT26npaNOLKQ5T76VGv27saMrGHZP5fnHCvWfRZ6GR0QUp6shg3v5PTDrEIatzxaVHwFNF&#10;20xFWFxQVkaUF4mK8sgKCw+x19BW0R+DDW6a4iij5YwteqYLoj9Qs+yge7SlynSt60Usur4kn9EG&#10;hObO5hXmTKznk9WxxX6DWJReM5lc4cUYX6JLRR4YuJtFi9UTC+aaGERC/Q8KMrYXdH9avGKjy/7n&#10;C51lJ7a0VMccer7dv/7p1U/wdQvG3bg7Za25fUYTMNvpjDHIZMmqyuZ2LPuxEzVm1j2NS1VBMkI8&#10;inJSUhLcchK8SFhCll9ATEJCxh3dgKXI2du6ZZmg2uAMZhEFvGWVCZ+7yHEsgRPsZf1mI/9IEzSq&#10;7ZdZ3io3R7SRiQiO4JM+GpE4MSkXtTopy+u8XAlth8fJXel4PzHo8qNrW7ZMtp6SCu0Jqa8vJ10+&#10;mwOfveOZnxmMsUl3Bba9p0PlF6DP3GEz8fp1rJU7GjFX3FkKb7MyfYeLalvoWbmNUVZVE5dTlZER&#10;l1aQVbMdNe1FtZGKq5hD2blx1mK22bm3yCgQ3UxddAU/7mafTeZ7LreTAHhGRslS+qRvDD/jTtfA&#10;f/Vg7U1s6LXY44Rhxs1ETpRbsCL0g9ch77o7P6RDbUFCsv/0KXP9Z7Uz874eOdN9vZAJmQ8AHtbD&#10;aOvKXdmdlM/VEKgxPeUjGRtr8nuJD+RSwfRSAzFNE2wouEWllFXlBcWFnY35ZUYrvceKREDdQbHw&#10;ipygseIIKj8UWgzN9QJJsvy7AqgpleS9X78EbcVPbt3cSy69Ny+vJDtCtYdPE4d+A7mvy4ZLf8Qc&#10;IyRfgemBDWQ7HIC0ALsrpVDTuefkqu1Wc9qhLn3v23ecIRVWMb01CMXVllOD6yWr+Ue7fGWfuam5&#10;qYajviBEXRHxCOsbKPBpqMoqqmssHGs7wWlQe/Oa3eZDD13N7ZwkM+/MhWhKTtod1ZzWOWBqVou/&#10;4wMWK1WsqQPI25J6ArubV55JoTYSHqx/Sv4GfenM7J2QrIu5oEjxh8dYk7aHR4fEAGSWtWOmmA9t&#10;De3Mtp+aKXGP6PCNt6nausEr7XwPumOpSP9nF6NF0RRvYm1Q1dVRkpTVFMP9U0zGzpR/qOWCodcg&#10;e4z/5DFLLuJGu/NhhamAIxmDZ6VdeFrNmXWNxXVc2imSOkjVUusWtjN1Zmb2GWojvHRODhW1kzL5&#10;mcrBvem4HLrKrrL2ah+9bUT6OnYK3offSlf7Td+VsUwiJ8eQYUQCBOsNdTmEWeFxfSEkZjfLt5Ik&#10;BHBz04R4FOx1DExtHOdeuhh2+9wPSFk6cf64MaOb4fFOZm35/bdUm1W0lvU+ehq6T61RsxzgLVnY&#10;4K0DMVrRwxrYM5x8uiaU/OIIkeILsBkr/CaKPjYmj1bZdrwMrhaGXPmZ6dLEzu9oXS9EDFrFMyia&#10;fMS15CFynDZurOrM1u8LprrPnxUgv5DxWcVDXU9NTkVcT9CQz27VsVpIjsW1sdpiy3yJPabv4cym&#10;zvpOOvxWOpuVkFvqXVzJZwEOB5EWrcZ6Reaxc7s9BdEcfF/0m7DuWFXqgExZX2vZaSH0zKBFNZDa&#10;XOGXSYYCCOKW15y8lPjA6yUAX94BPdw8pdFkxlg3T0dnoVAoPac2Y07oItmzkLXcWGWwBL8+l8Bo&#10;+0FjRsd/CYwqg+7nc4Kcx7wID4P6OkYfvA8SPdx3NbWejLyPlMJWIGSxuqrnFFlcYORZv1Z2WFm0&#10;Zd/lnb/jRiozDRHvh87Sx5xxzyYsdZnfvl+d8aKh+sX5Pu+JnhL5EagmYETkfTqVvcd6/gxlVQX+&#10;K0APUREV1Z9mUA/VutPmjnXdZSBmoadhreA8c8K+5FONjesX7hu/GzJ/q+dNiy8+D1o0QTw8hCR0&#10;W/BW/zz1nJjJVTuzON7Li8SQh/1wT+3sHon2Qu6Fshs94VBgvUtre+3ZXXjQEuu815xqKLhV3JXN&#10;rrDqJxNtZgghRaexBvNGTYVWCNMfNNOTSGn+ZHuDQHshKXuJIa4hHsuXyU1f08oqPh1y+XVFRwe0&#10;JvbBffkU5jiGjlonbVFAZ6mqZc+7v2fGkbHq85NTjnMg7qCPzek3bLOC+D32rNba7gU7Crs5N9On&#10;H4H79ZCtXwyBS9ipF2Wb/V9/zuomSS/pF32X6JpOHKSjJC02erMDrq0bcxPuLtxGTNoScQsZQT0d&#10;BRGbS17aExXGjfXaXw/0UxaeSyMKgBVyPLWgkfOO7i4W5Medic3APo2VAloDjK9pt0LdhypTwSXh&#10;1xaNPalhY2DqQ7vfcYtsCBRAvO+wr3ptWeSlnr6ySG7cC+zXXJrXlkfBZsHnkHP+WPkxmfCUJh/o&#10;jjYdnGWGhqxaZabP6/Nlib6Pl8cGW8wHNk0OnSLgbIp4dZdITvMbZrj/wBz/OOi6s8jUKrawgf5Q&#10;yckhKLO+j36FtWjEp3h5ZONuJtsHlu2d8S0anG2Z7g27tvYTFHQyzQqtxV2wKqOzGD6x87aaj2kY&#10;BDE7WLntnKd/LIyw39INpd3QeWJF6FovUWs/I6Rl7LDYR3CoraIgl7YXz5wg/ZAoyQkLxxrLaFsK&#10;cfE6uI6bYDA58uUTl8fwSW3U6f1D/HOYT69NlVa3nBDyvme1mjYdtIdaZOfXErx23YfeqF5Cqsfj&#10;frAdyIwI1bay51+6W9/WfX/MDklBzU2/7E4WXI7vptr0sCIKxlv4v09bXj3acchfd2nwGM/BfFKy&#10;w9wPDRo8x3llwHjXHVZuunYu26aaSiiKi8vojddaMH+kldG6eepnYMtUBX5hJH2sC+rfnPaQURg1&#10;e2s1FQiPRcjkfrTc76iuuSae6t1ZBTbvNH6/Qjw6zYDMmD83l3Hl7W3orOAoq26CuCv1BKnx7qKc&#10;GylNlLF8PGJUwKw5l6aO9POeYqImbD181NAJ1rNWzbN3sVZ0H26q62pvb+bjJubqICpuoeUZqCYl&#10;gFT0+F5W7t/qyqWjaXDjNLYsXccva+k52bo/yv1UNp5rX1r/Na3k442bf05lNQTvywNMenC7Mg+5&#10;Qsvqtm1P9x1mcrKVGO318K3++1u2NjklJe97C2uyptcuWrrjRyDtbfM0VHmRsoy+y1hzU98Fk7dP&#10;UzUerig62mi4uRy3rTOfihiXqZ6aua68qICgIBIxwtq1ea6ogaOr4aqSlu8tOWeujNBS9Jm5IZxH&#10;ETdhvxw7733eTT/H5Lk+XvG50x93GjCkuNKhifk++I1xaUs5cOJGleFvejpP2ab9WQ0tUG6lMkwM&#10;cUnTNLbbDNJAkloIUyL7wbaqhsGbdEydNcSGuLlrjXHUQwb26ivM1AytButq0SbqKFor+hJ5Tth1&#10;7I7nPEWH87ift4SvHjbNbMEChPbmrO430fXSzJiYPrubmsze91uVjrarPRqzAKz94Een65pPKbXU&#10;/CBojKllQdP6nYl0qKascweUH3JCSEnMRgTJWmzlH+XJK4r01EbySqp7eHtZj3BfgoYOUkHyGiPd&#10;l6poLtcbYjhZWsDA0nKcrKGDtNle9gxXePfMf8wpBrOhuTXe2PyGhOSls/3IB5JJHtY2v8++MUy/&#10;4tfvKpq+4XBesWK4lQOQNbft5Js3H0myRTEJC3TMVl7YUl13OY4FzJ3LEqHipE/ETEd9aeQ1hhYU&#10;wj9/U33OTD15NVEeXQkLdWEBy0FKslxyK82VBZTMzJSQqqGBpL6giKOyopAIco3lrFRI/+hUzWzE&#10;O1fXLCbOcH9Ec47Op/ddO4/27tas/hoFiRRiF3kdvJ5RlAmf4Pq19j311cU9ItJc8ZHOulMOzHIX&#10;5BwQVcloOTfplov6xQDxm8ssYls6Ydt4gUnO0tNmuNgONVl3Ye5cVTJ6RUb1+bQH6w2iaRlyiVhN&#10;VlMTpImZTU5ra+wGFrMZmJ1MLI2fhJFZRW0/m4KuT3kS88uBFZ1Dcgb1u0y1Cw4g8WJYGHgGOljf&#10;Imqe5ITV966GyOqgaEnDdktx6/1x6yLroRJue0XT79VvWtvdzoCma4imJK+hzDW78xLf1ElDZQNH&#10;GUnqDzXXVFZ1sFWSkLZQE+aWECTJyohLYMSOEvZDGYwOElAQ0Vftv1yrRrwta9qvR1gLD+3qX+Ez&#10;wsyk0AwoCF1PT6yG/PquhE/5LMhgyzkw7hDRZDbWvI/IB8Zqo6AiJqStLG9hRrz+THruR1UkaWti&#10;cT23CDZ4L1UTU/V0wyZDf7CN34SZpl6O/DLaXGbCNCQkgIjfa34utadG8kWEnncOMMlodcjGqt8G&#10;jR4m278bYEVS468f1dAzaN/9MJsTsGVCrMrLlPQirM1L4n6uRIl57RMXhe0l8PlDFzTC5rXk0GUv&#10;bkkPpw0vkjHN3ee2SwyhUfaGukh/zvqAuXp8RFlwaYzR0eDjV6bJWfINlfDmMPvxSIpJDM9vhT9p&#10;ePHv00cnguXTfkaVWjHDkaTw3fX/eoFSHRhpyJ6MZ0XE6vRZ+JNdEjbO8T4dk1/7/dgsqtVbqsag&#10;tZrIyeZZK7Sd93Q0kAqYeejoAjX1oHErbEwF+fiMFU1mO3oM0ZOR40J8FjLC7h8Ja76KhE2WXNDv&#10;B2b6nWms34/ylRzzHKBnih0LFaShBVAz7sfuqh9QmdoJFfSMJ4zkb79jBupDOjJu7ggYNcu7x9lK&#10;Vg8NnH54y8NNqUB/vvvwjrE642eOsxm6bYnPQVckrihlLqcua3slbNc4eQVpCWm5oWOu59R+V+Z+&#10;1LGpPxb0cNaT/hCD6PoZFgNcrJ0WL4MiIaXsQFoWlEZkF+zphrx5FxqgnsxdLelg9YefW8rmdcz4&#10;6zV5uenPHj3q/JqJNX1Wyp3xO4J2i7oVlPr6b9FBNlOEBCUUxNAId9MTFlqyAhIak3UXr4ydiYSa&#10;IbP/ijvDEx3Brd9RqYaQFZcHwL2JzD6X+QJdP1pvPobQ1WNHdVxafuvuCyhvL35wnzgrjI5+yOvY&#10;0ZAyFenQouLaltTkr9nUNDDG8ZI3q+fOBeasm4/sjac6CmqpSPLImitISs23nT4UbbS31D1xioZ4&#10;x1/trwPRDb9TeQMMie5uNHxv1Gefxl5tZnDaPS0BNJ7VCk0x9pA8G616sL/yWR7QO+jx98ug4Mn3&#10;vlEJTulphOqTI2YdsBnqG5P/LvkzpmOMvIruxKDr0D2uqG5Nys7QIeajNzos09KTQxpjs/eF7Jlh&#10;N/yOOvJ+F9ofHrLOMqUvHOC4eteiNX0rnDubvZYXl3PBSyl0AFiXnhnEwnH5t4UEVmta4Q+A2qMH&#10;H1G9s4XUeXtdvw8gJXWru4bE5ZRnpdBItUxUIdAnVTdnfMt7s3W2YXhg1Iox/FxIasfizerLNDeP&#10;Qeg9dA2QhXt/ydayAYfbT5dr5fZZGgdrsrmjie7fB2CO+F9AlNc6wY/lZHj0XS60NR9Jqfl0dPOr&#10;l3kV747e21wLl8LPF9L7qRhOvT8+Zi8nM+QePs2ktzdC66rWF6/qoL3wg8P4zW7h55QExL0k+aWk&#10;hu1ajmRUFn852F+6R+TqNa0aCDbSBZ81nDlT2DzYkMzDejKcaPjiqKIi0vgOkwOGra2C7pyV/slN&#10;jW0d8GEO9rjzD69f5unwCd65HlsZmVtayWrI7RcKoUQn7/6BXsNSeaz9SdqPzyz4YRvp7cNjJzNs&#10;2g2EXAd7HebS+FTpNFCG30P/9dV/yIU++0PtLXuo1ePKGfbsqgyK7MrllTshV8bXWalen6BorEJh&#10;1eVnX8jieGEt8Czza8WxXGj+0AIFecXNLczH2a3tAS8Grvee0va+JaEy8wbuuYEvwtZJKQzyOxnr&#10;v9DPcoc6siZWvn8Zk67XvmJg2Ei9e41XPLWl0/MCtk80glpBdQVUshadhac+7zpeno9ksIW5+30a&#10;ZrUtNW2fbuEvpccX5VfQW6vPFtd+7/4jalZDfurx7/CpmQ6lx0qe+4QG6T30XQynplw2QdNXnDoz&#10;wArVfGkTDn7/Y6roxi7teGpmJlcK5xUO1HHeDWfWr5AgCbbpaxuvPM2pSPClw4XTWR8r4dvd1Mgd&#10;e/ZcrAtZdwCb/tMu84/QsftfH36tnZpPSXoilpvPv9ipOqcdb/GJpkrIvsDMWlNxe/2r83u2Oq6x&#10;IquJsBd++i2jJeiBAczptwp6TxH5fnZENpVDZ0JFM9pj4pLZgxSWAFupOdbNrakJ27/GN7C+pC/b&#10;eif3G70dWl+cu/+wZO2RKGipbgsR9WclT8N1nU4Qt2wPPAzvnuemJxD7Xd3ba5PTyb9YyTc3Q3UF&#10;3MjMa636+NARiVm3gC95X8D2X4ApFprey/qLNc+8wewyWThS8hhp5dbyOdTsKlxsmdTzyOTwuq87&#10;yCSh0EelhVlZu2OXH7j1raW+pjF+18eW5pwfcGjk9843W94yKI777IjttSXHGj7WEDuUsZ0Bv5io&#10;ziTSCkxg3K6CpOjOsci54LmbFQ2pDptMZ5j0xRV+YCTmSX8utNQkjY+Yh0sSOndJ01QhJp2zDIbd&#10;aO7RbpxZ7Q1MjCnu4fW20vCdz0a6W2y/N62lIeNCJ9AfhWdAd2MLbHm44ebD7kWYDOTln2IA4xFk&#10;P4Ocqo41b/rAbsub86CXnKV8HEeNMZGEcZ9y7HTv7TM90TFT9ctAtvxnsYA5C8hoJt/+9eNnuf5y&#10;ahKhhiiUkp+Kmhpodr5/+ty6Oy7uJu2X1v8gcOQ+rwAADWBJREFU8emq7tqCStwWlV30H4EZXYdt&#10;yx5h0wTFS9fNOx/YgMnkRLQt8pVPLKn87lro/mz8hkVCsWVNnxJb3ZCghPGLC1hK9alIGD1njhZn&#10;ATKR7DFbW/9mafPdHZoP2XNBsIyY8F/06zX9HgB2mB4sxW/t7og+Aay9aWMuvfaM3q4BM5dVMqAb&#10;uuooHdJ+J5b8KRC6eyQwZ2NKp8eSiA+HL24vggTlBa4fDroeGXkPGjdmfYWHK05XXGkFqGmHD8OR&#10;WloheyiE6wmnQb5xBgD3RliQnJi/LMIFT3SLqJValkK9hkAbtGccHEP5GDwzpp3Jxm77ZNJl75GF&#10;neF4ALzZ3D76nceCe20lHcCaOePa7tfvE3b4QDMw4kwjF671PMmIONJQn7MJKbxiQWN5DsRdtnV5&#10;AAGWU59Cxa6w1FNkVWh4o0ctS0FmRPHbivhycHPmaTvkan58/jewcQ8EH48MMl7FP8EECbATDiez&#10;T8lSyXHIugA6C5Yks24W1pUATL1b9nqf1+K792u66q7oy7pW5EXkyl5//onReCLp2rGIEshrqjuO&#10;RF0/1befpmS54Mq7roIZIXuwH+cWnxj5lAH0i2LI76pr5DOSy7UPYuWfUm/lLOEnlj1ud0f/Kdv9&#10;yhaG7pWeVf+4qHxZ4KwYx3cuY9mjW5JIMQYKrh9heR68eLUQvmwqhvR9XmfbbwQ2pKc+qYCuL11L&#10;A6+FM9s+ALMbvh06VFmwd9uXLjKty7ez4XB2B+6Ku+Maq4vb1h55vKf1KxA7qMzqWVEtGr6h8dRb&#10;L7GzmiP2OIL338NGXG8y5TJ7YnDs2WFbSb43VQ6RJWMRd0hrUwskhkxCZp3t9T+KWxvyP0PU3uTT&#10;zJpueINtVuWGdCrVYesoR88yJtQQr6FQjN+Tce9kVyd0tt7+BteTKive0bFa/4htmzBvGhxkv0F7&#10;0zAkbU6mL96mlilYGq9e/de6pKfodYUN+cxZ15W9nv5hgWvZ7NWoJ3x7qzESb9plAwRvM587BLbc&#10;gtcsaM1k1tN3BENlJ4wxLYA29koN6UMiXza3MkqNLnaw3ih7LSusfUIp8NZWls/8lu4blZ2NcBwz&#10;oHV5C6RtezKxRFWQ8Whe25CzVIK9w2ftxwX/cC7IHBi1KIU9Pjsq5jPW1TesyMRGRG6XE5oDjRp4&#10;e1fnh3OPP9hkxk6su00/br4TSjvPl0EDZOnsH1WI0VVipVJcAekn7j613gnwae3+R9QcUKjoYjGf&#10;D9eoaLmLeUPBeITUhEshm3qb4sjAq6kVT1RroGeVR5VPziGsf7wA4Tm6xsEIzraY+czDm8XjsvQN&#10;Nj8yI+Ho9dCtqy+DkD3hfIeOg+ub6a1TUVBlTeULKCyCqGubnBsqWuC1Z0YHk37Dac8aibFs9YC9&#10;hlZo3X+rndl91rcaar9B225c2cHV19a/p1wU7pfUdftkW4CznLhA0jKHfyTc7MKb+En84W8jEH6t&#10;ZLAfb0itdvZqycQvpHnnYiL17fJ5z7xFg5K7sALP9iYuW24ds5nJOjx8ZOuP99NPBrqG1EJzdn7L&#10;61jY/bh1x41ad2o8GbOum2YkVSwFuvjZMqLF9krHI4clHMm4ekK94xD650WhPEYul5O1SFuS5Igc&#10;jpFn9pCdYwBa+tiACS/Lb+wuWx/6evH5Wy9YUGV99UPjOzZxb7sQuoAJbQVdj4m6P2moPFhp4gHX&#10;1taYY0HGTax03B/j7PGzt2WOdU0M4ISLvag7K38u07kjVu7L4/6uz18U867jukXsmZoizXCLjCTi&#10;8pW95hrSvDBvUkshyUGVWPYBil52PSxPrIAC7+dQfCb04g+q7xUkEA+eBPs7q6F5uS2SHGNZhm1g&#10;rM4jRm1u5wNMdlSspTqASg1AXOtT3dEp6iXRvSB8kqSef/x9stXfFFcIsa+g2Df3yZJpxhzXq7M3&#10;CXsXZgGTVmFpEXCPJ3QDWI92vITyZWszE89/bUyuTIde7ldWT6hh5OT4BOhI3vnqA67S8ySfRLoI&#10;doa+Y8+f5e6A+9zUPI6W3sGRaelyET8GWML2r4s3LJhYwYYpQ1xjqsT2/jCEwv45w4hhJh622TGS&#10;vJHP7D41/WrrrcMlVafDD5a1V9OB1HjziXsfMXdqaPxS1Xwj9y0Wt1eLlbBvdX6jZjtcRJSy2xk0&#10;Yn+yqwHQs85M740KT8tRO9Yx5D+FjdBKmOVZyVFBV9kyu/8X6o4bwXPix9NE/mQmX8NUmv60HD7G&#10;dUKao/fXqgNFrBOvsIcQHBH2AZqTouu/Jb0sB0Z6KIEiQdK5JtmtocY4hM8BtZiZrJNeH1n2ytPf&#10;znT4z2GTXyqYvOA7VcE8C+MI7gu/XTDYCj0FpoijG+lXsm770ij+0cC4eac97VRh0uI7rM7ctcen&#10;3gfmc0oEyh77seMcpwq9PDqqzDmPkSHj6J2bJmoE9Fkscd6XQduYv8/e/MfAvRY2OlKb065irjNA&#10;7GvKuxArJkwQmkhNEteZuPvph0ZKyVU1XnzFgJYqqCbTmju+p11YNJwajBS7HG3cDo/R4B7JFU1g&#10;y6D7C7jX+9xFBXrbYFr/9/1T4HMmlVB3i0tJ+MYMmBNNVhx3OQjveUTZi1cL6th4hh6/+Twjv7gw&#10;9+27N8mx+31Hm3Fc9JVxRpMBAtal/lw+gIcz/QNy38CZnoPrPqhthxn/LWzi3Sw2/NhjcwX6jcpR&#10;hXuOB+025Mi9+eGK7PuMtdBERLlR7y38iGvtE49OuK33MfuXARmaSRwbN2u6a4/OO/RKLpzxP/oN&#10;hyWsLcqv9vztZRoh+iYAKz2gRtE+WBEpauKux0e6H1KyRbo7nQSu5LpIYW/jVfcKJPb79BiaFTtK&#10;1DNrRSjypkxk+3/VJX+WqV3npCLuDLjS9K+Fb/s16W3QYlMNx9S+1A4bWvRaZnHxbuH3sDoaSicA&#10;nOeJ/TRCynTANovEJq0ul519hDSS9sgmfv8vFOCvZXhDvOTmDKO/vxAXqVUjRb/BKjcAzxDsRadA&#10;sVorHDgKbzQSPo1BXH9cZv9Q0X7ZGeyF9dDE/AU639L/i/lZvxft7BLNabmef3mNnnevXVN25hbc&#10;d0xE7/kB3jmpc5H7HhlBVwXE95cUWpcsxULFiHl25A0bS7/+r/x6kFhM53jNlKN/9TMQ26D6OCUB&#10;ysP0BvydwH9Y1F88Ughhbv/7C/9R4d7H3CYZnmjyxwtor8kK0vgLT3yHjq/3fltK1cjn4MlgF9kB&#10;7/y1eBYFK8S0/4u/SDajIUF58tvQgX4vgBT9Dmo5Yq6LbI3GJL9oYLpk2STSBNIX2KlBn/v9NsHv&#10;Rfp8hsWomqz+43//g6IY1zZX4cKzP/ze1lLsMmpgxotNJZ3kpfyQQiR4m8uDm6Bnfs2ev55lhwlJ&#10;5jblA207/u0frlvVcld+bOqhAddsjwZIxHUrgl2Gp45kiG0kQpuxW8xD8V3I3LMq4tRA9/UpprFx&#10;Ri4lBX8xQ+u/LYP+v+35mC1ReywDM9xE34KHbXnWAjsJvx8Ak8UbFbC7b3IyCL8E9o4XbTt19uB8&#10;fBWJePepJJmZnztJOMSBeMCU/u6crfLUnaHoEuHAJA3sCEz5DwMnWcHufsDN4AUX+/8b1y5OBv6K&#10;Y7WK+a8PGuFSQCkQn/ljlaLBqm1oZxMBs+NVdgZJYJ/x+6nj4J5RIbBpBGzRCoIGR+FgMQ5XFx2f&#10;ouZ59V0W9uYPdYDVgW+9krZrN/oj9SAEn4JuiGSw+Ac+IlgflBEPM4Hy6lcF0Pa7//+ftAflPQUd&#10;YoMFSBQdm6Fhtu9zH8aKOyqD4HNv6sVtlu9NgE/Kab0FHYjGoAQsDJ8FiLKDDnTbwwhaZ/RViSEA&#10;5O6lAiwmd///x1w7zKDWc7RXy2Dt9xV0uI6ZKfzqmzpJ/am76mEncivVHhCFXIkE7K+D19LWMYDd&#10;rcggC17N/Pw2sIf5Gv2gGnbPuXuq1Jx2fd9gjm4HbQBb4uW3M/UUC3esTUSuTCTgk5aPpMHu/qnH&#10;gDjk5rYLqiHGdTuWB8uHn/m+hk6uBgFm392f90XIm3auXxKFGCngbrgEGq96vx1UMIBOtwG6iKP6&#10;4rNnd46vTEWelGS1rNy0JltDu/HRyz6qVo9EAN0JT54vdpO27Vq7MtsE1gBg03JysoUM5apnhPuB&#10;6z42aSmUU480gqdtX1tgoJl/4suJbGKvHqEm4A1c++rBRFsZo6JFK6bFmgoS1sGlH9yzfcecMC2d&#10;7P2frjfgbqjRGkjEbXv2cHGEhqJ1wcxFS7oTHDVxDItxyVuEd6zeuHFajImGfcfZj1e6rSi4140a&#10;QCxg8e0PV+aGa0lpuhdOW75y3ZLJFcmhXg62xqB736xcfKKL+5Zu2LhqUVe0qYKiXfvxFy/2FFHc&#10;C6MKYDFMX3nz5d3d3YnWasqqJm7RBY39k+dMmgwEMyZ01WQG2OjpaxtF1C29+OzRgXpHYlridAOM&#10;6j4tW6+8fn3v6JreipQgO1tbC0NDQwMLO7+Eyr5lh+6+fnvv2PR4cxJHV+kFJIx9MtsWbDl+5d6z&#10;92+ePH365PHT+9dObZ3fGGGtSJNLfqkN2PnEpWWAQJiPjCvniAEAEz2t0qKfQQIAAAAASUVORK5C&#10;YIJQSwMEFAAGAAgAAAAhAI1qMrHbAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjkFLw0AQhe+C&#10;/2EZwZvdpK0lxkxKKeqpCLaCeJsm0yQ0Oxuy2yT9964nPT7e43tftp5MqwbuXWMFIZ5FoFgKWzZS&#10;IXweXh8SUM6TlNRaYYQrO1jntzcZpaUd5YOHva9UgIhLCaH2vku1dkXNhtzMdiyhO9nekA+xr3TZ&#10;0xjgptXzKFppQ42Eh5o63tZcnPcXg/A20rhZxC/D7nzaXr8Pj+9fu5gR7++mzTMoz5P/G8OvflCH&#10;PDgd7UVKp1qE1TIMERagQvm0nIM6IiRJDDrP9H/5/AcAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3&#10;oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tg&#10;UrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJ&#10;KEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCcYm6ARAIAABoFAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQDkwuQY31AAAN9QAAAUAAAAAAAAAAAAAAAAAKoEAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCNajKx2wAAAAQBAAAPAAAAAAAAAAAAAAAA&#10;ALtVAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAA&#10;AAAAAADDVgAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAAC2VwAAAAA=&#10;">
                       <v:shape id="Image 62" o:spid="_x0000_s1027" type="#_x0000_t75" alt="Circle  Description automatically generated " style="position:absolute;width:5580;height:5577;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTK0q3xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvwv6HoRf2phOFjRIdxV3wcfDgYy97azJtEpLpCZlJjP/eEQSPRVV9RS1WvalER40rLCsYjyIQ&#10;xKnVBWcK/i6b4QyE88gaK8uk4E4OVsuPwQITbW98ou7sMxEg7BJUkHtfJ1K6NCeDbmRr4uBdbWPQ&#10;B9lkUjd4C3BTyUkUxdJgwWEhx5p+c0rLc2sUtO2O45/D0X+X3WVmpse6nG7/lfr67NdzEJ56/w6/&#10;2nutIJ7A80v4AXL5AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFMrSrfEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:imagedata r:id="rId9" o:title="Circle  Description automatically generated "/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Verifying</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD72" w14:textId="6C9FB399" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD72" w14:textId="11F4B339" w:rsidR="00644BCE" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1194"/>
               <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Part</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Form</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>53825</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>(R10</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>(R1</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00B87744">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...1 lines deleted...]
-                <w:spacing w:val="-4"/>
+            <w:r w:rsidR="00167591" w:rsidRPr="00B87744">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BB3309">
+            <w:r w:rsidR="00167591" w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t>-24)</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00885203" w:rsidRPr="00B87744">
+              <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
               <w:t>/ DFR</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>2310</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEDSS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD73" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="15188D36" w14:textId="7FFE308C" w:rsidR="00DB2664" w:rsidRDefault="00DB2664">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1194"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>FAMILY AND SOCIAL SERVICES ADMINISTRATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F54BD73" w14:textId="44D152AF" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00DB2664" w:rsidP="00DB2664">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="1194"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+              </w:rPr>
+              <w:t>DIVISION OF FAMILY RESOURCES</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD74" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD74" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD75" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD75" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD76" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD76" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1194" w:right="967"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indiana</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Services</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Administration PO Box 1810</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD77" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD77" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:ind w:left="1194"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Marion,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46952</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD78" w14:textId="49F73912" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD78" w14:textId="49F73912" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="1194"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Telephone:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-800-403-</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>0864</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fax: 1-888-436-9199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD79" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD79" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="489" w:lineRule="auto"/>
               <w:ind w:left="151" w:right="1219"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Payee Name: &lt;Payee Name&gt; Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Number:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Number&gt; AG Number: &lt;AG Number&gt; Program: &lt;Program&gt;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD7A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD7A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="151"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Mailing_Date:_&lt;Mailing_Date&gt;"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mailing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&lt;Mailing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Date&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD83" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD7C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD7C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="156"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="Verifying_Information_for_Your_SNAP_Inte"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Verifying</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD7D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD7D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="79"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD7E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD7E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50" w:hanging="1"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>answer</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>`</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>YES'</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>questions</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>when</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>complete</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>SNAP</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Form,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>new information about your household.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD7F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD7F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BD80" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD80" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Listed</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>below</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verifications</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>need</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>different</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>types</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>changes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>included</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Interim</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Form.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>have verification(s) of the change(s) you report on the form, send them with the form to help us process your eligibility faster.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD81" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD81" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>IMPORTANT:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Write</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Full</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Case</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Security</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verifications</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>send.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD82" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD82" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="50" w:right="224"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>do</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>receive</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>needed</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verification(s)</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>form,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>we</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>will</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>send</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Pending</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Notice</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>let</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>know</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>what</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>information needs to be verified. If the needed verification(s) are not provided, your SNAP benefits will end.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD86" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD86" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD84" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD84" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1269"/>
                 <w:tab w:val="left" w:pos="5065"/>
               </w:tabs>
               <w:spacing w:before="134" w:line="214" w:lineRule="exact"/>
               <w:ind w:left="-58" w:right="-15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="New_Person_in_Household"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
               <w:t>New</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Person</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Household</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD85" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD85" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2469"/>
                 <w:tab w:val="left" w:pos="6108"/>
               </w:tabs>
               <w:spacing w:before="134" w:line="214" w:lineRule="exact"/>
               <w:ind w:left="461"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="Income_from_Work"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Income</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Work</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD8E" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1673"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD87" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD87" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50" w:right="832"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Security</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>proof</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>application for Social Security Number.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD88" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD88" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="216"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>If</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Person</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Citizen:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD89" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD89" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50" w:right="832"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Provide</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>their</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Alien</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Registration</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>card,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>permanent resident card, or other documentation from the</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD8A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD8A" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>US</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Bureau</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Citizenship</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Immigration</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Services.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD8B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD8B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="569" w:right="781"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Earnings:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>pay</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>stubs,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>copy</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>paychecks,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>statement from employer, or self-employment records.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD8C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD8C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="216"/>
               <w:ind w:left="569"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Employment</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Termination:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>statement</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD8D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD8D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="569" w:right="781"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>person's</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>last</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>employer</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>giving</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>dates</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>employment and reason for termination.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD91" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD8F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD8F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1669"/>
                 <w:tab w:val="left" w:pos="5065"/>
               </w:tabs>
               <w:spacing w:before="139" w:line="213" w:lineRule="exact"/>
               <w:ind w:left="-58" w:right="-15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Shelter_Expenses"/>
             <w:bookmarkEnd w:id="4"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Shelter</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Expenses</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD90" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD90" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2659"/>
                 <w:tab w:val="left" w:pos="6108"/>
               </w:tabs>
               <w:spacing w:before="139" w:line="213" w:lineRule="exact"/>
               <w:ind w:left="461"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="Other_Income"/>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
               <w:t>Other</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Income</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD97" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1917"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD92" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD92" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50" w:right="832"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Housing Costs:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Rent or mortgage receipts, cancelled</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>checks</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>check</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>stubs,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>statement</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>from landlord or lender with their name, address,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD93" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD93" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="218" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>telephone</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>number.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD94" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD94" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="215"/>
               <w:ind w:left="50" w:right="832"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Utilities:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Most</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>recent</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>utility</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>bills</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>showing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>your name and current address.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD95" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD95" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="569"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Child Support, Social Security, VA, SSI, Workers'</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Compensation,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>disability,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>sick</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>unemployment</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>benefits:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>award</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>letter,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>notice,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>court</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>order,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>other</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>proof</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of payment from the source of income.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD96" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD96" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="215"/>
               <w:ind w:left="569" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Loans, gifts, or contributions:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>loan agreement; or statement from</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>person</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>providing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>money</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>includes</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>person's</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>name, address, phone number, signature, and date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BD9A" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BD9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD98" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD98" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1657"/>
                 <w:tab w:val="left" w:pos="5065"/>
               </w:tabs>
               <w:spacing w:before="165" w:line="213" w:lineRule="exact"/>
               <w:ind w:left="-58" w:right="-15"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Child_Support_Paid"/>
             <w:bookmarkEnd w:id="6"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Child</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Support</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Paid</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD99" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD99" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2837"/>
                 <w:tab w:val="left" w:pos="6108"/>
               </w:tabs>
               <w:spacing w:before="165" w:line="213" w:lineRule="exact"/>
               <w:ind w:left="461"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="Resources"/>
             <w:bookmarkEnd w:id="7"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:t>Resources</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="BEBEBE"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BDA1" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BDA1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD9B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD9B" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="50" w:right="717"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Divorce Decree; court order; </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">copy of county </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>clerk</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>record,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>showing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>who</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>pays,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>amounts</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>paid, and the dates paid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BD9C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD9C" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="215" w:lineRule="exact"/>
               <w:ind w:left="569"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Money</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>bank</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>credit</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>union:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>current</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>statements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD9D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD9D" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="569" w:right="50"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Stocks,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>bonds,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>trusts</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>annuities:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>trust</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>agreement,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">annuity contract, stock certificate, bond instrument, current statements, </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD9E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BD9E" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="218"/>
               <w:ind w:left="569"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Vehicles:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>registration,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>title</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>statement</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>value</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...3 lines deleted...]
-              <w:t>licensed car dealer for all cars, vans, trucks, etc.</w:t>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">licensed car </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>dealer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for all cars, vans, trucks, etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BD9F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00644BCE">
+          <w:p w14:paraId="3F54BD9F" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00644BCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F54BDA0" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BDA0" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="569"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>Real</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>estate,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>oil,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>gas,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>mineral</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:u w:val="single" w:color="221F1F"/>
               </w:rPr>
               <w:t>rights:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>current</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>tax</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
-[...10 lines deleted...]
-              <w:t>statements court orders, deeds, royalty statements, legal documents, etc.</w:t>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>statements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B87744">
+              <w:rPr>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> court orders, deeds, royalty statements, legal documents, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A411D" w:rsidRPr="006A411D" w14:paraId="3F54BDA6" w14:textId="77777777">
+      <w:tr w:rsidR="006A411D" w:rsidRPr="00B87744" w14:paraId="3F54BDA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1018"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11236" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F54BDA2" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BDA2" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="107" w:line="218" w:lineRule="exact"/>
               <w:ind w:left="50"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Your</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>verifications</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>may</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>returned</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>by:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BDA3" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BDA3" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="929"/>
               </w:tabs>
               <w:spacing w:line="231" w:lineRule="exact"/>
               <w:ind w:left="929" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Mailing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>copies</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to:</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FSSA</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Center,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>PO</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Box</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1810,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Marion,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>IN</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>46952,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BDA4" w14:textId="351DEBA5" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BDA4" w14:textId="351DEBA5" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="929"/>
               </w:tabs>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="929" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Faxing</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>to:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>1-888-436-9199,</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F54BDA5" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="006A411D" w:rsidRDefault="00E8561E">
+          <w:p w14:paraId="3F54BDA5" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="929"/>
               </w:tabs>
               <w:spacing w:line="212" w:lineRule="exact"/>
               <w:ind w:left="929" w:hanging="179"/>
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Dropping</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>off</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>local</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>FSSA/Division</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Family</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>Resource</w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006A411D">
+            <w:r w:rsidRPr="00B87744">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t>office.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F54BDA7" w14:textId="77777777" w:rsidR="00E8561E" w:rsidRDefault="00E8561E"/>
-    <w:sectPr w:rsidR="00E8561E">
+    <w:p w14:paraId="3F54BDA7" w14:textId="77777777" w:rsidR="00E8561E" w:rsidRPr="00B87744" w:rsidRDefault="00E8561E"/>
+    <w:sectPr w:rsidR="00E8561E" w:rsidRPr="00B87744">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="800" w:right="340" w:bottom="1160" w:left="380" w:header="0" w:footer="968" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="133895C8" w14:textId="77777777" w:rsidR="007D291C" w:rsidRDefault="007D291C">
+    <w:p w14:paraId="0BA86183" w14:textId="77777777" w:rsidR="00B51C76" w:rsidRDefault="00B51C76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56A26D5E" w14:textId="77777777" w:rsidR="007D291C" w:rsidRDefault="007D291C">
+    <w:p w14:paraId="168E3B40" w14:textId="77777777" w:rsidR="00B51C76" w:rsidRDefault="00B51C76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F54BDE5" w14:textId="77777777" w:rsidR="00644BCE" w:rsidRDefault="00E8561E">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F54BDE6" wp14:editId="3F54BDE7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3612896</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9304040</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="547370" cy="139700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -20015,70 +20172,70 @@
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="491F19A9" w14:textId="77777777" w:rsidR="007D291C" w:rsidRDefault="007D291C">
+    <w:p w14:paraId="179B3021" w14:textId="77777777" w:rsidR="00B51C76" w:rsidRDefault="00B51C76">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29567FE6" w14:textId="77777777" w:rsidR="007D291C" w:rsidRDefault="007D291C">
+    <w:p w14:paraId="7DFD1D7B" w14:textId="77777777" w:rsidR="00B51C76" w:rsidRDefault="00B51C76">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="274E25F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C91CEDD4"/>
     <w:lvl w:ilvl="0" w:tplc="77800906">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="614" w:hanging="161"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="994683CA">
@@ -20674,118 +20831,138 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1380787213">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1673605469">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2103143510">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1699089139">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="373627147">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KJxflMi9AekhyaCTavzqnJnHYsa372Hx3f413moIOrWo7Ce+cv1Xw3Im9apR8WRq4sFtaFDRmCc+Z9pg/LETEA==" w:salt="hMVonPI2UK7xKXnwkRnkcA=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bja7ajMQk44GMNTKcaArkb39AWS3gJh0PnxUYx6SypHlPkKH7TabIM+H7iI27h6l6vh27YX/wRbbHBCVVu3nsw==" w:salt="9zaRH8ENanpv9BPcb/yG2w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00644BCE"/>
     <w:rsid w:val="000307E1"/>
+    <w:rsid w:val="00167591"/>
+    <w:rsid w:val="00173EB0"/>
+    <w:rsid w:val="001C4CD0"/>
+    <w:rsid w:val="001E7F34"/>
+    <w:rsid w:val="002B0984"/>
     <w:rsid w:val="00302C9C"/>
+    <w:rsid w:val="003A5741"/>
+    <w:rsid w:val="00617BC4"/>
     <w:rsid w:val="00644BCE"/>
     <w:rsid w:val="006A411D"/>
+    <w:rsid w:val="0075286D"/>
     <w:rsid w:val="00790865"/>
     <w:rsid w:val="007D291C"/>
     <w:rsid w:val="00873890"/>
+    <w:rsid w:val="00885203"/>
     <w:rsid w:val="008A24D4"/>
+    <w:rsid w:val="008D45F7"/>
     <w:rsid w:val="009474F7"/>
+    <w:rsid w:val="00A238B4"/>
+    <w:rsid w:val="00B51C76"/>
+    <w:rsid w:val="00B87744"/>
     <w:rsid w:val="00BB3309"/>
+    <w:rsid w:val="00D81C52"/>
+    <w:rsid w:val="00D94BFF"/>
+    <w:rsid w:val="00DB2664"/>
     <w:rsid w:val="00E14394"/>
     <w:rsid w:val="00E8561E"/>
+    <w:rsid w:val="00ED2C54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F54BCF9"/>
   <w15:docId w15:val="{429BB40C-3976-41B3-AF37-FA0CDCA337EF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21197,51 +21374,51 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -21498,60 +21675,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1530</Words>
-  <Characters>8727</Characters>
+  <Words>1583</Words>
+  <Characters>9029</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10237</CharactersWithSpaces>
+  <CharactersWithSpaces>10591</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gonzales, Imelda</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-03-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>