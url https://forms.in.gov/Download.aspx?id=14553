--- v0 (2025-10-14)
+++ v1 (2026-06-22)
@@ -1,453 +1,480 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="TIF" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="-810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="5940"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00704758" w14:paraId="0FA8C3AC" w14:textId="77777777" w:rsidTr="00575EED">
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="2199C433" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2598284C" w14:textId="77777777" w:rsidR="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="0C07E2AB" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1623A714" wp14:editId="70CD67B4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68DFFFB2" wp14:editId="74613869">
                   <wp:extent cx="578613" cy="576072"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="3" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="SEAL31.TIF"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="578613" cy="576072"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="594EB4E3" w14:textId="1D520425" w:rsidR="00704758" w:rsidRPr="008A1BC9" w:rsidRDefault="00575EED" w:rsidP="00704758">
+          <w:p w14:paraId="258F6475" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
-              </w:rPr>
-[...21 lines deleted...]
-          <w:p w14:paraId="3B7E5B08" w14:textId="52819FEF" w:rsidR="00704758" w:rsidRPr="00500258" w:rsidRDefault="00704758" w:rsidP="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>RECYCLING MARKET DEVELOPMENT PROGRAM APPLICATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BD825A7" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State Form 56936 (R</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:r w:rsidR="00C95EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="00C95EFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17454BAB" w14:textId="77777777" w:rsidR="00856AD9" w:rsidRDefault="00856AD9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="14"/>
-[...35 lines deleted...]
-            </w:r>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Approved by State Board of Accounts, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="090DA809" w14:textId="2E0C0E70" w:rsidR="00856AD9" w:rsidRPr="003E2C5C" w:rsidRDefault="00856AD9">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="14"/>
-[...18 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Indiana Department of Environmental Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79771154" w14:textId="77777777" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="6BF41857" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INDIANA DEPARTMENT OF ENVIRONMENTAL MANAGEMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67E0B208" w14:textId="77777777" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="0E56AEDB" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OFFICE OF PROGRAM SUPPORT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321ADA1D" w14:textId="77777777" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="2E7EB4BE" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100 North Senate Avenue</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2E5204" w14:textId="77777777" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="4DE8A4CE" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Indianapolis, IN 46204</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0D483B" w14:textId="77777777" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="71074D1F" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telephone: (317) 232-8172</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5798E509" w14:textId="77777777" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="402699BE" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00704758">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Toll-Free: (800) 988-7901</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F976FCD" w14:textId="77777777" w:rsidR="00704758" w:rsidRDefault="00704758" w:rsidP="00704758">
+          <w:p w14:paraId="23E4F50D" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1310627F" wp14:editId="769F7095">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50BE11CC" wp14:editId="26BDB07A">
                   <wp:extent cx="485775" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="image1.jpeg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="image1.jpeg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
                           <a:blip r:embed="rId12" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="1237" t="19360" r="90874" b="14817"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
@@ -455,9814 +482,18690 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="485775" cy="809625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A098D8F" w14:textId="534E94E9" w:rsidR="00704758" w:rsidRPr="00704758" w:rsidRDefault="00704758" w:rsidP="002330F1">
+    <w:p w14:paraId="23088F27" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="00DC0E31">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="482883EF" w14:textId="77777777" w:rsidR="00CD6F71" w:rsidRDefault="00CD6F71" w:rsidP="007A1319">
+    <w:p w14:paraId="38339611" w14:textId="09DED9EE" w:rsidR="00DC0E31" w:rsidRDefault="0B0015F1" w:rsidP="637F2379">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:ind w:left="-720"/>
+      <w:r w:rsidRPr="000302B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">It will provide IDEM staff and the </w:t>
+        <w:t>This page serves as the initial document for your grant application and must be completed to provide a concise and accurate overview of your proposed project. The information submitted will allow the Recycling Market Development Board to clearly understand the project’s objectives and assess the applicant’s readiness to proceed for a funding determination.</w:t>
       </w:r>
-      <w:r w:rsidR="004E3429">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00C24FEC">
+      <w:r w:rsidR="00DC5DFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Paper application submissions may be done via email at </w:t>
       </w:r>
-      <w:r w:rsidR="00364528" w:rsidRPr="00E61A6C">
-[...52 lines deleted...]
-      <w:r w:rsidRPr="00C673DF">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00DA4274" w:rsidRPr="00983066">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>RMDPgrants@idem.in.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DA4274">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A53E5C" w14:textId="631FACC0" w:rsidR="005E22F9" w:rsidRPr="00C673DF" w:rsidRDefault="002330F1" w:rsidP="005E22F9">
+    <w:p w14:paraId="0BB64126" w14:textId="77777777" w:rsidR="005D3E51" w:rsidRPr="0086679A" w:rsidRDefault="005D3E51" w:rsidP="16BA479B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C673DF">
-[...49 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10530" w:type="dxa"/>
-        <w:tblInd w:w="-635" w:type="dxa"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
+        <w:tblInd w:w="-815" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2411"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3307"/>
+        <w:gridCol w:w="3584"/>
+        <w:gridCol w:w="2511"/>
+        <w:gridCol w:w="2152"/>
+        <w:gridCol w:w="2733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002330F1" w:rsidRPr="00D668F7" w14:paraId="417E8795" w14:textId="77777777" w:rsidTr="002413FE">
+      <w:tr w:rsidR="0074639A" w:rsidRPr="003E2C5C" w14:paraId="559855DB" w14:textId="77777777" w:rsidTr="00AC5AB2">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10530" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6BF199" w14:textId="4A206E32" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="061B04EB" w14:textId="1E56C5C6" w:rsidR="0074639A" w:rsidRPr="005D3E51" w:rsidRDefault="2B1B0B8D" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D3E51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 1: ORGANIZATIONAL INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="56EA5742" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D8B4800" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="20ED0FA9" w14:textId="6B139C9C" w:rsidR="002330F1" w:rsidRPr="00C24FEC" w:rsidRDefault="002330F1" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Organization Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43560AD5" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text2"/>
-            <w:r w:rsidRPr="00C24FEC">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...43 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002330F1" w:rsidRPr="00D668F7" w14:paraId="3ED291F5" w14:textId="77777777" w:rsidTr="002413FE">
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="1E0E4482" w14:textId="77777777" w:rsidTr="00AC5AB2">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10530" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBCDC0F" w14:textId="77777777" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="002330F1" w:rsidP="00C24FEC">
+          <w:p w14:paraId="77225C8F" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parent Organization </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E243A05" w14:textId="1E530777" w:rsidR="002330F1" w:rsidRPr="00C24FEC" w:rsidRDefault="002330F1" w:rsidP="00C24FEC">
+          <w:p w14:paraId="7C45D521" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002330F1" w:rsidRPr="00D668F7" w14:paraId="169E6056" w14:textId="77777777" w:rsidTr="002413FE">
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="4A5A9313" w14:textId="77777777" w:rsidTr="00AC5AB2">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4744" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D87777B" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="2466E9E6" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="5F526FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(number and street)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F362A10" w14:textId="10FF8480" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="1B27D8A6" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5786" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="358ADBAC" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="62AF25B4" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Website</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF87B48" w14:textId="2B1A1FAA" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="74465C94" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002330F1" w:rsidRPr="00D668F7" w14:paraId="124E946E" w14:textId="77777777" w:rsidTr="002413FE">
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="4CCE2CD4" w14:textId="77777777" w:rsidTr="00AC5AB2">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="3584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="243D8FDB" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="0FC91CBE" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54E27B4A" w14:textId="68C488E4" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="31605A86" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56C485D8" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="587D94AE" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FA09AA1" w14:textId="4C4F8257" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="64BDB46B" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2479" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21481967" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="5CBF6B93" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F58D6AD" w14:textId="66033711" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="368EC629" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcW w:w="2733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24647F4A" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="1E54F1FB" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ZIP Code</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E306990" w14:textId="3E73F3E1" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="3BD3F0EB" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002330F1" w:rsidRPr="00D668F7" w14:paraId="40C32F8D" w14:textId="77777777" w:rsidTr="002413FE">
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="15D92E61" w14:textId="77777777" w:rsidTr="00AC5AB2">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02CF0FB1" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="17CF716B" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="6BA0EEA4" w14:textId="5C99B8C3" w:rsidR="002E4AA1" w:rsidRPr="00C24FEC" w:rsidRDefault="002E4AA1" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primary Contact Name </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C3EE573" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="370C2F22" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="63F51C81" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="17EFE9A4" w14:textId="697908C9" w:rsidR="00557DCD" w:rsidRPr="00C24FEC" w:rsidRDefault="00557DCD" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Primary Contact Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D5375C0" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="12701B96" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6352F443" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="47D4FABB" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="69E2E6F5" w14:textId="0071A81A" w:rsidR="00557DCD" w:rsidRPr="00C24FEC" w:rsidRDefault="00557DCD" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone with area code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50A3BA50" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5265" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="135E2DB7" w14:textId="4CC1E1BA" w:rsidR="00A8187B" w:rsidRPr="00E61A6C" w:rsidRDefault="00A8187B" w:rsidP="00C24FEC">
+          <w:p w14:paraId="342F7BDC" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="29A725FD" w14:textId="1F0C7CDB" w:rsidR="00897ABF" w:rsidRDefault="00897ABF" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CAF76DF" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="6430F70C" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5265" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A04E88D" w14:textId="44FD7403" w:rsidR="00897ABF" w:rsidRPr="00E61A6C" w:rsidRDefault="00897ABF" w:rsidP="00C24FEC">
+          <w:p w14:paraId="71DF0369" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...28 lines deleted...]
-          <w:p w14:paraId="1B04194E" w14:textId="3D1E99F4" w:rsidR="00A8187B" w:rsidRPr="00C24FEC" w:rsidRDefault="00A8187B" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Secondary Contact Name (if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1392BCA6" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4744" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05917283" w14:textId="457925CF" w:rsidR="002330F1" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="7F5BD630" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="75977308" w14:textId="104766AC" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Secondary Contact Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0134DDE3" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="141A3F7E" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5786" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="783EB342" w14:textId="77777777" w:rsidR="002330F1" w:rsidRDefault="002330F1" w:rsidP="00C24FEC">
+          <w:p w14:paraId="4582804B" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="4E250054" w14:textId="171FC6BC" w:rsidR="00C24FEC" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone with area code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A80A8FE" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5265" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32E721FE" w14:textId="1D649073" w:rsidR="000305B6" w:rsidRPr="00E61A6C" w:rsidRDefault="000305B6" w:rsidP="00C24FEC">
+          <w:p w14:paraId="74DFF9C1" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="5FCE8E9F" w14:textId="680FE443" w:rsidR="000305B6" w:rsidRDefault="000305B6" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7D4704" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="4BF10E4F" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5265" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6920B3CC" w14:textId="00C4A469" w:rsidR="000305B6" w:rsidRPr="00E61A6C" w:rsidRDefault="005E752F" w:rsidP="00C24FEC">
+          <w:p w14:paraId="4E0292D9" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="0086679A" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Financial Officer Contact Name and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C87303" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="6541AD86" w14:textId="44B4DA1F" w:rsidR="000305B6" w:rsidRPr="00C24FEC" w:rsidRDefault="000305B6" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="56896A23" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79BECCD4" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="0086679A" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone with area code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27C4E2F1" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47431031" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="0086679A" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72D0FD11" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086679A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004174FB" w:rsidRPr="003E2C5C" w14:paraId="3512B9F9" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="70B9AF62" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project Street Address </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(number and street) If different from above</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8A274F" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002330F1" w:rsidRPr="00D668F7" w14:paraId="1851A819" w14:textId="77777777" w:rsidTr="002413FE">
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="5A75A213" w14:textId="77777777" w:rsidTr="00AC5AB2">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4744" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC396E2" w14:textId="77777777" w:rsidR="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="2A7548BF" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...22 lines deleted...]
-          <w:p w14:paraId="6B69F754" w14:textId="0080149A" w:rsidR="002330F1" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70747F35" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5786" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2511" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64CBDD05" w14:textId="77777777" w:rsidR="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+          <w:p w14:paraId="4040FA75" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="5B4244AE" w14:textId="7BEB0711" w:rsidR="002330F1" w:rsidRPr="00C24FEC" w:rsidRDefault="00C24FEC" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>County</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D52B0E" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10530" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A99254D" w14:textId="534BAE54" w:rsidR="00FF7A69" w:rsidRDefault="00FF7A69" w:rsidP="00FF7A69">
+          <w:p w14:paraId="67E175AD" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...40 lines deleted...]
-          <w:p w14:paraId="04CA20F5" w14:textId="418A9E06" w:rsidR="00FF7A69" w:rsidRPr="00C24FEC" w:rsidRDefault="00FF7A69" w:rsidP="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F6C5386" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2411" w:type="dxa"/>
+            <w:tcW w:w="2733" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29F3C2E6" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+          <w:p w14:paraId="09CD282E" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="0788BE5C" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRPr="005215A5" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ZIP Code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8B20CA" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w14:paraId="08BAAD6F" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2333" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3584" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23FB89DE" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+          <w:p w14:paraId="6DD791AF" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="03E4D734" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRPr="005215A5" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone with area code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01FCDE2A" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2479" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2511" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D20994A" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+          <w:p w14:paraId="5CE3A0D6" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="66A59CF3" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRPr="005215A5" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="239E18B3" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcW w:w="4885" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A82F3DC" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+          <w:p w14:paraId="0326452D" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="0B0015F1" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="0CD23A1C" w14:textId="77777777" w:rsidR="00AD387C" w:rsidRPr="005215A5" w:rsidRDefault="00AD387C" w:rsidP="005F5501">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Website</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E388106" w14:textId="77777777" w:rsidR="00DC0E31" w:rsidRPr="003E2C5C" w:rsidRDefault="00DC0E31" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00C24FEC">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00C24FEC">
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0B0015F1" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0057273E" w:rsidRPr="005215A5" w14:paraId="396EB27D" w14:textId="77777777" w:rsidTr="002413FE">
+    </w:tbl>
+    <w:p w14:paraId="439DCEF0" w14:textId="3C1087E3" w:rsidR="000350EA" w:rsidRPr="00147AE7" w:rsidRDefault="000350EA" w:rsidP="00DC27D6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="71"/>
+        <w:tblW w:w="10975" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4859"/>
+        <w:gridCol w:w="6116"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00337918" w:rsidRPr="00DC0E31" w14:paraId="6C953F19" w14:textId="77777777" w:rsidTr="003E493F">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB3B1E7" w14:textId="77777777" w:rsidR="0057273E" w:rsidRDefault="0057273E" w:rsidP="005F5501">
-[...374 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          <w:p w14:paraId="24B91CDE" w14:textId="3CF055AD" w:rsidR="00337918" w:rsidRPr="00AF2528" w:rsidRDefault="2B1B0B8D" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF2528">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 2: TYPE OF APPLICANT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002413FE" w:rsidRPr="00883EE6" w14:paraId="64C66195" w14:textId="77777777" w:rsidTr="00D669B4">
+      <w:tr w:rsidR="000D51CA" w:rsidRPr="00DC0E31" w14:paraId="18F95CD4" w14:textId="77777777" w:rsidTr="003E493F">
         <w:trPr>
-          <w:trHeight w:val="953"/>
+          <w:trHeight w:val="1035"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10530" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC5EA5F" w14:textId="1A167CB9" w:rsidR="002413FE" w:rsidRPr="00EA31E7" w:rsidRDefault="00D669B4" w:rsidP="005F5501">
-[...27 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="02768C84" w14:textId="316ADF53" w:rsidR="000D51CA" w:rsidRDefault="105D13B2" w:rsidP="00830515">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indicate the type of applicant by selecting one category below. All applicants must be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>operating</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and located within the State of Indiana. Nonprofit applicants must provide proof of 501(c) status. If selecting “Other,” specify the applicant type in the space provided. Applicants classified as Private or Public Businesses may also provide their Standard Industrial Classification (SIC) Code and North American Industry Classification System (NAICS) Number in the fields below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00337918" w:rsidRPr="00DC0E31" w14:paraId="364103F3" w14:textId="77777777" w:rsidTr="003E493F">
+        <w:trPr>
+          <w:trHeight w:val="6"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A282BE" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00692892" w:rsidRDefault="00337918" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="597E72C9" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="00337918" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AC5AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:bookmarkStart w:id="1" w:name="Check1"/>
+            <w:r w:rsidRPr="00AC5AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC5AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AC5AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AC5AB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...27 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Private Business Operating and                     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Public Business Operating and                                    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630678F6" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="7A423134" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      Located Within the State of Indiana                   Located Within the State of Indiana              </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5B5D72" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="00337918" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Check6"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nonprofit                                                         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:bookmarkStart w:id="3" w:name="Check2"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Municipality</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> (SWMD)</w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="16"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> County        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ACD75B6" w14:textId="40340CD4" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="7A423134" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Must provide proof of 501(c) status)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1729B63D" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00692892" w:rsidRDefault="00337918" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check4"/>
+                  <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="002413FE" w:rsidRPr="00EA31E7">
-[...23 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Solid Waste Management District                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check6"/>
+                  <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...94 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Higher Education Institute        </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...6 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...31 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">                                                                          </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD6F71" w:rsidRPr="00D668F7" w14:paraId="2553FBEB" w14:textId="77777777" w:rsidTr="00A0654F">
+      <w:tr w:rsidR="00337918" w:rsidRPr="00DC0E31" w14:paraId="1E54C1F9" w14:textId="77777777" w:rsidTr="003E493F">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="10975" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27097227" w14:textId="306D1411" w:rsidR="00CD6F71" w:rsidRPr="00EA31E7" w:rsidRDefault="00CD6F71" w:rsidP="00C24FEC">
+          <w:p w14:paraId="7741472F" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00DC0E31" w:rsidRDefault="7A423134" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Private/ Public Businesses Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00337918" w:rsidRPr="00DC0E31" w14:paraId="2C213B53" w14:textId="77777777" w:rsidTr="00AC5AB2">
+        <w:trPr>
+          <w:trHeight w:val="5"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4859" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A23683" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="00337918" w:rsidP="071BAD24">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="071BAD24">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Standard Industrial Classification (SIC) Code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E121D40" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="00337918" w:rsidP="071BAD24">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="6116" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EF94D9F" w14:textId="77777777" w:rsidR="00CD6F71" w:rsidRPr="00EA31E7" w:rsidRDefault="00CD6F71" w:rsidP="00CD6F71">
+          <w:p w14:paraId="27F8FC0A" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="7A423134" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="468A54C2" w14:textId="0D2386C2" w:rsidR="00CD6F71" w:rsidRPr="00EA31E7" w:rsidRDefault="00CD6F71" w:rsidP="00CD6F71">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>North American Industry Classification System (NAICS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E9D2AB" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="7A423134" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4643A517" w14:textId="77777777" w:rsidR="00337918" w:rsidRPr="00AF155E" w:rsidRDefault="00337918" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="7A423134" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F65CF00" w14:textId="2C26AC62" w:rsidR="00365D96" w:rsidRPr="00881695" w:rsidRDefault="00365D96" w:rsidP="00881695">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="71"/>
+        <w:tblW w:w="10975" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3777"/>
+        <w:gridCol w:w="1647"/>
+        <w:gridCol w:w="1189"/>
+        <w:gridCol w:w="4362"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000D51CA" w:rsidRPr="00DC0E31" w14:paraId="42E581D6" w14:textId="77777777" w:rsidTr="006A22E4">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D5FA07" w14:textId="2EDA5146" w:rsidR="000D51CA" w:rsidRPr="006A22E4" w:rsidRDefault="105D13B2" w:rsidP="006A22E4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A22E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 3: REGISTRATIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D51CA" w:rsidRPr="00DC0E31" w14:paraId="521823AC" w14:textId="77777777" w:rsidTr="00692892">
+        <w:trPr>
+          <w:trHeight w:val="2"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="571169E4" w14:textId="62B00750" w:rsidR="000D51CA" w:rsidRPr="00AF155E" w:rsidRDefault="105D13B2" w:rsidP="00830515">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="144"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please ensure that the organization’s legal name and Federal Identification Number are entered exactly as they appear in the records of the Indiana Secretary of State.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004174FB" w:rsidRPr="00DC0E31" w14:paraId="49C8F875" w14:textId="77777777" w:rsidTr="00692892">
+        <w:trPr>
+          <w:trHeight w:val="2"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3777" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38786A3A" w14:textId="40DBA8B0" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="4687C595" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Registered vendor with the state</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E8FF886" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="119C4B15" w14:textId="126193E6" w:rsidR="009C3CD0" w:rsidRPr="00EA31E7" w:rsidRDefault="009C3CD0" w:rsidP="009C3CD0">
-[...40 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+          <w:p w14:paraId="743E3B7D" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="4687C595" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="144"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bidder ID</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127D32B5" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Text2"/>
+                  <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...39 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680F0CD0" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="4687C595" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0" w:right="144"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Supplier ID</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246B7735" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F14D7" w:rsidRPr="00D668F7" w14:paraId="03DE4284" w14:textId="77777777" w:rsidTr="00A0654F">
+      <w:tr w:rsidR="00AF155E" w:rsidRPr="00DC0E31" w14:paraId="108CA841" w14:textId="77777777" w:rsidTr="00692892">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="5424" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D423E1" w14:textId="77777777" w:rsidR="009C3CD0" w:rsidRPr="00EA31E7" w:rsidRDefault="009C3CD0" w:rsidP="009C3CD0">
+          <w:p w14:paraId="3DF06FEE" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="4687C595" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...37 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If a business, registered with Indiana Secretary of State?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C02C59E" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check119"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check119"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5551" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6E7E21" w14:textId="77777777" w:rsidR="00F37A0E" w:rsidRPr="00EA31E7" w:rsidRDefault="00F37A0E" w:rsidP="00F37A0E">
-[...30 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="2164152B" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="4687C595" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Business Identification Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="178CD323" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check119"/>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC7724" w:rsidRPr="00DC0E31" w14:paraId="6A73A6F5" w14:textId="77777777" w:rsidTr="00692892">
+        <w:trPr>
+          <w:trHeight w:val="584"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10975" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="52972AB6" w14:textId="77777777" w:rsidR="00DC7724" w:rsidRPr="00DC7724" w:rsidRDefault="618E8845" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Federal Identification Number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26DC3F43" w14:textId="0C4E6987" w:rsidR="00DC7724" w:rsidRPr="00AF155E" w:rsidRDefault="00DC7724" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="144"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="618E8845" w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="618E8845" w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="618E8845" w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="618E8845" w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="618E8845" w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DC7724">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="74BAF01E" w14:textId="77777777" w:rsidR="00E80811" w:rsidRPr="00881695" w:rsidRDefault="00E80811" w:rsidP="00DC0E31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4412"/>
+        <w:gridCol w:w="1592"/>
+        <w:gridCol w:w="1836"/>
+        <w:gridCol w:w="3140"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B64E9B" w:rsidRPr="00DC0E31" w14:paraId="7C61FE7B" w14:textId="77777777" w:rsidTr="006A22E4">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70335573" w14:textId="131316D8" w:rsidR="00B64E9B" w:rsidRPr="00DC0E31" w:rsidRDefault="115FD356" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 4</w:t>
+            </w:r>
+            <w:r w:rsidR="105D13B2" w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: MATERIAL DIVERSION AND PROJECT FUNDING SUMMARY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D51CA" w:rsidRPr="00DC0E31" w14:paraId="61DA09CA" w14:textId="77777777" w:rsidTr="00147AE7">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181E6A20" w14:textId="07C4546B" w:rsidR="000D51CA" w:rsidRPr="000D51CA" w:rsidRDefault="105D13B2" w:rsidP="00830515">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Identify the material to be diverted or reduced and provide an estimate of the total pounds to be diverted over the duration of the project. Indicate whether proof of funding has been submitted by selecting Yes or No. Enter the total project cost, the grant amount requested, and the total cash match to be provided. A minimum cash match of 50 percent is required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF155E" w:rsidRPr="00DC0E31" w14:paraId="1257A501" w14:textId="77777777" w:rsidTr="00147AE7">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6004" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5318D656" w14:textId="16927F1F" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Type of material to be diverted</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or reduced.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE39082" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4976" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="072BC151" w14:textId="0D239584" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pounds of material to be diverted throughout project</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A3FE18" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF155E" w:rsidRPr="00DC0E31" w14:paraId="2F22C979" w14:textId="77777777" w:rsidTr="00147AE7">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4761D960" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="4687C595" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:ind w:left="-810" w:firstLine="810"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Proof of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-13"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>funding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provided? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FDD12B1" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:ind w:left="-810" w:firstLine="810"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Check119"/>
-[...4 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-[...28 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check119"/>
+                  <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...13 lines deleted...]
-              <w:t>No</w:t>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF155E" w:rsidRPr="00DC0E31" w:rsidDel="009E74A4" w14:paraId="0963C90E" w14:textId="77777777" w:rsidTr="00147AE7">
+        <w:trPr>
+          <w:trHeight w:val="64"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4412" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6497F122" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total project cost</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340A9ED0" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="3428" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="332A1D73" w14:textId="77777777" w:rsidR="00E31CB2" w:rsidRPr="00EA31E7" w:rsidRDefault="00E31CB2" w:rsidP="00E31CB2">
-[...30 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w14:paraId="167B55E6" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total grant amount requested </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149B2536" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check119"/>
+                  <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:checkBox>
-[...2 lines deleted...]
-                  </w:checkBox>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...27 lines deleted...]
-                <w:szCs w:val="16"/>
+          </w:p>
+          <w:p w14:paraId="1EEF3520" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59D5E26B" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total cash match</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5BFBE2" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="Check119"/>
+                  <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:checkBox>
-[...2 lines deleted...]
-                  </w:checkBox>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...18 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="4687C595" w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF155E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00EA31E7">
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDB0536" w14:textId="77777777" w:rsidR="00AF155E" w:rsidRPr="00AF155E" w:rsidDel="009E74A4" w:rsidRDefault="00AF155E" w:rsidP="00AF155E">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E3A28" w:rsidRPr="00D668F7" w14:paraId="276968A5" w14:textId="77777777" w:rsidTr="00F33571">
+    </w:tbl>
+    <w:p w14:paraId="600FE051" w14:textId="5E6F98B7" w:rsidR="00AF155E" w:rsidRPr="00147AE7" w:rsidRDefault="00AF155E" w:rsidP="009B5681">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10995" w:type="dxa"/>
+        <w:tblInd w:w="-815" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="3841"/>
+        <w:gridCol w:w="3117"/>
+        <w:gridCol w:w="3932"/>
+        <w:gridCol w:w="15"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B64E9B" w14:paraId="063B0702" w14:textId="77777777" w:rsidTr="007346D8">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10530" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4075C6" w14:textId="77777777" w:rsidR="007E3A28" w:rsidRDefault="007E3A28" w:rsidP="009C3CD0">
-[...10 lines deleted...]
-          <w:p w14:paraId="36FBEEB5" w14:textId="77777777" w:rsidR="007E3A28" w:rsidRPr="00EA31E7" w:rsidRDefault="007E3A28" w:rsidP="00E31CB2">
+          <w:p w14:paraId="16F66986" w14:textId="15B98802" w:rsidR="00B64E9B" w:rsidRPr="00430909" w:rsidRDefault="74CB5D84" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00EA31E7">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00DF0F88" w:rsidRPr="00EA31E7">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 5</w:t>
+            </w:r>
+            <w:r w:rsidR="105D13B2" w:rsidRPr="5F526FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="0D419121" w14:textId="382067CC" w:rsidR="00DF0F88" w:rsidRPr="00C50433" w:rsidRDefault="00DF0F88" w:rsidP="00E31CB2">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: ENVIRONMENTAL PERMITS AND REGULATORY COMPLIANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D51CA" w14:paraId="391CEB21" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="27245D52" w14:textId="1C647904" w:rsidR="000D51CA" w:rsidRPr="00EA641C" w:rsidRDefault="105D13B2" w:rsidP="00CF6278">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check all applicable environmental permits and/or regulations that apply to the building(s) and location(s) included in this proposal and provide the associated permit or identification number. Indicate all relevant permits, registrations, or regulatory classifications under the Clean Air Act, Clean Water Act, and the Resource Conservation and Recovery Act (RCRA). Select each category that applies and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>supply</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the corresponding permit number(s) or EPA identification number. Applicants must also identify any applicable state programs, including State Cleanup, Solid Waste Identification, Underground Storage Tank, Voluntary Remediation Program, or Community Right to Know, and provide associated permit numbers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B5681" w14:paraId="1CCE3417" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A7B71EB" w14:textId="41D499D2" w:rsidR="009B5681" w:rsidRPr="00430909" w:rsidRDefault="7BA5E711" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="16"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Check all applicable environmental permits and/or regulations that apply to the building(s) and location(s) included in this proposal and provide the associated permit or identification number.  </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clean Air Act</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00287E01" w:rsidRPr="00D668F7" w14:paraId="055A1B04" w14:textId="77777777" w:rsidTr="00A0654F">
+      <w:tr w:rsidR="009B5681" w14:paraId="13F85A89" w14:textId="77777777" w:rsidTr="007346D8">
         <w:trPr>
-          <w:trHeight w:val="461"/>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10530" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2087E7" w14:textId="77777777" w:rsidR="00287E01" w:rsidRPr="006D390C" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+          <w:p w14:paraId="6D3A9B3B" w14:textId="77777777" w:rsidR="00852EFF" w:rsidRPr="00852EFF" w:rsidRDefault="009B5681" w:rsidP="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="12"/>
-[...45 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Air registration     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4FAC" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Minor Source Operating Permit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009801EF" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Federally Enforceable State Operating Permit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F5B7DDD" w14:textId="320DD249" w:rsidR="009B5681" w:rsidRDefault="009B5681" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="78B52202" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Source Specific Operating Agreement</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="78B52202" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Title V Permit</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...8 lines deleted...]
-          <w:p w14:paraId="65A0AC94" w14:textId="77777777" w:rsidR="00287E01" w:rsidRPr="00194814" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="_Int_daVzdbMn"/>
+            <w:r w:rsidR="402C4BFA" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ermit</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="00852EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by Rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B5681" w14:paraId="0428F86A" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="50450DA3" w14:textId="2FE2F56E" w:rsidR="009B5681" w:rsidRDefault="009B5681" w:rsidP="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...9 lines deleted...]
-              <w:tab/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Permit number(s): </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60098926" w14:textId="77777777" w:rsidR="00287E01" w:rsidRPr="00194814" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B5681" w14:paraId="397D2C7E" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3931" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CEB7F3" w14:textId="51B288F1" w:rsidR="009B5681" w:rsidRDefault="7BA5E711" w:rsidP="5F526FC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="68DF5968" w14:textId="77777777" w:rsidR="00287E01" w:rsidRPr="00194814" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Clean Water Act</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F73BD05" w14:textId="77777777" w:rsidR="009B5681" w:rsidRDefault="009B5681" w:rsidP="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-          <w:p w14:paraId="5B75EC7B" w14:textId="77777777" w:rsidR="00287E01" w:rsidRPr="00194814" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3932" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56273731" w14:textId="77777777" w:rsidR="009B5681" w:rsidRDefault="009B5681" w:rsidP="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...91 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B5681" w14:paraId="25BA0DDA" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51DA23A8" w14:textId="06BEC5E2" w:rsidR="009B5681" w:rsidRPr="009B5681" w:rsidRDefault="00630B54" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...8 lines deleted...]
-          <w:p w14:paraId="55FE14A2" w14:textId="77777777" w:rsidR="00287E01" w:rsidRPr="00194814" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="7185C8C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ational Pollutant Discharge Elimination System</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e., discharge to waters of the state or storm </w:t>
+            </w:r>
+            <w:r w:rsidR="7185C8C7" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>water)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35129A66" w14:textId="5FBA1FCE" w:rsidR="009B5681" w:rsidRPr="009B5681" w:rsidRDefault="009B5681" w:rsidP="009B5681">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...179 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00630B54">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drinking </w:t>
+            </w:r>
+            <w:r w:rsidR="7185C8C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ater  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Local </w:t>
+            </w:r>
+            <w:r w:rsidR="7185C8C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>re-treatment (i.e.,</w:t>
+            </w:r>
+            <w:r w:rsidR="0AF1770F" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7BA5E711" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">discharge to sewer)  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430909" w14:paraId="3F7E9ADE" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BDCC501" w14:textId="35005AB8" w:rsidR="00430909" w:rsidRPr="00430909" w:rsidRDefault="00430909" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permit number(s): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430909" w14:paraId="449BB046" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE692D4" w14:textId="072DA7AC" w:rsidR="00430909" w:rsidRPr="00430909" w:rsidRDefault="00430909" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resource Conservation and Recovery Act </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430909" w14:paraId="524B1066" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="745E3AB6" w14:textId="2ABFA920" w:rsidR="00FF04E9" w:rsidRDefault="00630B54" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="20F72082" w:rsidRPr="00521DB4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Conditionally Exempt Small Quantity Generator</w:t>
+            </w:r>
+            <w:r w:rsidR="55D30C24" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="55D30C24" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="330C073D" w:rsidRPr="00871BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Small Quantity Generator</w:t>
+            </w:r>
+            <w:r w:rsidR="55D30C24" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...117 lines deleted...]
-          <w:p w14:paraId="6BD19DD0" w14:textId="774EC9B1" w:rsidR="00287E01" w:rsidRPr="00194814" w:rsidRDefault="00287E01" w:rsidP="00287E01">
+            <w:r w:rsidR="55D30C24" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="330C073D" w:rsidRPr="00871BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Large Quantity Generator</w:t>
+            </w:r>
+            <w:r w:rsidR="55D30C24" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="330C073D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C42EFB" w14:textId="3B686003" w:rsidR="00430909" w:rsidRDefault="00430909" w:rsidP="00DC0E31">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...33 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="55D30C24" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="330C073D" w:rsidRPr="00871BEF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Treatment, Storage, and Disposal Facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430909" w14:paraId="640C70F8" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FD1B49" w14:textId="77BE1D6D" w:rsidR="00430909" w:rsidRDefault="00430909" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPA Identification number: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430909" w14:paraId="5AA70C7E" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C671BEC" w14:textId="5B48DEEE" w:rsidR="00430909" w:rsidRDefault="55D30C24" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">State Clean Up     </w:t>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Solid Waste Identification     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="66175854" w:rsidRPr="009F054A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Underground Storage Tank</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1866DB20" w:rsidRPr="006942E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Voluntary Remediation Program</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check118"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="16"/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
-[...10 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidR="00430909" w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00194814">
-[...11 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1866DB20" w:rsidRPr="006942E3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Community Right-To-Know</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00430909" w14:paraId="04DEE32F" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBFDF1B" w14:textId="11D1E77A" w:rsidR="00430909" w:rsidRDefault="00430909" w:rsidP="00DC0E31">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Permit number(s): </w:t>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00194814" w:rsidRPr="00194814">
-[...3 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...129 lines deleted...]
-      <w:tr w:rsidR="00D13E36" w:rsidRPr="00AD513D" w14:paraId="5B4FAEA9" w14:textId="77777777" w:rsidTr="00D76BD3">
+      <w:tr w:rsidR="004C1F29" w:rsidRPr="003E2C5C" w14:paraId="21F3F3DC" w14:textId="77777777" w:rsidTr="007346D8">
         <w:trPr>
-          <w:trHeight w:val="3312"/>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="90" w:type="dxa"/>
+          <w:trHeight w:val="170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9445" w:type="dxa"/>
+            <w:tcW w:w="10905" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="4B08C9F4" w14:textId="2B425C54" w:rsidR="00916060" w:rsidRPr="0038345D" w:rsidRDefault="00916060" w:rsidP="00916060">
-[...453 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3EE99488" w14:textId="182B07F5" w:rsidR="004C1F29" w:rsidRPr="004C1F29" w:rsidRDefault="004C1F29">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1F29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>SECTION 6: MEDIA INFORMATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1F29" w:rsidRPr="003E2C5C" w14:paraId="363A26CB" w14:textId="77777777" w:rsidTr="007346D8">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="90" w:type="dxa"/>
+          <w:trHeight w:val="431"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10905" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D40E6C" w14:textId="277C8D04" w:rsidR="004C1F29" w:rsidRPr="004C1F29" w:rsidRDefault="6BCA87CE" w:rsidP="00CF6278">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F6D61">
+            <w:r w:rsidRPr="5F526FC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Proposal and Supporting Documents</w:t>
-[...934 lines deleted...]
-            </w:pPr>
+              <w:t>Provide a clear, easy to understand description of what the equipment to be purchased does so we can accurately explain your project in media or other public facing materials. Include photos that illustrate your project—such as images of the equipment you plan to buy or the parts of your operation that will be improved. You may also include your organization’s logo. If the project is awarded, IDEM will use this information to showcase the project through public channels.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...226 lines deleted...]
-      <w:tr w:rsidR="004C55A8" w14:paraId="3040A63B" w14:textId="77777777" w:rsidTr="00C50433">
+      <w:tr w:rsidR="001E07A6" w:rsidRPr="003E2C5C" w14:paraId="0D605B04" w14:textId="77777777" w:rsidTr="007346D8">
         <w:trPr>
-          <w:trHeight w:val="7319"/>
+          <w:gridBefore w:val="1"/>
+          <w:wBefore w:w="90" w:type="dxa"/>
+          <w:trHeight w:val="1241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9406" w:type="dxa"/>
+            <w:tcW w:w="10905" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="57108810" w14:textId="02F25F06" w:rsidR="001B502B" w:rsidRDefault="004C55A8" w:rsidP="00641211">
+          <w:p w14:paraId="1ABE30BC" w14:textId="79A0E1BF" w:rsidR="001E07A6" w:rsidRPr="003E2C5C" w:rsidRDefault="008455DE" w:rsidP="5F526FC6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text3"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="22"/>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="039755FD" w14:textId="77777777" w:rsidR="004C55A8" w:rsidRPr="00CD6F71" w:rsidRDefault="004C55A8" w:rsidP="00641211">
+    <w:p w14:paraId="72A0E61A" w14:textId="1A9FE723" w:rsidR="5F526FC6" w:rsidRPr="006608E9" w:rsidRDefault="5F526FC6" w:rsidP="5F526FC6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65FA0DFD" w14:textId="24857A08" w:rsidR="7043BEB3" w:rsidRDefault="006A22E4" w:rsidP="008A5449">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7043BEB3" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Include JPEG</w:t>
+      </w:r>
+      <w:r w:rsidR="67046420" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/PNG of organization logo</w:t>
+      </w:r>
+      <w:r w:rsidR="00344692">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with transparent background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223E23BD" w14:textId="77777777" w:rsidR="00741422" w:rsidRPr="006608E9" w:rsidRDefault="00741422" w:rsidP="00C85F9E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004C55A8" w:rsidRPr="00CD6F71" w:rsidSect="00FD303B">
-[...2 lines deleted...]
-      <w:pgMar w:top="504" w:right="1440" w:bottom="504" w:left="1440" w:header="504" w:footer="504" w:gutter="0"/>
+    <w:p w14:paraId="1A0C4AD9" w14:textId="2025173A" w:rsidR="001E07A6" w:rsidRDefault="7916B76D" w:rsidP="00CF6278">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>If your project is selected for funding, IDEM may feature it in public</w:t>
+      </w:r>
+      <w:r w:rsidR="559C3333" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>facing materials, including press releases, newsletters, reports, and social media. By submitting this application, you acknowledge and agree that the information and images provided in the Media Information section may be used to highlight your project’s impact and to promote the Recycling Market Development Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A02B04" w14:textId="77777777" w:rsidR="001E07A6" w:rsidRPr="006608E9" w:rsidRDefault="001E07A6" w:rsidP="001E07A6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-725" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4829"/>
+        <w:gridCol w:w="6061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001E07A6" w:rsidRPr="003E2C5C" w14:paraId="2472545D" w14:textId="77777777" w:rsidTr="008A5449">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9F1D87" w14:textId="2350281A" w:rsidR="001E07A6" w:rsidRPr="00D225ED" w:rsidRDefault="001E07A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature (</w:t>
+            </w:r>
+            <w:r w:rsidR="00840D70">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>first, middle and last</w:t>
+            </w:r>
+            <w:r w:rsidR="00840D70" w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463CC585" w14:textId="77777777" w:rsidR="001E07A6" w:rsidRPr="00D225ED" w:rsidRDefault="001E07A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date (month, day, year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E07A6" w:rsidRPr="003E2C5C" w14:paraId="6AF42C67" w14:textId="77777777" w:rsidTr="008A5449">
+        <w:trPr>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="511B2D7B" w14:textId="77777777" w:rsidR="001E07A6" w:rsidRPr="003E2C5C" w:rsidRDefault="001E07A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAC9C48" w14:textId="77777777" w:rsidR="001E07A6" w:rsidRPr="003E2C5C" w:rsidRDefault="001E07A6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D039145" w14:textId="77777777" w:rsidR="008A4253" w:rsidRPr="00072DA8" w:rsidRDefault="008A4253" w:rsidP="00D55B60">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-725" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10890"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D55B60" w:rsidRPr="003E2C5C" w14:paraId="4859F741" w14:textId="77777777" w:rsidTr="00072DA8">
+        <w:trPr>
+          <w:trHeight w:val="215"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1301D520" w14:textId="69DD5523" w:rsidR="00D55B60" w:rsidRPr="00D55B60" w:rsidRDefault="0486C743" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 7: PROJECT PROPOSAL OVERVIEW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D55B60" w:rsidRPr="003E2C5C" w14:paraId="2CD7A015" w14:textId="77777777" w:rsidTr="008A5449">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDB9B0A" w14:textId="726EAC69" w:rsidR="00D55B60" w:rsidRPr="00D55B60" w:rsidRDefault="0486C743" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Provide a clear overview of the proposed project. The summary should outline anticipated project expenditures, the materials targeted for diversion or reduction, the projected quantities of waste diversion or reduction and/or outreach metrics, and the expected project timeline. There is no word limit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4253" w:rsidRPr="003E2C5C" w14:paraId="036DABBA" w14:textId="77777777" w:rsidTr="008A5449">
+        <w:trPr>
+          <w:trHeight w:val="1241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F2A4389" w14:textId="6C4B10D7" w:rsidR="008A4253" w:rsidRPr="003E2C5C" w:rsidRDefault="006808E9" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D96C203" w14:textId="01B710CD" w:rsidR="5F526FC6" w:rsidRPr="00FC0361" w:rsidRDefault="5F526FC6" w:rsidP="00191D4C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-725" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10890"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="5F526FC6" w14:paraId="3CEC682D" w14:textId="77777777" w:rsidTr="00191D4C">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+          </w:tcPr>
+          <w:p w14:paraId="315CDF6E" w14:textId="274C2BCF" w:rsidR="09E1E8C5" w:rsidRDefault="09E1E8C5" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:pBdr>
+                <w:bar w:val="single" w:sz="4" w:color="auto"/>
+              </w:pBdr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SECTION 8: PROJECT PROPOSAL COMPONENTS</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC7477" w14:paraId="056448BA" w14:textId="77777777" w:rsidTr="008A5449">
+        <w:trPr>
+          <w:trHeight w:val="365"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC0FADB" w14:textId="6DA59928" w:rsidR="00EC7477" w:rsidRPr="00FD49CE" w:rsidRDefault="10EF5433" w:rsidP="00FD49CE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="-90"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Project Proposal uploads must include all required components listed below. For detailed instructions on each requirement, please refer to Attachment A: Proposal Components in the Recycling Market Development Program Application Guidelines, available on the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14">
+              <w:r w:rsidRPr="5F526FC6">
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="156082" w:themeColor="accent1"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>program webpage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="156082" w:themeColor="accent1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Proposals must use one-inch margins, a minimum 11point font size, and either Times New Roman or Arial. File uploads are limited to 4 MB; larger files should be divided into multiple documents.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="25F41E90" w14:textId="77777777" w:rsidR="007E3ED2" w:rsidRPr="00FC0361" w:rsidRDefault="007E3ED2" w:rsidP="00C82180">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9C21B5" w14:textId="79D10E05" w:rsidR="00413096" w:rsidRDefault="00413096" w:rsidP="00413096">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Project Description &amp; Scope of Work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C81455" w14:textId="77777777" w:rsidR="00413096" w:rsidRDefault="00413096" w:rsidP="00413096">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Past Performance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2787C7" w14:textId="77777777" w:rsidR="00413096" w:rsidRDefault="00413096" w:rsidP="00413096">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="284B35F2" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cost Share / Match</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437BD9B1" w14:textId="4DCE1DF8" w:rsidR="00C82180" w:rsidRDefault="00413096" w:rsidP="00413096">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="284B35F2" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Detailed Budget Narrative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74239A71" w14:textId="63C91E3D" w:rsidR="006A076C" w:rsidRDefault="00FC0361" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="32D46C00" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Budget Sheet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133D0D95" w14:textId="77777777" w:rsidR="007346D8" w:rsidRPr="006A076C" w:rsidRDefault="007346D8" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9788" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="538"/>
+        <w:gridCol w:w="3332"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="1598"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="2782E7F3" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="380B8F45" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E840D5A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Project Item</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0113E2" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Quantity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="136484F2" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Grant Request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="124CE21A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cash Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8ABD0A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total Cost (Grant Request + Cash Match)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="574599A0" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64091B69" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6D6595" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDEE830" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517E31DC" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714B9624" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BCBDF61" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:r w:rsidRPr="5F526FC6">
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="009A61E3" w:rsidRPr="5F526FC6">
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="009A61E3" w:rsidRPr="5F526FC6">
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="009A61E3" w:rsidRPr="5F526FC6">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A61E3" w:rsidRPr="5F526FC6">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="1EC830BB" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2423860A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D9EB3A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2021CF63" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1DCF1A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9EE386" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208B65AC" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="12F08FB1" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01024716" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6DBF9A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="405C6205" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33292E69" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE64EC1" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17682F70" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="0399AC43" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C52F07" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A9DC15" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="336D08D7" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F8F9A4" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028E0B1B" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4CCE79" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="6A19FC7D" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39724894" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70571F1E" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5951BB6E" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F905CC7" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504414C2" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDD47D7" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="17CFF407" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F82B25" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289BD4DA" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4181B1" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5519539E" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A9B907" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="552C1935" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="44B50ED0" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD167FE" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8F3EA2" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7562B200" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6653B271" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33F1906A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="553DF38B" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="7CF058AE" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="710609F1" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB84E3A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9DBB4C" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A271D3D" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="099983B5" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="615E625C" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="700EBB29" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8715AE" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78578175" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="500E701F" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F03099" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D854788" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D16001B" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="7D3AF24B" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="002F0C4F" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F7E248" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB0A4BE" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AD0B46" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73967F2D" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F99E033" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="49281DB9" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596E2B7E" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7287718A" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511BA322" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4E2DB0" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3B86B6" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CABE2C9" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="65EC8F4D" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="230920D8" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="303DC1C1" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3EE74C" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243C34D0" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C2E01D" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331C7621" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="57AE096C" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F426978" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D4FB08" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AF44F7" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F5704D" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE21922" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EEAFB0D" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="522B36FE" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAC5D0F" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517AE6B5" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F19AEC" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D14286" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF1F303" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0475E1" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="5B0B6854" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="538" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE98AA9" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3332" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40794DCF" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08AAE4EE" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1D3310" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E3CB3EB" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CF26AC" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="007C6102" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A61E3" w:rsidRPr="007C6102" w14:paraId="7B6B2353" w14:textId="77777777" w:rsidTr="5F526FC6">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5429" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAE422B" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="009244C9" w:rsidRDefault="52290B40" w:rsidP="5F526FC6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5F526FC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Totals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B2D5BCA" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="009244C9" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009244C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56272B00" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="009244C9" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009244C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1598" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A977F1" w14:textId="77777777" w:rsidR="009A61E3" w:rsidRPr="009244C9" w:rsidRDefault="009A61E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009244C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53D81B31" w14:textId="77777777" w:rsidR="00435DE1" w:rsidRPr="00C82180" w:rsidRDefault="00435DE1" w:rsidP="00786659">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="283F4AF7" w14:textId="77777777" w:rsidR="00FC0361" w:rsidRDefault="00FC0361" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="749CF4CD" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Copies of Quotes for All Applicable Purchases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19915473" w14:textId="77777777" w:rsidR="00FC0361" w:rsidRDefault="00FC0361" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3EC4E3BA" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nonprofit Status (Required for Nonprofit Only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103FC04F" w14:textId="77777777" w:rsidR="00FC0361" w:rsidRDefault="00FC0361" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="35611EB3" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Business Plan (Required for Businesses Purchasing Equipment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="282F2E0F" w14:textId="4EBA089F" w:rsidR="00E0531E" w:rsidRDefault="00FC0361" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check118"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:size w:val="16"/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="003E2C5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="284B35F2" w:rsidRPr="5F526FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Supporting Documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B299F90" w14:textId="77777777" w:rsidR="00044F33" w:rsidRDefault="00044F33" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5632E06A" w14:textId="77777777" w:rsidR="00044F33" w:rsidRDefault="00044F33" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266894FE" w14:textId="77777777" w:rsidR="00044F33" w:rsidRDefault="00044F33" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I acknowledge that my submission of this proposal has been duly authorized by the governing body of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027DB0E5" w14:textId="5781B77A" w:rsidR="00044F33" w:rsidRDefault="00044F33" w:rsidP="00FC0361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044F33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the organization listed above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349E581B" w14:textId="0B17200E" w:rsidR="00C93B0B" w:rsidRDefault="00C93B0B" w:rsidP="00044F33">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10890" w:type="dxa"/>
+        <w:tblInd w:w="-725" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4829"/>
+        <w:gridCol w:w="6061"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C45B35" w:rsidRPr="003E2C5C" w14:paraId="2A7EECFA" w14:textId="77777777" w:rsidTr="0041041E">
+        <w:trPr>
+          <w:trHeight w:val="301"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB4BA1B" w14:textId="74CA3AC9" w:rsidR="00C45B35" w:rsidRPr="00D225ED" w:rsidRDefault="00C45B35" w:rsidP="0041041E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Signature (</w:t>
+            </w:r>
+            <w:r w:rsidR="00044F33">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>first, middle and last</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135477A7" w14:textId="77777777" w:rsidR="00C45B35" w:rsidRPr="00D225ED" w:rsidRDefault="00C45B35" w:rsidP="0041041E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D225ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date (month, day, year)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C45B35" w:rsidRPr="003E2C5C" w14:paraId="3C2DC739" w14:textId="77777777" w:rsidTr="0041041E">
+        <w:trPr>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4829" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62560C35" w14:textId="77777777" w:rsidR="00C45B35" w:rsidRPr="003E2C5C" w:rsidRDefault="00C45B35" w:rsidP="0041041E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6061" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1F41D8" w14:textId="77777777" w:rsidR="00C45B35" w:rsidRPr="003E2C5C" w:rsidRDefault="00C45B35" w:rsidP="0041041E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003E2C5C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F00C7C7" w14:textId="77777777" w:rsidR="00104E8F" w:rsidRPr="006C7631" w:rsidRDefault="00104E8F" w:rsidP="00104E8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00104E8F" w:rsidRPr="006C7631">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A1274F3" w14:textId="77777777" w:rsidR="00FD303B" w:rsidRDefault="00FD303B" w:rsidP="006D390C">
+    <w:p w14:paraId="26B3FAB8" w14:textId="77777777" w:rsidR="002F7C47" w:rsidRDefault="002F7C47" w:rsidP="00AF155E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42D67A0D" w14:textId="77777777" w:rsidR="00FD303B" w:rsidRDefault="00FD303B" w:rsidP="006D390C">
+    <w:p w14:paraId="3EC8B363" w14:textId="77777777" w:rsidR="002F7C47" w:rsidRDefault="002F7C47" w:rsidP="00AF155E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...154 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78303BBA" w14:textId="77777777" w:rsidR="00FD303B" w:rsidRDefault="00FD303B" w:rsidP="006D390C">
+    <w:p w14:paraId="0B247EEF" w14:textId="77777777" w:rsidR="002F7C47" w:rsidRDefault="002F7C47" w:rsidP="00AF155E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096829A6" w14:textId="77777777" w:rsidR="00FD303B" w:rsidRDefault="00FD303B" w:rsidP="006D390C">
+    <w:p w14:paraId="606ACFC0" w14:textId="77777777" w:rsidR="002F7C47" w:rsidRDefault="002F7C47" w:rsidP="00AF155E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_daVzdbMn" int2:invalidationBookmarkName="" int2:hashCode="eNnMS0/EUpHvTS" int2:id="f9AdXuj4">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11AE74BB"/>
+    <w:nsid w:val="07CC47B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18143472"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="3C6444A0"/>
+    <w:lvl w:ilvl="0" w:tplc="7A0A3AD4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="-270" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="1890" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="2610" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="4050" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
+        <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5100" w:hanging="360"/>
+        <w:ind w:left="5490" w:hanging="180"/>
       </w:pPr>
-      <w:rPr>
-[...25 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="527790253">
+  <w:num w:numId="1" w16cid:durableId="78331178">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Weuzw1yoTtgDoflrawqg0HNHIbzwAdG82ewRr0OJagxyUkNeS+A3SsziWp+S6bM6PvWTyQQEQwKw6RN5HXst1w==" w:salt="6tWQkfz1rhlnq9HS06QwZw=="/>
-  <w:defaultTabStop w:val="360"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="a0kqRRdoM/s4AEKubghCsdCaasLJkTAoCqGTodQKg8z0mNdn1O0/t4eamxAYhAyBHr2LBYTEVLQUui77H8Wzsw==" w:salt="K/nnvk0aDBZK+O98vhOrgw=="/>
+  <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002330F1"/>
-[...190 lines deleted...]
-    <w:rsid w:val="00FF7A69"/>
+    <w:rsidRoot w:val="00DC0E31"/>
+    <w:rsid w:val="000024C8"/>
+    <w:rsid w:val="000302B8"/>
+    <w:rsid w:val="000350EA"/>
+    <w:rsid w:val="00042590"/>
+    <w:rsid w:val="00044F33"/>
+    <w:rsid w:val="00072DA8"/>
+    <w:rsid w:val="00073DCC"/>
+    <w:rsid w:val="000B6B0B"/>
+    <w:rsid w:val="000B6D8B"/>
+    <w:rsid w:val="000D022D"/>
+    <w:rsid w:val="000D51CA"/>
+    <w:rsid w:val="00104084"/>
+    <w:rsid w:val="00104E8F"/>
+    <w:rsid w:val="0012768E"/>
+    <w:rsid w:val="00140D89"/>
+    <w:rsid w:val="00147AE7"/>
+    <w:rsid w:val="0016173F"/>
+    <w:rsid w:val="001721C8"/>
+    <w:rsid w:val="00173562"/>
+    <w:rsid w:val="00180215"/>
+    <w:rsid w:val="00190665"/>
+    <w:rsid w:val="00190835"/>
+    <w:rsid w:val="00191D4C"/>
+    <w:rsid w:val="001A2FA3"/>
+    <w:rsid w:val="001B765B"/>
+    <w:rsid w:val="001D5265"/>
+    <w:rsid w:val="001D7B5C"/>
+    <w:rsid w:val="001E07A6"/>
+    <w:rsid w:val="001F2E11"/>
+    <w:rsid w:val="00201AF8"/>
+    <w:rsid w:val="00202F8A"/>
+    <w:rsid w:val="00205D4D"/>
+    <w:rsid w:val="00237E82"/>
+    <w:rsid w:val="0027740A"/>
+    <w:rsid w:val="00287309"/>
+    <w:rsid w:val="002A511E"/>
+    <w:rsid w:val="002B3D2D"/>
+    <w:rsid w:val="002B66C8"/>
+    <w:rsid w:val="002B71D2"/>
+    <w:rsid w:val="002B7F11"/>
+    <w:rsid w:val="002D36D0"/>
+    <w:rsid w:val="002D6F1C"/>
+    <w:rsid w:val="002F436C"/>
+    <w:rsid w:val="002F7C47"/>
+    <w:rsid w:val="00304FE5"/>
+    <w:rsid w:val="00323B30"/>
+    <w:rsid w:val="003249C5"/>
+    <w:rsid w:val="00325625"/>
+    <w:rsid w:val="00337918"/>
+    <w:rsid w:val="00340771"/>
+    <w:rsid w:val="00344692"/>
+    <w:rsid w:val="00350421"/>
+    <w:rsid w:val="0035729E"/>
+    <w:rsid w:val="00365D96"/>
+    <w:rsid w:val="0037686A"/>
+    <w:rsid w:val="00380429"/>
+    <w:rsid w:val="0038290E"/>
+    <w:rsid w:val="003A649D"/>
+    <w:rsid w:val="003B022E"/>
+    <w:rsid w:val="003B74F2"/>
+    <w:rsid w:val="003C0175"/>
+    <w:rsid w:val="003C0F48"/>
+    <w:rsid w:val="003C369C"/>
+    <w:rsid w:val="003D1739"/>
+    <w:rsid w:val="003D387F"/>
+    <w:rsid w:val="003D5085"/>
+    <w:rsid w:val="003E493F"/>
+    <w:rsid w:val="003F4F7B"/>
+    <w:rsid w:val="00413096"/>
+    <w:rsid w:val="0041748C"/>
+    <w:rsid w:val="004174FB"/>
+    <w:rsid w:val="0042192A"/>
+    <w:rsid w:val="0042388F"/>
+    <w:rsid w:val="004301BE"/>
+    <w:rsid w:val="00430909"/>
+    <w:rsid w:val="00433A19"/>
+    <w:rsid w:val="00435DE1"/>
+    <w:rsid w:val="004379C4"/>
+    <w:rsid w:val="0045367D"/>
+    <w:rsid w:val="00454161"/>
+    <w:rsid w:val="00460C7C"/>
+    <w:rsid w:val="00461476"/>
+    <w:rsid w:val="004703C6"/>
+    <w:rsid w:val="004707B4"/>
+    <w:rsid w:val="00480E43"/>
+    <w:rsid w:val="00495684"/>
+    <w:rsid w:val="004C1F29"/>
+    <w:rsid w:val="004E5BB6"/>
+    <w:rsid w:val="004F0A4C"/>
+    <w:rsid w:val="004F11BD"/>
+    <w:rsid w:val="00507B1E"/>
+    <w:rsid w:val="00521DB4"/>
+    <w:rsid w:val="00545EC2"/>
+    <w:rsid w:val="0055223C"/>
+    <w:rsid w:val="005567F8"/>
+    <w:rsid w:val="00573919"/>
+    <w:rsid w:val="00577076"/>
+    <w:rsid w:val="00583F7A"/>
+    <w:rsid w:val="005A1628"/>
+    <w:rsid w:val="005A16A6"/>
+    <w:rsid w:val="005C36FA"/>
+    <w:rsid w:val="005D3E51"/>
+    <w:rsid w:val="0061676E"/>
+    <w:rsid w:val="00616871"/>
+    <w:rsid w:val="00630B54"/>
+    <w:rsid w:val="00637D8D"/>
+    <w:rsid w:val="00641503"/>
+    <w:rsid w:val="00644457"/>
+    <w:rsid w:val="0064771F"/>
+    <w:rsid w:val="006507C7"/>
+    <w:rsid w:val="006608E9"/>
+    <w:rsid w:val="0066214E"/>
+    <w:rsid w:val="006808E9"/>
+    <w:rsid w:val="00681141"/>
+    <w:rsid w:val="006836EF"/>
+    <w:rsid w:val="00692892"/>
+    <w:rsid w:val="006942E3"/>
+    <w:rsid w:val="006A076C"/>
+    <w:rsid w:val="006A22E4"/>
+    <w:rsid w:val="006B20DD"/>
+    <w:rsid w:val="006D7ED7"/>
+    <w:rsid w:val="006E2A32"/>
+    <w:rsid w:val="006F7120"/>
+    <w:rsid w:val="007244E4"/>
+    <w:rsid w:val="00733806"/>
+    <w:rsid w:val="007346D8"/>
+    <w:rsid w:val="00741422"/>
+    <w:rsid w:val="00744907"/>
+    <w:rsid w:val="0074639A"/>
+    <w:rsid w:val="00751848"/>
+    <w:rsid w:val="00764157"/>
+    <w:rsid w:val="0078111C"/>
+    <w:rsid w:val="00786659"/>
+    <w:rsid w:val="007965AD"/>
+    <w:rsid w:val="00797A46"/>
+    <w:rsid w:val="007B298C"/>
+    <w:rsid w:val="007B31BD"/>
+    <w:rsid w:val="007D5FB5"/>
+    <w:rsid w:val="007E3ED2"/>
+    <w:rsid w:val="007F5649"/>
+    <w:rsid w:val="00802509"/>
+    <w:rsid w:val="00814061"/>
+    <w:rsid w:val="0082735F"/>
+    <w:rsid w:val="00830515"/>
+    <w:rsid w:val="00840D70"/>
+    <w:rsid w:val="00841CC9"/>
+    <w:rsid w:val="008455DE"/>
+    <w:rsid w:val="00851AC3"/>
+    <w:rsid w:val="00852EFF"/>
+    <w:rsid w:val="00853E1F"/>
+    <w:rsid w:val="00856AD9"/>
+    <w:rsid w:val="00862A87"/>
+    <w:rsid w:val="00866A82"/>
+    <w:rsid w:val="00871BEF"/>
+    <w:rsid w:val="00881695"/>
+    <w:rsid w:val="008840DB"/>
+    <w:rsid w:val="00890EFC"/>
+    <w:rsid w:val="008A4253"/>
+    <w:rsid w:val="008A5449"/>
+    <w:rsid w:val="008D15E8"/>
+    <w:rsid w:val="008D4887"/>
+    <w:rsid w:val="008F5EEC"/>
+    <w:rsid w:val="008F69E9"/>
+    <w:rsid w:val="008F6C0B"/>
+    <w:rsid w:val="008F7D0E"/>
+    <w:rsid w:val="00900DEB"/>
+    <w:rsid w:val="009158B1"/>
+    <w:rsid w:val="00915AB8"/>
+    <w:rsid w:val="00916036"/>
+    <w:rsid w:val="0092149C"/>
+    <w:rsid w:val="009214FC"/>
+    <w:rsid w:val="00922E4C"/>
+    <w:rsid w:val="009259A3"/>
+    <w:rsid w:val="00925D70"/>
+    <w:rsid w:val="009326AD"/>
+    <w:rsid w:val="009445D0"/>
+    <w:rsid w:val="00953242"/>
+    <w:rsid w:val="009746A3"/>
+    <w:rsid w:val="00976B3C"/>
+    <w:rsid w:val="009801EF"/>
+    <w:rsid w:val="009A61E3"/>
+    <w:rsid w:val="009B5681"/>
+    <w:rsid w:val="009C7D51"/>
+    <w:rsid w:val="009D1458"/>
+    <w:rsid w:val="009D6125"/>
+    <w:rsid w:val="009E1FD8"/>
+    <w:rsid w:val="009F054A"/>
+    <w:rsid w:val="00A0110A"/>
+    <w:rsid w:val="00A2498F"/>
+    <w:rsid w:val="00A27490"/>
+    <w:rsid w:val="00A27A21"/>
+    <w:rsid w:val="00A3095A"/>
+    <w:rsid w:val="00A32565"/>
+    <w:rsid w:val="00A41F73"/>
+    <w:rsid w:val="00A429AF"/>
+    <w:rsid w:val="00A619EF"/>
+    <w:rsid w:val="00A6660F"/>
+    <w:rsid w:val="00A67745"/>
+    <w:rsid w:val="00AA11F6"/>
+    <w:rsid w:val="00AC45D3"/>
+    <w:rsid w:val="00AC5AB2"/>
+    <w:rsid w:val="00AD1E6F"/>
+    <w:rsid w:val="00AD4BB5"/>
+    <w:rsid w:val="00AD7CE8"/>
+    <w:rsid w:val="00AE484B"/>
+    <w:rsid w:val="00AE5726"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF057D"/>
+    <w:rsid w:val="00AF155E"/>
+    <w:rsid w:val="00AF2528"/>
+    <w:rsid w:val="00B12594"/>
+    <w:rsid w:val="00B1574F"/>
+    <w:rsid w:val="00B203F6"/>
+    <w:rsid w:val="00B26242"/>
+    <w:rsid w:val="00B32D3E"/>
+    <w:rsid w:val="00B35F60"/>
+    <w:rsid w:val="00B42D0C"/>
+    <w:rsid w:val="00B47417"/>
+    <w:rsid w:val="00B64E9B"/>
+    <w:rsid w:val="00B722F3"/>
+    <w:rsid w:val="00B86718"/>
+    <w:rsid w:val="00BC09CB"/>
+    <w:rsid w:val="00BD2471"/>
+    <w:rsid w:val="00BD28F0"/>
+    <w:rsid w:val="00BE63EE"/>
+    <w:rsid w:val="00C039D8"/>
+    <w:rsid w:val="00C04C31"/>
+    <w:rsid w:val="00C31F1F"/>
+    <w:rsid w:val="00C3529D"/>
+    <w:rsid w:val="00C45B35"/>
+    <w:rsid w:val="00C561E9"/>
+    <w:rsid w:val="00C660DD"/>
+    <w:rsid w:val="00C71941"/>
+    <w:rsid w:val="00C732CC"/>
+    <w:rsid w:val="00C82180"/>
+    <w:rsid w:val="00C83523"/>
+    <w:rsid w:val="00C85F9E"/>
+    <w:rsid w:val="00C90C95"/>
+    <w:rsid w:val="00C93B0B"/>
+    <w:rsid w:val="00C95EFD"/>
+    <w:rsid w:val="00CA4232"/>
+    <w:rsid w:val="00CA7FDA"/>
+    <w:rsid w:val="00CB645F"/>
+    <w:rsid w:val="00CE691F"/>
+    <w:rsid w:val="00CF6278"/>
+    <w:rsid w:val="00D225ED"/>
+    <w:rsid w:val="00D31C21"/>
+    <w:rsid w:val="00D35844"/>
+    <w:rsid w:val="00D425BC"/>
+    <w:rsid w:val="00D42F7A"/>
+    <w:rsid w:val="00D4355D"/>
+    <w:rsid w:val="00D452F5"/>
+    <w:rsid w:val="00D53719"/>
+    <w:rsid w:val="00D55379"/>
+    <w:rsid w:val="00D55B60"/>
+    <w:rsid w:val="00D65901"/>
+    <w:rsid w:val="00D871B1"/>
+    <w:rsid w:val="00DA4274"/>
+    <w:rsid w:val="00DB48E2"/>
+    <w:rsid w:val="00DB5A9F"/>
+    <w:rsid w:val="00DB61CC"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rsid w:val="00DC27D6"/>
+    <w:rsid w:val="00DC5DFE"/>
+    <w:rsid w:val="00DC762E"/>
+    <w:rsid w:val="00DC7724"/>
+    <w:rsid w:val="00DD0945"/>
+    <w:rsid w:val="00DE4FAC"/>
+    <w:rsid w:val="00DF3102"/>
+    <w:rsid w:val="00E03495"/>
+    <w:rsid w:val="00E0415A"/>
+    <w:rsid w:val="00E044CB"/>
+    <w:rsid w:val="00E0531E"/>
+    <w:rsid w:val="00E13DF5"/>
+    <w:rsid w:val="00E14D55"/>
+    <w:rsid w:val="00E17753"/>
+    <w:rsid w:val="00E313D3"/>
+    <w:rsid w:val="00E340C6"/>
+    <w:rsid w:val="00E3431B"/>
+    <w:rsid w:val="00E348F8"/>
+    <w:rsid w:val="00E369E2"/>
+    <w:rsid w:val="00E41FD6"/>
+    <w:rsid w:val="00E45589"/>
+    <w:rsid w:val="00E72BD1"/>
+    <w:rsid w:val="00E80811"/>
+    <w:rsid w:val="00E858E3"/>
+    <w:rsid w:val="00EA641C"/>
+    <w:rsid w:val="00EC1372"/>
+    <w:rsid w:val="00EC4627"/>
+    <w:rsid w:val="00EC5BF1"/>
+    <w:rsid w:val="00EC7477"/>
+    <w:rsid w:val="00ED0593"/>
+    <w:rsid w:val="00ED47C7"/>
+    <w:rsid w:val="00ED6D86"/>
+    <w:rsid w:val="00EE4909"/>
+    <w:rsid w:val="00EE66A0"/>
+    <w:rsid w:val="00EF2ACD"/>
+    <w:rsid w:val="00EF6B3B"/>
+    <w:rsid w:val="00F02C4D"/>
+    <w:rsid w:val="00F170B9"/>
+    <w:rsid w:val="00F35D86"/>
+    <w:rsid w:val="00F4686F"/>
+    <w:rsid w:val="00F478F9"/>
+    <w:rsid w:val="00F61B9C"/>
+    <w:rsid w:val="00F628D7"/>
+    <w:rsid w:val="00F73082"/>
+    <w:rsid w:val="00F74FE3"/>
+    <w:rsid w:val="00F84741"/>
+    <w:rsid w:val="00F87EB9"/>
+    <w:rsid w:val="00F91853"/>
+    <w:rsid w:val="00FB0132"/>
+    <w:rsid w:val="00FC0361"/>
+    <w:rsid w:val="00FD26DF"/>
+    <w:rsid w:val="00FD49CE"/>
+    <w:rsid w:val="00FD5D20"/>
+    <w:rsid w:val="00FD65D1"/>
+    <w:rsid w:val="00FE0353"/>
+    <w:rsid w:val="00FE3DD1"/>
+    <w:rsid w:val="00FE72C9"/>
+    <w:rsid w:val="00FF04E9"/>
+    <w:rsid w:val="00FF07EB"/>
+    <w:rsid w:val="03EC6513"/>
+    <w:rsid w:val="04112E1D"/>
+    <w:rsid w:val="0486C743"/>
+    <w:rsid w:val="0510170A"/>
+    <w:rsid w:val="053A67A7"/>
+    <w:rsid w:val="071BAD24"/>
+    <w:rsid w:val="081931A0"/>
+    <w:rsid w:val="08D1446C"/>
+    <w:rsid w:val="09E1E8C5"/>
+    <w:rsid w:val="0ACDB7C2"/>
+    <w:rsid w:val="0AF1770F"/>
+    <w:rsid w:val="0B0015F1"/>
+    <w:rsid w:val="0BD1A453"/>
+    <w:rsid w:val="105D13B2"/>
+    <w:rsid w:val="10EF5433"/>
+    <w:rsid w:val="115ECE34"/>
+    <w:rsid w:val="115FD356"/>
+    <w:rsid w:val="126F81C1"/>
+    <w:rsid w:val="130E58F7"/>
+    <w:rsid w:val="1363954B"/>
+    <w:rsid w:val="16BA479B"/>
+    <w:rsid w:val="18650781"/>
+    <w:rsid w:val="1866DB20"/>
+    <w:rsid w:val="1A65D058"/>
+    <w:rsid w:val="1AC5BA14"/>
+    <w:rsid w:val="1C9D7604"/>
+    <w:rsid w:val="1CCE4B54"/>
+    <w:rsid w:val="1D2146FD"/>
+    <w:rsid w:val="1FE18832"/>
+    <w:rsid w:val="20F72082"/>
+    <w:rsid w:val="21681C13"/>
+    <w:rsid w:val="25E33C35"/>
+    <w:rsid w:val="284B35F2"/>
+    <w:rsid w:val="292B1751"/>
+    <w:rsid w:val="2B1B0B8D"/>
+    <w:rsid w:val="2B7858AB"/>
+    <w:rsid w:val="2D2E622D"/>
+    <w:rsid w:val="2F9381E1"/>
+    <w:rsid w:val="30F97B2E"/>
+    <w:rsid w:val="31315E7A"/>
+    <w:rsid w:val="32D46C00"/>
+    <w:rsid w:val="330C073D"/>
+    <w:rsid w:val="340A2F08"/>
+    <w:rsid w:val="340EFECF"/>
+    <w:rsid w:val="35611EB3"/>
+    <w:rsid w:val="35E9FF99"/>
+    <w:rsid w:val="360080E5"/>
+    <w:rsid w:val="363E93B0"/>
+    <w:rsid w:val="372E3A9D"/>
+    <w:rsid w:val="3EC4E3BA"/>
+    <w:rsid w:val="402C4BFA"/>
+    <w:rsid w:val="422AAE02"/>
+    <w:rsid w:val="4317AF14"/>
+    <w:rsid w:val="44FAB2CC"/>
+    <w:rsid w:val="4687C595"/>
+    <w:rsid w:val="4A5CDD5C"/>
+    <w:rsid w:val="4AA34D2B"/>
+    <w:rsid w:val="4DB2FEE5"/>
+    <w:rsid w:val="50DA10AE"/>
+    <w:rsid w:val="52290B40"/>
+    <w:rsid w:val="52A2D574"/>
+    <w:rsid w:val="53B60FA0"/>
+    <w:rsid w:val="5547C6BC"/>
+    <w:rsid w:val="559C3333"/>
+    <w:rsid w:val="55A7C76A"/>
+    <w:rsid w:val="55D30C24"/>
+    <w:rsid w:val="581446FE"/>
+    <w:rsid w:val="58BA6C80"/>
+    <w:rsid w:val="58D19D2A"/>
+    <w:rsid w:val="5966C1BB"/>
+    <w:rsid w:val="5A1B7893"/>
+    <w:rsid w:val="5B543BA4"/>
+    <w:rsid w:val="5B85FC23"/>
+    <w:rsid w:val="5F526FC6"/>
+    <w:rsid w:val="5FD5D916"/>
+    <w:rsid w:val="618E8845"/>
+    <w:rsid w:val="62175A6F"/>
+    <w:rsid w:val="62533404"/>
+    <w:rsid w:val="636A5835"/>
+    <w:rsid w:val="637F2379"/>
+    <w:rsid w:val="65562419"/>
+    <w:rsid w:val="66175854"/>
+    <w:rsid w:val="67046420"/>
+    <w:rsid w:val="6A87B54C"/>
+    <w:rsid w:val="6AE398BD"/>
+    <w:rsid w:val="6B16E837"/>
+    <w:rsid w:val="6B3738C5"/>
+    <w:rsid w:val="6B3C4DC5"/>
+    <w:rsid w:val="6BCA87CE"/>
+    <w:rsid w:val="6C03481E"/>
+    <w:rsid w:val="6FB1315F"/>
+    <w:rsid w:val="7020201E"/>
+    <w:rsid w:val="7043BEB3"/>
+    <w:rsid w:val="7081CF6D"/>
+    <w:rsid w:val="7087352C"/>
+    <w:rsid w:val="714B50C7"/>
+    <w:rsid w:val="7185C8C7"/>
+    <w:rsid w:val="73B74927"/>
+    <w:rsid w:val="73C00081"/>
+    <w:rsid w:val="749CF4CD"/>
+    <w:rsid w:val="74CB5D84"/>
+    <w:rsid w:val="7846FAE4"/>
+    <w:rsid w:val="78B52202"/>
+    <w:rsid w:val="7916B76D"/>
+    <w:rsid w:val="794C83FB"/>
+    <w:rsid w:val="7A423134"/>
+    <w:rsid w:val="7BA5E711"/>
+    <w:rsid w:val="7DF5DC25"/>
+    <w:rsid w:val="7FCA875C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="29C045A6"/>
+  <w14:docId w14:val="501FF4AB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2B110609-A896-4F9F-9FC9-A3BEF5E87CEA}"/>
+  <w15:docId w15:val="{1D47B6C3-E478-4C2A-94AA-49DD0CC318EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10603,447 +19506,1034 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002330F1"/>
+    <w:rsid w:val="006E2A32"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="002330F1"/>
+    <w:rsid w:val="00DC0E31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002330F1"/>
+    <w:rsid w:val="00DC0E31"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="140"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="002330F1"/>
+    <w:rsid w:val="00DC0E31"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...17 lines deleted...]
-    <w:rsid w:val="00D13E36"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="00D13E36"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC0E31"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="43" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="71"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D390C"/>
+    <w:rsid w:val="00AF155E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006D390C"/>
+    <w:rsid w:val="00AF155E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D390C"/>
+    <w:rsid w:val="00AF155E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006D390C"/>
+    <w:rsid w:val="00AF155E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00340771"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E3429"/>
+    <w:rsid w:val="00340771"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C71941"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00205D4D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00205D4D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E3429"/>
+    <w:rsid w:val="00ED0593"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E3429"/>
+    <w:rsid w:val="00ED0593"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED0593"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E3429"/>
+    <w:rsid w:val="007B298C"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:after="200"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004E3429"/>
+    <w:rsid w:val="007B298C"/>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00830515"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...27 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RMDPGrants@idem.IN.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.TIF"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RMDPgrants@idem.in.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.TIF"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/idem/recycle/recycling-market-development-program/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11061,65 +20551,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11140,201 +20630,213 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100681427E8B7EAF049B2C4E1D9F977CE73" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cb6906e2fd9160bcce091dbd650d9f4c">
-[...3 lines deleted...]
-    <xsd:import namespace="d18986ae-82f2-4ea0-a1ec-748ed1d0afb4"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5cd75073-69a6-488d-9dbe-78aaadc001f7">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="55753040-7cf2-4f9d-8a9c-58a21a2be880" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9BF7E35D5580F40B059C2A8C549006E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bbd50d492d2d43ff1964d895f9a8c11c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5cd75073-69a6-488d-9dbe-78aaadc001f7" xmlns:ns3="55753040-7cf2-4f9d-8a9c-58a21a2be880" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="194836d7add7006538a4dfeba0841964" ns2:_="" ns3:_="">
+    <xsd:import namespace="5cd75073-69a6-488d-9dbe-78aaadc001f7"/>
+    <xsd:import namespace="55753040-7cf2-4f9d-8a9c-58a21a2be880"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2231ec0d-190e-4ebf-88d4-6a0f7690621d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5cd75073-69a6-488d-9dbe-78aaadc001f7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2675d46-00a0-495e-b90c-e7abf5d36b7d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d18986ae-82f2-4ea0-a1ec-748ed1d0afb4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="55753040-7cf2-4f9d-8a9c-58a21a2be880" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f03d28a3-cf72-413e-904c-405521c97941}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="55753040-7cf2-4f9d-8a9c-58a21a2be880">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:UserMulti">
+          <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
-              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
-[...7 lines deleted...]
-              </xsd:element>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...10 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -11392,157 +20894,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2C40C7C-7FD7-4A8B-87D1-4D3054F032C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5cd75073-69a6-488d-9dbe-78aaadc001f7"/>
+    <ds:schemaRef ds:uri="55753040-7cf2-4f9d-8a9c-58a21a2be880"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCE1CB74-088B-4FBA-9CFF-A35173904B3E}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC6AEA45-EDBE-4BB9-9119-BE02330F5849}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="d18986ae-82f2-4ea0-a1ec-748ed1d0afb4"/>
+    <ds:schemaRef ds:uri="5cd75073-69a6-488d-9dbe-78aaadc001f7"/>
+    <ds:schemaRef ds:uri="55753040-7cf2-4f9d-8a9c-58a21a2be880"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C7DBFA-F092-43F0-A99B-452043217795}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D79C982D-1A34-4E77-A69C-E424403F90C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61A22BA8-94C4-49CB-9CA2-2B88B9808D6D}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F27A4E02-42CA-4397-B713-B8AB72FD4001}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4589</Characters>
+  <Pages>4</Pages>
+  <Words>1655</Words>
+  <Characters>9437</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>509</Lines>
-  <Paragraphs>462</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>State of Indiana</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5087</CharactersWithSpaces>
+  <CharactersWithSpaces>11070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Garner, Deanna</dc:creator>
+  <dc:creator>Guerrero, Pamela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100681427E8B7EAF049B2C4E1D9F977CE73</vt:lpwstr>
+    <vt:lpwstr>0x010100D9BF7E35D5580F40B059C2A8C549006E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>