--- v0 (2025-10-14)
+++ v1 (2026-06-19)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="TIF" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1168"/>
         <w:gridCol w:w="5806"/>
         <w:gridCol w:w="3182"/>
         <w:gridCol w:w="1076"/>
       </w:tblGrid>
       <w:tr w:rsidR="00500258" w14:paraId="3143FB74" w14:textId="77777777" w:rsidTr="001B0C8D">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
@@ -137,101 +138,133 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COMMUNITY RECYCLING GRANT PROGRAM</w:t>
             </w:r>
             <w:r w:rsidR="000D40F1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>APPLICATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC98E7A" w14:textId="29FB0106" w:rsidR="00500258" w:rsidRPr="00500258" w:rsidRDefault="00500258" w:rsidP="00500258">
+          <w:p w14:paraId="40EEA56D" w14:textId="77777777" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="00500258">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>State Form 56847 (</w:t>
             </w:r>
             <w:r w:rsidR="007B66F5">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="008B657B">
+            <w:r w:rsidR="002D31A8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="004168E6">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="008B657B">
+            <w:r w:rsidR="002D31A8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>6-23</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="008B657B">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
               <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC98E7A" w14:textId="6BC4F90F" w:rsidR="002F0301" w:rsidRPr="00500258" w:rsidRDefault="002F0301" w:rsidP="002F0301">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F0301">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Approved by State Board of Accounts, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656B9C36" w14:textId="77777777" w:rsidR="00500258" w:rsidRPr="00500258" w:rsidRDefault="00500258" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -508,51 +541,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F280F5D" w14:textId="77777777" w:rsidR="00500258" w:rsidRDefault="00500258" w:rsidP="00500258">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="055A4AD7" w14:textId="77777777" w:rsidR="00500258" w:rsidRPr="00AA7F02" w:rsidRDefault="00500258" w:rsidP="00500258">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73F5C38A" w14:textId="4DCB4E87" w:rsidR="00B42AA4" w:rsidRPr="003516DF" w:rsidRDefault="008C647D" w:rsidP="00500258">
+    <w:p w14:paraId="73F5C38A" w14:textId="68B00720" w:rsidR="00B42AA4" w:rsidRPr="003516DF" w:rsidRDefault="008C647D" w:rsidP="00500258">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516DF">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be sure to include the </w:t>
       </w:r>
       <w:r w:rsidRPr="003516DF">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick"/>
@@ -589,51 +622,69 @@
       <w:r w:rsidR="00500258" w:rsidRPr="003516DF">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> name and matching Federal Identification</w:t>
       </w:r>
       <w:r w:rsidR="001B0C8D" w:rsidRPr="003516DF">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> N</w:t>
       </w:r>
       <w:r w:rsidRPr="003516DF">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>umber as it is listed with the Indiana Secretary of State.</w:t>
+        <w:t>umber as it is listed with the Indiana Secretary of State</w:t>
+      </w:r>
+      <w:r w:rsidR="00271ABD">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003516DF">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365B7022" w14:textId="77777777" w:rsidR="00500258" w:rsidRPr="00AA7F02" w:rsidRDefault="00500258" w:rsidP="00500258">
       <w:pPr>
         <w:ind w:right="72"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11340" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -1473,66 +1524,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4310" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="414484AA" w14:textId="77777777" w:rsidR="00B42AA4" w:rsidRDefault="001B0C8D" w:rsidP="001B0C8D">
+          <w:p w14:paraId="414484AA" w14:textId="5DBD849B" w:rsidR="00B42AA4" w:rsidRDefault="001B0C8D" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Federal Identification Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00271ABD">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CA249C4" w14:textId="77777777" w:rsidR="00E20D7E" w:rsidRPr="001B0C8D" w:rsidRDefault="00E20D7E" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
@@ -2223,50 +2281,416 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="001B0C8D">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7343D2AA" w14:textId="77777777" w:rsidR="00E20D7E" w:rsidRPr="001B0C8D" w:rsidRDefault="00E20D7E" w:rsidP="001B0C8D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C42736" w14:paraId="2329858C" w14:textId="77777777" w:rsidTr="00D40051">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11340" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5748F2FD" w14:textId="250688CA" w:rsidR="00C42736" w:rsidRDefault="00C42736" w:rsidP="00487958">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Financial Officer Contact Name and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4001E135" w14:textId="719EC0C3" w:rsidR="00C42736" w:rsidRPr="001B0C8D" w:rsidRDefault="00C42736" w:rsidP="00487958">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00487958" w14:paraId="53F4FD2D" w14:textId="77777777" w:rsidTr="007B66F5">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5635" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEC04EE" w14:textId="77777777" w:rsidR="00487958" w:rsidRDefault="00487958" w:rsidP="00487958">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Telephone with area code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF516CB" w14:textId="4B861094" w:rsidR="00487958" w:rsidRDefault="00487958" w:rsidP="00487958">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5705" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E264E2" w14:textId="77777777" w:rsidR="00C42736" w:rsidRDefault="00C42736" w:rsidP="00C42736">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-mail</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77780F6F" w14:textId="16451576" w:rsidR="00487958" w:rsidRPr="001B0C8D" w:rsidRDefault="00C42736" w:rsidP="00C42736">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
@@ -2327,451 +2751,129 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EB3213" w14:paraId="72558550" w14:textId="77777777" w:rsidTr="007B66F5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2777" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AD0CFB3" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
+          <w:p w14:paraId="6AD0CFB3" w14:textId="38A3FC5A" w:rsidR="00EB3213" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B0C8D">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2858" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67BCFFDC" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
+          <w:p w14:paraId="58B0823F" w14:textId="29064BEE" w:rsidR="00EB3213" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...125 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2857" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0681973D" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRPr="001B0C8D" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
+          <w:p w14:paraId="0681973D" w14:textId="60FB75D5" w:rsidR="00EB3213" w:rsidRPr="001B0C8D" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B0C8D">
-[...35 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2848" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3493A54D" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F393FE9" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRPr="001B0C8D" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
+          <w:p w14:paraId="1F393FE9" w14:textId="2C3285A0" w:rsidR="00EB3213" w:rsidRPr="001B0C8D" w:rsidRDefault="00EB3213" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003516DF">
-[...114 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B42AA4" w14:paraId="77FD444C" w14:textId="77777777" w:rsidTr="007B66F5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11340" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="55E84CB1" w14:textId="77777777" w:rsidR="00B42AA4" w:rsidRDefault="008C647D" w:rsidP="001B0C8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="112"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
@@ -3351,223 +3453,638 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73A7C81B" w14:textId="77777777" w:rsidR="00B42AA4" w:rsidRDefault="00B42AA4">
       <w:pPr>
         <w:spacing w:before="2" w:after="1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11335" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11335"/>
+        <w:gridCol w:w="4974"/>
+        <w:gridCol w:w="3357"/>
+        <w:gridCol w:w="3004"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00C10B16" w:rsidRPr="001B0C8D" w14:paraId="2D760AA7" w14:textId="77777777" w:rsidTr="00C10B16">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="690CDC8D" w14:textId="39CBFA2F" w:rsidR="00C10B16" w:rsidRPr="001B0C8D" w:rsidRDefault="00C10B16" w:rsidP="00A2088D">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>REGISTRATIONS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C10B16" w14:paraId="63FCFF08" w14:textId="15674A90" w:rsidTr="002D31A8">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4974" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="441448A7" w14:textId="77777777" w:rsidR="002A0E43" w:rsidRDefault="00C10B16" w:rsidP="00C10B16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C10B16">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Registered vendor with the state?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C10B16">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C80F3B" w14:textId="1202E0D0" w:rsidR="00C10B16" w:rsidRPr="002D31A8" w:rsidRDefault="00C10B16" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3357" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B16C820" w14:textId="03C3EAE6" w:rsidR="00C10B16" w:rsidRDefault="00C10B16" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bidder ID</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C0CCB8C" w14:textId="0408229C" w:rsidR="00C10B16" w:rsidRPr="00C10B16" w:rsidRDefault="00C10B16" w:rsidP="00C10B16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B815604" w14:textId="566636CA" w:rsidR="00C10B16" w:rsidRDefault="00C10B16" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Supplier ID</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A43840" w14:textId="5BCDC79F" w:rsidR="00C10B16" w:rsidRPr="00C10B16" w:rsidRDefault="00C10B16" w:rsidP="00C10B16">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00222374" w14:paraId="104E787D" w14:textId="77777777" w:rsidTr="00222374">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431824F4" w14:textId="77777777" w:rsidR="00222374" w:rsidRPr="001B0C8D" w:rsidRDefault="00222374" w:rsidP="001B0C8D">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="001B0C8D" w14:paraId="5B37422F" w14:textId="77777777" w:rsidTr="001A1B4C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06B4A554" w14:textId="77777777" w:rsidR="001B0C8D" w:rsidRPr="001B0C8D" w:rsidRDefault="001B0C8D" w:rsidP="001B0C8D">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">TYPE OF APPLICANT </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>(C</w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>heck one)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B0C8D" w14:paraId="084FE61B" w14:textId="77777777" w:rsidTr="009968D4">
         <w:trPr>
           <w:trHeight w:val="890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71F2E787" w14:textId="77777777" w:rsidR="003516DF" w:rsidRDefault="003516DF" w:rsidP="003516DF">
+          <w:p w14:paraId="71F2E787" w14:textId="15838EBB" w:rsidR="003516DF" w:rsidRDefault="003516DF" w:rsidP="003516DF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check1"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Solid waste management district</w:t>
-[...6 lines deleted...]
-              <w:tab/>
+              <w:t xml:space="preserve">Solid waste management </w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8" w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>district</w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:r w:rsidR="00EB3213">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (SWMD)</w:t>
+              <w:t>SWMD)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check2"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Municipality</w:t>
@@ -3587,56 +4104,56 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check4"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
@@ -3658,56 +4175,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Check6"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonprofit </w:t>
             </w:r>
@@ -3727,56 +4244,56 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check3"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">School </w:t>
             </w:r>
@@ -3802,113 +4319,115 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check5"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B4378" w14:paraId="344B6B87" w14:textId="77777777" w:rsidTr="00E32D0B">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="491B384B" w14:textId="77777777" w:rsidR="002B4378" w:rsidRPr="003516DF" w:rsidRDefault="002B4378" w:rsidP="003516DF">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E73F3A" w14:paraId="44E9E0A6" w14:textId="77777777" w:rsidTr="004120BA">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B0DA118" w14:textId="397D43BA" w:rsidR="00E73F3A" w:rsidRPr="001B0C8D" w:rsidRDefault="00E73F3A" w:rsidP="004120BA">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">TYPE OF </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
@@ -3932,87 +4451,88 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>all that apply</w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E73F3A" w14:paraId="0871490C" w14:textId="77777777" w:rsidTr="002B4378">
         <w:trPr>
           <w:trHeight w:val="1493"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B5C0C5B" w14:textId="710A1A80" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A" w:rsidP="004120BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recycling</w:t>
             </w:r>
             <w:r>
@@ -4029,56 +4549,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Source </w:t>
             </w:r>
@@ -4110,56 +4630,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Reuse </w:t>
             </w:r>
             <w:r w:rsidR="002B4378">
@@ -4169,56 +4689,56 @@
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Buy-recycled</w:t>
             </w:r>
             <w:r w:rsidR="00817446">
@@ -4235,135 +4755,119 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Composting </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C474833" w14:textId="77777777" w:rsidR="002B4378" w:rsidRPr="001B0C8D" w:rsidRDefault="002B4378" w:rsidP="004120BA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3609C7D2" w14:textId="3ECFD5C7" w:rsidR="00E73F3A" w:rsidRDefault="00E73F3A" w:rsidP="004120BA">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>New service</w:t>
             </w:r>
             <w:r>
@@ -4373,56 +4877,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collect new material</w:t>
             </w:r>
             <w:r w:rsidRPr="001B0C8D">
@@ -4439,135 +4943,126 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00817446" w:rsidRPr="00817446">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Serve new area through the establishment of a new permanent </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Serve new area through the establishment of a new permanent service</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4951AAF5" w14:textId="77777777" w:rsidR="002B4378" w:rsidRDefault="002B4378" w:rsidP="004120BA">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7552E6E8" w14:textId="7D0A17A7" w:rsidR="00817446" w:rsidRDefault="00817446" w:rsidP="004120BA">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Increase volumes of materials collected</w:t>
             </w:r>
             <w:r>
@@ -4577,56 +5072,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Better processing of materials</w:t>
             </w:r>
             <w:r>
@@ -4636,56 +5131,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cost savings</w:t>
             </w:r>
             <w:r w:rsidR="002B4378">
@@ -4702,56 +5197,56 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="0073252F">
-[...4 lines deleted...]
-            <w:r w:rsidR="0073252F">
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="003516DF">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Resource </w:t>
             </w:r>
             <w:r w:rsidR="006703C6">
@@ -4921,88 +5416,67 @@
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4954B0B2" w14:textId="3C324871" w:rsidR="00EB3213" w:rsidRDefault="00EB3213">
+          <w:p w14:paraId="2FFCF862" w14:textId="77777777" w:rsidR="009E74A4" w:rsidRDefault="009E74A4" w:rsidP="009E74A4">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
-                <w:i/>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB3213">
               <w:rPr>
                 <w:sz w:val="16"/>
-              </w:rPr>
-[...25 lines deleted...]
-          <w:p w14:paraId="510B7BE6" w14:textId="77777777" w:rsidR="00E20D7E" w:rsidRPr="00EB3213" w:rsidRDefault="00E20D7E">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Pounds of material to be diverted through project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="510B7BE6" w14:textId="1A9D291E" w:rsidR="00E20D7E" w:rsidRPr="00EB3213" w:rsidRDefault="009E74A4">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -5040,80 +5514,109 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB3213" w:rsidRPr="00EB3213" w14:paraId="1AC678A7" w14:textId="77777777" w:rsidTr="007B66F5">
+      <w:tr w:rsidR="009E74A4" w14:paraId="0DDF7C6C" w14:textId="77777777" w:rsidTr="004E0656">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3658" w:type="dxa"/>
+            <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="615E9D49" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213">
+          <w:p w14:paraId="74E2154D" w14:textId="1A3F2EAE" w:rsidR="009E74A4" w:rsidRDefault="009E74A4" w:rsidP="009E74A4">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
+                <w:i/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>SWMD cash and</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EB3213">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="05C4E2B9" w14:textId="77777777" w:rsidR="00E20D7E" w:rsidRPr="00EB3213" w:rsidRDefault="00E20D7E">
+              </w:rPr>
+              <w:t xml:space="preserve"> investment balance </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006703C6">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(year-end) (Solid Waste</w:t>
+            </w:r>
+            <w:r w:rsidR="000705B5">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Management D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006703C6">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>istrict applicants only)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20583272" w14:textId="77777777" w:rsidR="009E74A4" w:rsidRDefault="009E74A4" w:rsidP="009E74A4">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5144,85 +5647,312 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5932D342" w14:textId="64CA35F9" w:rsidR="009E74A4" w:rsidRDefault="009E74A4" w:rsidP="009E74A4">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00214C6A" w:rsidRPr="00EB3213" w14:paraId="1AC678A7" w14:textId="77777777" w:rsidTr="002D31A8">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3741" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="11335" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6D3A8794" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213">
+          <w:p w14:paraId="76985977" w14:textId="77777777" w:rsidR="00271ABD" w:rsidRDefault="00214C6A" w:rsidP="00EE49E3">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
+                <w:position w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB3213">
-              <w:rPr>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:position w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amount </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Proof of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:position w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>requested</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="797037B1" w14:textId="77777777" w:rsidR="00E20D7E" w:rsidRPr="00EB3213" w:rsidRDefault="00E20D7E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>funding</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:position w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0C8D">
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>provided?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BD5FA46" w14:textId="77777777" w:rsidR="00271ABD" w:rsidRDefault="00271ABD" w:rsidP="00EE49E3">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10BA224C" w14:textId="721DC9DC" w:rsidR="00214C6A" w:rsidRPr="002D31A8" w:rsidRDefault="00214C6A" w:rsidP="00EE49E3">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:position w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="003516DF">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="113267C7" w14:textId="4DCA6B3F" w:rsidR="00214C6A" w:rsidRPr="00EB3213" w:rsidRDefault="00214C6A" w:rsidP="009E2C5C">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32200CD4" w14:textId="19A3A7D5" w:rsidR="00214C6A" w:rsidRPr="00EB3213" w:rsidRDefault="00214C6A" w:rsidP="00EE49E3">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F611745" w14:textId="2A0FC0A9" w:rsidR="00214C6A" w:rsidRPr="00EB3213" w:rsidRDefault="00214C6A" w:rsidP="009E2C5C">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE49E3" w:rsidRPr="00EB3213" w14:paraId="2E55E3A4" w14:textId="77777777" w:rsidTr="007B66F5">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3658" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E6DDEE" w14:textId="77777777" w:rsidR="00EE49E3" w:rsidRDefault="00EE49E3" w:rsidP="00EE49E3">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB3213">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Total project cost</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="045BBDA4" w14:textId="17DCB6F9" w:rsidR="00EE49E3" w:rsidRPr="001B0C8D" w:rsidRDefault="00EE49E3" w:rsidP="00EE49E3">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:position w:val="1"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
@@ -5258,83 +5988,88 @@
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3936" w:type="dxa"/>
+            <w:tcW w:w="3741" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6115761D" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213">
+          <w:p w14:paraId="18703135" w14:textId="3812DF39" w:rsidR="00EE49E3" w:rsidRDefault="00214C6A" w:rsidP="00EE49E3">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EB3213">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pounds of material to be diverted through </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EB3213">
+              <w:t>Total grant a</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE49E3" w:rsidRPr="00EB3213">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>project</w:t>
-[...5 lines deleted...]
-              <w:spacing w:before="2" w:after="1"/>
+              <w:t>mount requested</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA452F">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231C85AA" w14:textId="77777777" w:rsidR="00EE49E3" w:rsidRDefault="00EE49E3" w:rsidP="00EE49E3">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5364,50 +6099,168 @@
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="4E86FDEA" w14:textId="77777777" w:rsidR="00EE49E3" w:rsidRPr="00EB3213" w:rsidRDefault="00EE49E3" w:rsidP="009E2C5C">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="606E60AC" w14:textId="77777777" w:rsidR="00EE49E3" w:rsidRDefault="00214C6A" w:rsidP="009E2C5C">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Total cash match</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CBBCCB3" w14:textId="77777777" w:rsidR="00214C6A" w:rsidRDefault="00214C6A" w:rsidP="00214C6A">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:noProof/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B66F5">
+              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC7E2D6" w14:textId="473314AA" w:rsidR="00214C6A" w:rsidRPr="00EB3213" w:rsidDel="009E74A4" w:rsidRDefault="00214C6A" w:rsidP="009E2C5C">
+            <w:pPr>
+              <w:spacing w:before="2" w:after="1"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B0F5631" w14:textId="77777777" w:rsidR="003516DF" w:rsidRDefault="003516DF">
       <w:pPr>
         <w:spacing w:before="2" w:after="1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1159CF4B" w14:textId="77777777" w:rsidR="00EB3213" w:rsidRDefault="00EB3213">
       <w:pPr>
         <w:spacing w:before="2" w:after="1"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -5441,99 +6294,99 @@
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I acknowledge that my submission of this proposal has been duly authorized by the governing body of the organization listed above</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA7F02">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA7F02" w14:paraId="28C52AFD" w14:textId="77777777" w:rsidTr="007B66F5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7477" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB1E158" w14:textId="4346B221" w:rsidR="00AA7F02" w:rsidRDefault="00AA7F02">
+          <w:p w14:paraId="2EB1E158" w14:textId="05EB4C03" w:rsidR="00AA7F02" w:rsidRDefault="00AA7F02">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA7F02">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="009C6B72">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA7F02">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>ype name</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C6B72">
+              <w:t xml:space="preserve">ype </w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8" w:rsidRPr="00AA7F02">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or include digital signature</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AA7F02">
+              <w:t>name</w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="791EC8D4" w14:textId="77777777" w:rsidR="00E20D7E" w:rsidRDefault="00E20D7E">
             <w:pPr>
               <w:spacing w:before="2" w:after="1"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B66F5">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -5712,50 +6565,536 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F0F078C" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRPr="00C237AA" w:rsidRDefault="00271C0F" w:rsidP="00271C0F">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="CRGP_Budget_Sheet_092719.fillable"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="6EA16551" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRDefault="00271C0F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37626B2A" w14:textId="77777777" w:rsidR="004E6914" w:rsidRDefault="004E6914">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5619E452" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DF83BB" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A36604" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24284B29" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FF26E9" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65F3EE30" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22037E09" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FE6BA06" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C9D2B1" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0E0B7C" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C5260BC" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F1CAB03" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000F34B0" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5540DD05" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F48370" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4415E80D" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CB8794D" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A68C92" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5854753F" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43B4704C" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF3E850" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3748960A" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CA097E0" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4460699A" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20722221" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7CB5BB" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473C108E" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2D9F94" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12F73B2D" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435E53F2" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9FB20B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C42BAF7" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BBB919D" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4679A6CC" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B5D6BC6" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D8A9D0" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F9AE49" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707723E3" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5123CFAF" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7255A2AA" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08F0E525" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6829BA98" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2701ACDE" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CBF42B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DE6D6FE" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA74943" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00938EB7" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF5ED5F" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E685A3" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A421AC" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519B999B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B223AF" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3F1BA5" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B58349" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520F87B3" w14:textId="77777777" w:rsidR="004E6914" w:rsidRDefault="004E6914">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="009C4A22" w14:textId="77777777" w:rsidR="004E6914" w:rsidRDefault="004E6914">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -5859,101 +7198,105 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5DDD4C" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRPr="00037E99" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COMMUNITY RECYCLING GRANT PROGRAM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DFF512D" w14:textId="25304385" w:rsidR="00271C0F" w:rsidRPr="00500258" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
+          <w:p w14:paraId="7DA239FB" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">State Form </w:t>
             </w:r>
             <w:r w:rsidR="006C7631">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>56847 (R</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00190C6F">
+              <w:t>56847 (</w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>R4 / 4-26</w:t>
             </w:r>
             <w:r w:rsidR="006C7631">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00190C6F">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFF512D" w14:textId="6A642B3F" w:rsidR="004D6315" w:rsidRPr="00500258" w:rsidRDefault="004D6315" w:rsidP="004D6315">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>6-23</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C7631">
+            </w:pPr>
+            <w:r w:rsidRPr="004D6315">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>Approved by State Board of Accounts, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3183" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56D9F766" w14:textId="77777777" w:rsidR="00271C0F" w:rsidRPr="00500258" w:rsidRDefault="00271C0F" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6257,479 +7600,757 @@
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTACHMENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> CHECKLIST </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB8D765" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRPr="006C7631" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="602C1475" w14:textId="00DE6A6C" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="56A8630C" w14:textId="069CBACF" w:rsidR="00210226" w:rsidRPr="00210226" w:rsidRDefault="00070BE9" w:rsidP="00210226">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00662CB5">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00210226" w:rsidRPr="00210226">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Include proof of funding for entire project cost</w:t>
+        <w:t>Include proof of funding for the entire project cost from the organization's financial officer (e.g., Controller, Clerk-Treasurer, or Chief Financial Officer). Acceptable documentation must include a letter of funding allocation, an organizational budget sheet for the applicable fiscal year, or financial statements</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="36507341" w14:textId="4B7E3D9E" w:rsidR="00D7332E" w:rsidRPr="00D7332E" w:rsidRDefault="00D7332E" w:rsidP="0074486B">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1619B362" w14:textId="0E520E4D" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(e.g.</w:t>
-[...82 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check120"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00662CB5">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002A412B" w:rsidRPr="002A412B">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Include a PDF with a quote for each line item, or, if no quote is available, describe how</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you arrived at the listed cost</w:t>
+        <w:t>Include a PDF</w:t>
       </w:r>
-      <w:r w:rsidR="00817446">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C34C89">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> containing a quote </w:t>
+      </w:r>
+      <w:r w:rsidR="0008051C" w:rsidRPr="0008051C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for each </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3E24" w:rsidRPr="003F3E24">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>project item listed in each corresponding line of the budget sheet below</w:t>
+      </w:r>
+      <w:r w:rsidR="00127549">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. All</w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00127549">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uotes must be recent, no older than three months </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2DEB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as </w:t>
+      </w:r>
+      <w:r w:rsidR="002D31A8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="002D31A8" w:rsidRPr="00927A74">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application deadline.  If </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91EE1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quote is</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91EE1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E91EE1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>provide an explanation of how the listed cost was deter</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE79B7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mined</w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B" w:rsidRPr="00927A74">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1226A1DD" w14:textId="77777777" w:rsidR="002F5224" w:rsidRDefault="00817446" w:rsidP="00070BE9">
+    <w:p w14:paraId="4FF9BD3E" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C94B11A" w14:textId="110876D7" w:rsidR="002A412B" w:rsidRDefault="002A412B" w:rsidP="002A412B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check120"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> Include a copy of your </w:t>
+      </w:r>
+      <w:r w:rsidR="002D31A8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organization’s W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:bCs/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Letter of support</w:t>
+        <w:t>9 and Direct Deposit</w:t>
       </w:r>
-      <w:r w:rsidR="00C715C4">
+      <w:r w:rsidR="000705B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (State Form #47551)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8150B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8150B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>These documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are used to verify </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8150B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">account information the State has on file is </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8150B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accurate.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000705B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forms can be found at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="002D31A8" w:rsidRPr="005C4285">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>www.in.gov/comptroller/forms/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000705B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAC2294" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="002A412B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1226A1DD" w14:textId="5ACFA138" w:rsidR="002F5224" w:rsidRDefault="00817446" w:rsidP="00070BE9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...35 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check120"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Letter of support</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715C4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A412B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>optional</w:t>
+      </w:r>
+      <w:r w:rsidR="00C715C4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from organizational leadership,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA12FB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> governing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> board, stakeholders, partners, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC57788" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73037923" w14:textId="19E89584" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check120"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -6752,51 +8373,71 @@
       </w:r>
       <w:r w:rsidRPr="00662CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>most recent financial report</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2E89">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(solid waste district</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2762">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2E89">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>solid waste district</w:t>
       </w:r>
       <w:r w:rsidR="009C6B72">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> applicants</w:t>
       </w:r>
       <w:r w:rsidRPr="008C2E89">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> only)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
@@ -6846,58 +8487,58 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check120"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00662CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="00662CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0073252F">
+      <w:r w:rsidRPr="00662CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00662CB5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006C7631">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00662CB5">
         <w:rPr>
@@ -7136,340 +8777,415 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CRGP</w:t>
       </w:r>
       <w:r w:rsidR="00A77884">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> guidelines for match requirements and eligible funding/match items. </w:t>
+        <w:t xml:space="preserve"> guidelines for </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
         <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The total for the cash</w:t>
+        <w:t>match</w:t>
       </w:r>
-      <w:r w:rsidR="00EA12FB">
-        <w:rPr>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> match</w:t>
+        <w:t xml:space="preserve"> requirements and eligible funding/match items. </w:t>
       </w:r>
       <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> column must equal at least </w:t>
+        <w:t>The total for the cash</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EA12FB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t xml:space="preserve"> match</w:t>
       </w:r>
       <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> percent </w:t>
+        <w:t xml:space="preserve"> column must equal at least </w:t>
       </w:r>
-      <w:r w:rsidR="00EA12FB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>for</w:t>
+        <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> percent </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EA12FB">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00085810" w:rsidRPr="006C7631">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">each line item. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C4CE70" w14:textId="079A3A98" w:rsidR="00085810" w:rsidRPr="00B672F7" w:rsidRDefault="00085810" w:rsidP="00085810">
+    <w:p w14:paraId="16C4CE70" w14:textId="079A3A98" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00085810">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B672F7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert additional rows</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or attach a separate sheet</w:t>
       </w:r>
       <w:r w:rsidRPr="00B672F7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as needed</w:t>
       </w:r>
       <w:r w:rsidR="008C2E89">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="18B641BA" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRPr="00B672F7" w:rsidRDefault="002D31A8" w:rsidP="00085810">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4424"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1614"/>
+        <w:gridCol w:w="439"/>
+        <w:gridCol w:w="5314"/>
+        <w:gridCol w:w="1246"/>
+        <w:gridCol w:w="1485"/>
+        <w:gridCol w:w="1433"/>
+        <w:gridCol w:w="1305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="200FD459" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="200FD459" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="439" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17306499" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="69E9E2E7" w14:textId="5ACD0B70" w:rsidR="00ED3A62" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Project Item</w:t>
+              <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3690071E" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="17306499" w14:textId="6F855A66" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Quantity</w:t>
+              <w:t>Project Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6DD2F4" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="3690071E" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007C6102">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Grant Request</w:t>
+              <w:t>Quantity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6642B84D" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4E6DD2F4" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Cash </w:t>
-[...6 lines deleted...]
-              <w:t>Match</w:t>
+              <w:t>Grant Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663F28DF" w14:textId="25AB7BEA" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6642B84D" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cash </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663F28DF" w14:textId="25AB7BEA" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Total Cost</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E73F3A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Grant Request + Cash Match)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="34A9748E" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="34A9748E" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12193324" w14:textId="767C3685" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="113CF90B" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="113CF90B" w14:textId="101BB5C6" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7501,54 +9217,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2ACD92" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6B2ACD92" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7580,54 +9296,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641D4B2E" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="641D4B2E" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7665,54 +9381,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52DA0857" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="52DA0857" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7750,54 +9466,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47FC49D6" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="47FC49D6" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7834,60 +9550,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="2756116D" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="2756116D" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF6CDCC" w14:textId="26978AD3" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E92EF2" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="63E92EF2" w14:textId="203A7066" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7919,54 +9654,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03BADF12" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="03BADF12" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -7998,54 +9733,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330C7142" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="330C7142" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8083,54 +9818,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F61C1E5" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="7F61C1E5" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8168,54 +9903,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="308CDF0F" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="308CDF0F" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8252,60 +9987,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="21DA63A1" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="21DA63A1" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55A43D58" w14:textId="09FF2554" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE7474F" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="2BE7474F" w14:textId="4A41B407" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8337,54 +10091,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A76AD4" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="62A76AD4" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8416,54 +10170,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBA2BA5" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4BBA2BA5" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8501,54 +10255,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4029309C" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4029309C" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8586,54 +10340,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE91513" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6DE91513" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8670,60 +10424,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="71C0A1D7" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="71C0A1D7" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51501480" w14:textId="072FCCA7" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522CD65A" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="522CD65A" w14:textId="0566BC3D" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8755,54 +10528,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2823BF" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="1D2823BF" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8834,54 +10607,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F02331" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="27F02331" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -8919,54 +10692,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4282C93F" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4282C93F" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9004,54 +10777,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D7AF973" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="7D7AF973" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9088,60 +10861,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="5EF8B797" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="5EF8B797" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140E0B3D" w14:textId="3FF62F93" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="060DB90F" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="060DB90F" w14:textId="71B6FCD2" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9173,54 +10965,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="578122FB" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="578122FB" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9252,54 +11044,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1027C94F" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="1027C94F" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9337,54 +11129,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6162922C" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6162922C" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9422,54 +11214,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7EBBD4" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="7E7EBBD4" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9506,60 +11298,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="2D01F3BE" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="2D01F3BE" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A2CB2FB" w14:textId="0DDEB59C" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06A7F433" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="06A7F433" w14:textId="60EA5E33" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9591,54 +11402,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="745001EB" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="745001EB" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9670,54 +11481,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C6699D2" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="3C6699D2" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9755,54 +11566,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4727D419" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4727D419" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9840,54 +11651,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="568E528E" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="568E528E" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -9924,60 +11735,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="5A0B1ACF" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="5A0B1ACF" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B08CA6" w14:textId="3C6C9A7D" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF097EA" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="3EF097EA" w14:textId="5C81F568" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10009,54 +11839,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F00C852" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="2F00C852" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10088,54 +11918,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C11C33C" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4C11C33C" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10173,54 +12003,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607BBFA5" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="607BBFA5" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10258,54 +12088,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29EBE709" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="29EBE709" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10342,60 +12172,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="5513689B" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="5513689B" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C419A0" w14:textId="6D6A5603" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77106F88" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="77106F88" w14:textId="4A25DE0B" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10427,54 +12276,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C93A9AB" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4C93A9AB" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10506,54 +12355,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57E0E94D" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="57E0E94D" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10591,54 +12440,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A630331" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6A630331" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10676,54 +12525,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA70263" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4FA70263" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10760,60 +12609,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="06395E48" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="06395E48" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22072B44" w14:textId="6C6212C4" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64A0D793" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="64A0D793" w14:textId="025C17BC" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10845,54 +12713,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097B175E" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="097B175E" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -10924,54 +12792,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523C3961" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="523C3961" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11009,54 +12877,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B721BF9" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6B721BF9" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11094,54 +12962,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F69BB0B" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="2F69BB0B" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11178,60 +13046,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="3C3EEB0F" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="3C3EEB0F" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F03CB65" w14:textId="330C6219" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="402B763E" w14:textId="419EE1E1" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="402B763E" w14:textId="382BAFCB" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11263,54 +13150,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6408CE" w14:textId="074C4ECE" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="5E6408CE" w14:textId="074C4ECE" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11342,54 +13229,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB2B056" w14:textId="1577F50D" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="3EB2B056" w14:textId="1577F50D" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11427,54 +13314,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6823A37D" w14:textId="3600C0C0" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6823A37D" w14:textId="3600C0C0" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11512,54 +13399,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5916015B" w14:textId="59A087A2" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="5916015B" w14:textId="59A087A2" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11596,60 +13483,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="1E5BB6AB" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="1E5BB6AB" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A553E00" w14:textId="223BF36B" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CC609C" w14:textId="3BF7F85E" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="54CC609C" w14:textId="19A64296" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11681,54 +13587,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA3296C" w14:textId="33000CA2" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="3FA3296C" w14:textId="33000CA2" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11760,54 +13666,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7178EB86" w14:textId="23F17E91" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="7178EB86" w14:textId="23F17E91" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11845,54 +13751,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46F064F9" w14:textId="029140BE" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="46F064F9" w14:textId="029140BE" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -11930,54 +13836,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="350F1314" w14:textId="17A5C822" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="350F1314" w14:textId="17A5C822" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12014,60 +13920,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="1D20C8B8" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="1D20C8B8" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA60EA7" w14:textId="4067C61E" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7B6DC7" w14:textId="669D3EF7" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="3F7B6DC7" w14:textId="3C1CDF0F" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12099,54 +14024,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2F32D9" w14:textId="39858344" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="7D2F32D9" w14:textId="39858344" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12178,54 +14103,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16BE9A95" w14:textId="52099301" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="16BE9A95" w14:textId="52099301" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12263,54 +14188,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293D0166" w14:textId="54597C42" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="293D0166" w14:textId="54597C42" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12348,54 +14273,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="493BFB34" w14:textId="204E33FB" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="493BFB34" w14:textId="204E33FB" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12432,60 +14357,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="507AACA5" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="507AACA5" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3A0FF4" w14:textId="3347AE2D" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB3CB42" w14:textId="0A31B0EA" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4EB3CB42" w14:textId="32429425" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12517,54 +14461,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="628987E7" w14:textId="2F5CAA4B" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="628987E7" w14:textId="2F5CAA4B" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12596,54 +14540,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512F9C75" w14:textId="10FDDC4F" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="512F9C75" w14:textId="10FDDC4F" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12681,54 +14625,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9211CB" w14:textId="75F98D1A" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="2A9211CB" w14:textId="75F98D1A" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12766,54 +14710,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5367CEF0" w14:textId="7FAF21BF" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="5367CEF0" w14:textId="7FAF21BF" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12850,60 +14794,79 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="7A54E6E6" w14:textId="77777777" w:rsidTr="002B4378">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="7A54E6E6" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4424" w:type="dxa"/>
+            <w:tcW w:w="439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="720F9FC1" w14:textId="46CD4F93" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E295FE" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="61E295FE" w14:textId="0E26657A" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -12935,54 +14898,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA1270F" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4CA1270F" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -13014,54 +14977,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D6458F8" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="5D6458F8" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -13099,54 +15062,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1433" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB5F8DC" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="6DB5F8DC" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -13184,54 +15147,54 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC0D915" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="007C6102" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
+          <w:p w14:paraId="4DC0D915" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -13268,95 +15231,84 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E73F3A" w:rsidRPr="007C6102" w14:paraId="5305EDF6" w14:textId="77777777" w:rsidTr="00E73F3A">
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="16D70227" w14:textId="77777777" w:rsidTr="002D31A8">
         <w:trPr>
           <w:trHeight w:val="299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5829" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="439" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="262AF174" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="009244C9" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
-[...11 lines deleted...]
-              <w:t>Totals</w:t>
+          <w:p w14:paraId="049BF9FB" w14:textId="68E96E69" w:rsidR="00ED3A62" w:rsidRDefault="00ED3A62" w:rsidP="002D31A8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="5314" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587DB832" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="009244C9" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6ED1D252" w14:textId="1137514C" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -13383,67 +15335,59 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1246" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1033D2" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="009244C9" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="027E8037" w14:textId="7004A798" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007C6102">
@@ -13470,64 +15414,62 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1614" w:type="dxa"/>
+            <w:tcW w:w="1485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC11315" w14:textId="77777777" w:rsidR="00E73F3A" w:rsidRPr="009244C9" w:rsidRDefault="00E73F3A" w:rsidP="006C7631">
-[...9 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4A096B29" w14:textId="792C6D6F" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -13555,141 +15497,725 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6660F20A" w14:textId="71B53860" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30325AED" w14:textId="680A1BA3" w:rsidR="00ED3A62" w:rsidRPr="007C6102" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3A62" w:rsidRPr="007C6102" w14:paraId="5305EDF6" w14:textId="77777777" w:rsidTr="00A66327">
+        <w:trPr>
+          <w:trHeight w:val="299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6999" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="262AF174" w14:textId="0DC0784E" w:rsidR="00ED3A62" w:rsidRPr="009244C9" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Totals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1485" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587DB832" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="009244C9" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009244C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1033D2" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="009244C9" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009244C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC11315" w14:textId="77777777" w:rsidR="00ED3A62" w:rsidRPr="009244C9" w:rsidRDefault="00ED3A62" w:rsidP="006C7631">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009244C9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47C31CF5" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Grant_Application_Fillable_092619"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2187E3D4" w14:textId="75741660" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
+    <w:p w14:paraId="62CC4302" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="00070BE9">
       <w:pPr>
         <w:contextualSpacing/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="231F20"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="327C764B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FCF345" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24193558" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2187E3D4" w14:textId="06E897EE" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROJECT TASK SHEET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C25945" w14:textId="233ACAEE" w:rsidR="00070BE9" w:rsidRPr="007C6102" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
+    <w:p w14:paraId="1336DF15" w14:textId="77777777" w:rsidR="003113B0" w:rsidRPr="003113B0" w:rsidRDefault="00070BE9" w:rsidP="003113B0">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C6102">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tasks are tangible activities completed to move towards project goals. </w:t>
+        <w:t xml:space="preserve">Tasks are tangible activities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E786F5" w14:textId="4D9EEA18" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
+    <w:p w14:paraId="52C25945" w14:textId="6A68BB55" w:rsidR="00070BE9" w:rsidRPr="007C6102" w:rsidRDefault="003113B0" w:rsidP="00070BE9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C6102">
+      <w:r w:rsidRPr="003113B0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note that if awarded, </w:t>
+        <w:t>undertaken to advance the project toward its</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00070BE9" w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">goals. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E786F5" w14:textId="0019D08C" w:rsidR="00070BE9" w:rsidRDefault="00F927D4" w:rsidP="00070BE9">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please n</w:t>
+      </w:r>
+      <w:r w:rsidR="00070BE9" w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ote that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00070BE9" w:rsidRPr="007C6102">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if awarded, </w:t>
+      </w:r>
+      <w:r w:rsidR="00070BE9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">the grant term will be </w:t>
       </w:r>
       <w:r w:rsidR="002A3ABE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eighteen months </w:t>
+        <w:t xml:space="preserve">eighteen </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="002D31A8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>from execution date.</w:t>
+        <w:t xml:space="preserve">months </w:t>
+      </w:r>
+      <w:r w:rsidR="002D31A8" w:rsidRPr="008E4EA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4EA5" w:rsidRPr="008E4EA5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00070BE9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41312525" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Insert additional rows or attach a separate sheet as needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156AC281" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRPr="006C7631" w:rsidRDefault="00070BE9" w:rsidP="00070BE9">
       <w:pPr>
         <w:contextualSpacing/>
@@ -13742,64 +16268,99 @@
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1604C046" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRPr="007C6102" w:rsidRDefault="00070BE9" w:rsidP="00F35CEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>Time to Complete</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F50F57A" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRPr="007C6102" w:rsidRDefault="00070BE9" w:rsidP="00F35CEE">
+          <w:p w14:paraId="4F50F57A" w14:textId="3ECB3BED" w:rsidR="00070BE9" w:rsidRPr="007C6102" w:rsidRDefault="00DF6EDD" w:rsidP="00F35CEE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Associated Budget Line Items</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>pplicable</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00070BE9" w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Budget </w:t>
+            </w:r>
+            <w:r w:rsidR="003349C1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sheet </w:t>
+            </w:r>
+            <w:r w:rsidR="00070BE9" w:rsidRPr="007C6102">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Line Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00070BE9" w:rsidRPr="007C6102" w14:paraId="7ED020DB" w14:textId="77777777" w:rsidTr="00F35CEE">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A1C365C" w14:textId="77777777" w:rsidR="00070BE9" w:rsidRPr="007C6102" w:rsidRDefault="00070BE9" w:rsidP="00F35CEE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -15697,51 +18258,623 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007C6102">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CE8B6D0" w14:textId="44F3EC28" w:rsidR="00C237AA" w:rsidRPr="006C7631" w:rsidRDefault="00C237AA" w:rsidP="006C7631">
+    <w:p w14:paraId="2CE8B6D0" w14:textId="44F3EC28" w:rsidR="00C237AA" w:rsidRDefault="00C237AA" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292E898F" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAA56ED" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AA2B02" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DEBD6C5" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F24568" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159B4DC9" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69883771" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D15865" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492307E0" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3A9C44" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE79BC3" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C6BC17F" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5BE47B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D584403" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A2D2C5C" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7D68FD" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E897BEE" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59201B8C" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50838AE3" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5F0075" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8BEF8E" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC8A82B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8ECAC6" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B316358" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79D584E8" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AFD6F88" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44B117D7" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00057E22" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7408A9" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620EF731" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47293B3A" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC3166A" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59914F66" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31023425" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F25EBE6" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3275967C" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33663D22" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47764D42" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38915D97" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57FACBF7" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185CCA98" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17259C2B" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E27377" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50164B64" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0991231D" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D01EEA" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368CDF9D" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A16CE20" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B6191B7" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797F7A99" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E43174" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF72158" w14:textId="77777777" w:rsidR="002D31A8" w:rsidRPr="006C7631" w:rsidRDefault="002D31A8" w:rsidP="006C7631">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -15829,101 +18962,105 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D23C124" w14:textId="77777777" w:rsidR="00C237AA" w:rsidRPr="00037E99" w:rsidRDefault="00C237AA" w:rsidP="000C7CC7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COMMUNITY RECYCLING GRANT PROGRAM</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FB56F66" w14:textId="44C34A87" w:rsidR="00C237AA" w:rsidRPr="00500258" w:rsidRDefault="00C237AA" w:rsidP="000C7CC7">
+          <w:p w14:paraId="497E1510" w14:textId="77777777" w:rsidR="00C237AA" w:rsidRDefault="00C237AA" w:rsidP="000C7CC7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">State Form </w:t>
             </w:r>
             <w:r w:rsidR="006C7631">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>56847 (R</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00196EE8">
+              <w:t>56847 (</w:t>
+            </w:r>
+            <w:r w:rsidR="002D31A8">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>R4 / 4-26</w:t>
             </w:r>
             <w:r w:rsidR="006C7631">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00196EE8">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB56F66" w14:textId="4AF7CD1F" w:rsidR="004D6315" w:rsidRPr="00500258" w:rsidRDefault="004D6315" w:rsidP="004D6315">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>6-23</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006C7631">
+            </w:pPr>
+            <w:r w:rsidRPr="004D6315">
               <w:rPr>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>Approved by State Board of Accounts, 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E7F766B" w14:textId="77777777" w:rsidR="00C237AA" w:rsidRPr="00500258" w:rsidRDefault="00C237AA" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -16208,51 +19345,51 @@
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="313273CE" w14:textId="77777777" w:rsidR="00C237AA" w:rsidRDefault="00C237AA" w:rsidP="000C7CC7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24C1D72D" w14:textId="77777777" w:rsidR="00C237AA" w:rsidRPr="00C237AA" w:rsidRDefault="00C237AA" w:rsidP="00C237AA">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65E6E049" w14:textId="141C7D16" w:rsidR="00061364" w:rsidRDefault="008C647D" w:rsidP="00061364">
+    <w:p w14:paraId="65E6E049" w14:textId="4469275C" w:rsidR="00061364" w:rsidRDefault="008C647D" w:rsidP="00061364">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Applications will be evaluated on the criteria listed below. Applicants must provide complete responses to all questions.</w:t>
       </w:r>
       <w:r w:rsidR="00974663">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> The question for solid waste districts, equipment purchases, and organic projects are the only questions that may not apply to all applicants.</w:t>
       </w:r>
       <w:r w:rsidR="00085810">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -16263,141 +19400,135 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Incomplete responses may result in a determination that the application is incomplete and not eligible for funding</w:t>
       </w:r>
       <w:r w:rsidR="00085810" w:rsidRPr="00C237AA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> For more grant information, please refer to th</w:t>
       </w:r>
       <w:r w:rsidR="00A77884">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>e CRGP Guidelines</w:t>
+        <w:t xml:space="preserve">e </w:t>
       </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00A77884" w:rsidRPr="00127FAE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>CRGP Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="008C2E89">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">All application material must be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04F21">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>typed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> and formatted for Microsoft Word or Adobe</w:t>
       </w:r>
       <w:r w:rsidR="00C237AA" w:rsidRPr="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> PDF and submitted via e-</w:t>
       </w:r>
       <w:r w:rsidR="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">mail to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00E73F3A" w:rsidRPr="002B4378">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>CRGP@idem.IN.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C237AA" w:rsidRPr="002B4378">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C237AA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The agency will accept </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> forms in special circumstances only, such as undue burden for the applicant.</w:t>
+        <w:t>The agency will accept hand-written forms in special circumstances only, such as undue burden for the applicant.</w:t>
       </w:r>
       <w:r w:rsidR="00085810">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additional sheets may be attached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0901E025" w14:textId="77777777" w:rsidR="004E6914" w:rsidRDefault="004E6914" w:rsidP="00061364">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24FB9B9F" w14:textId="77777777" w:rsidR="004E6914" w:rsidRDefault="004E6914" w:rsidP="00061364">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -17458,51 +20589,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12B68B74" w14:textId="77777777" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="034ADF09" w14:textId="26EFFDC7" w:rsidR="00085810" w:rsidRDefault="00085810" w:rsidP="00061364">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A65BF">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Estimated annual waste quantity generated before project (mark lbs or tons):</w:t>
+              <w:t xml:space="preserve">Estimated annual waste quantity generated before project (mark </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001A65BF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lbs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001A65BF">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or tons):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -17818,60 +20967,58 @@
             </w:r>
             <w:r w:rsidR="00365700">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, and will the impact be </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>organizationally</w:t>
             </w:r>
             <w:r w:rsidR="00DD5562">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>locally</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DD5562">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/statewide? Will this project serve communities with higher concentrations of low-income residents? If yes, describe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0067341D" w14:paraId="0DC166EC" w14:textId="77777777" w:rsidTr="00FD7B37">
         <w:trPr>
           <w:trHeight w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19155,51 +22302,67 @@
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A04316">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For equipment purchases only:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Describe why or how private sector services will not be displaced as a result of the proposed project,</w:t>
+              <w:t xml:space="preserve"> Describe why or how private sector services will not be displaced </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>as a result of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the proposed project,</w:t>
             </w:r>
             <w:r w:rsidR="00A77884">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00085810">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">accordance </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00085810">
               <w:rPr>
@@ -19686,141 +22849,141 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B62C1A2" w14:textId="77777777" w:rsidR="00061364" w:rsidRPr="00FD7B37" w:rsidRDefault="00061364" w:rsidP="00061364">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00061364" w:rsidRPr="00FD7B37" w:rsidSect="003C28C0">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="504" w:right="504" w:bottom="504" w:left="504" w:header="504" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7832F335" w14:textId="77777777" w:rsidR="00EA47E6" w:rsidRDefault="00EA47E6" w:rsidP="003C28C0">
+    <w:p w14:paraId="3804ED98" w14:textId="77777777" w:rsidR="00F25FA6" w:rsidRDefault="00F25FA6" w:rsidP="003C28C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54051EFF" w14:textId="77777777" w:rsidR="00EA47E6" w:rsidRDefault="00EA47E6" w:rsidP="003C28C0">
+    <w:p w14:paraId="2ECF9063" w14:textId="77777777" w:rsidR="00F25FA6" w:rsidRDefault="00F25FA6" w:rsidP="003C28C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="805591242"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1984237674"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
@@ -19919,70 +23082,70 @@
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="003C28C0">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AE1E363" w14:textId="77777777" w:rsidR="00EA47E6" w:rsidRDefault="00EA47E6" w:rsidP="003C28C0">
+    <w:p w14:paraId="3DF04D2B" w14:textId="77777777" w:rsidR="00F25FA6" w:rsidRDefault="00F25FA6" w:rsidP="003C28C0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39078DF9" w14:textId="77777777" w:rsidR="00EA47E6" w:rsidRDefault="00EA47E6" w:rsidP="003C28C0">
+    <w:p w14:paraId="48E295E8" w14:textId="77777777" w:rsidR="00F25FA6" w:rsidRDefault="00F25FA6" w:rsidP="003C28C0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AA463EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="102A69E8"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -21225,248 +24388,322 @@
   <w:num w:numId="6" w16cid:durableId="1387604723">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="888690070">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1031763094">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="395128011">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="600450715">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="802698688">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1227840955">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nfew59xHBK3lq9Xv/T4pa8+PARWyT5NiTwTQsWEOIQChVMLQzD04Vv0auL3DuSp3sMRhgL0AyT8xBX/T6nMEsA==" w:salt="D6CWzFs/oRtM8gvnjGlvoA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bBkA/0cn4xgfAp49NRNYAh25ffibRqh9cTBVJJrtfhSUNHYwIPqIawdgh2/9y6JrmFnSD+j6wSuvCXq9+q9tGg==" w:salt="aCikR7Jn2fnp2/UBL0Pwcw=="/>
   <w:defaultTabStop w:val="360"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42AA4"/>
     <w:rsid w:val="00013181"/>
     <w:rsid w:val="00061364"/>
+    <w:rsid w:val="000636DB"/>
+    <w:rsid w:val="000705B5"/>
     <w:rsid w:val="000707E6"/>
     <w:rsid w:val="00070BE9"/>
+    <w:rsid w:val="0008051C"/>
     <w:rsid w:val="00080910"/>
     <w:rsid w:val="00085810"/>
     <w:rsid w:val="00093224"/>
     <w:rsid w:val="000B43C6"/>
     <w:rsid w:val="000B6CE0"/>
     <w:rsid w:val="000C7CC7"/>
     <w:rsid w:val="000D40F1"/>
+    <w:rsid w:val="00127549"/>
+    <w:rsid w:val="00127FAE"/>
     <w:rsid w:val="00190C6F"/>
     <w:rsid w:val="00194A5C"/>
     <w:rsid w:val="00196EE8"/>
     <w:rsid w:val="001A1B4C"/>
     <w:rsid w:val="001B0C8D"/>
     <w:rsid w:val="001B2C23"/>
+    <w:rsid w:val="001B3691"/>
     <w:rsid w:val="001B4700"/>
     <w:rsid w:val="001C7BD9"/>
+    <w:rsid w:val="001D77C6"/>
     <w:rsid w:val="001E0171"/>
     <w:rsid w:val="001E3285"/>
     <w:rsid w:val="001E79CE"/>
+    <w:rsid w:val="00210226"/>
+    <w:rsid w:val="00214C6A"/>
+    <w:rsid w:val="00222374"/>
     <w:rsid w:val="002236C1"/>
     <w:rsid w:val="00261358"/>
+    <w:rsid w:val="00271ABD"/>
     <w:rsid w:val="00271C0F"/>
     <w:rsid w:val="0028787A"/>
+    <w:rsid w:val="002A0E43"/>
     <w:rsid w:val="002A3ABE"/>
+    <w:rsid w:val="002A412B"/>
     <w:rsid w:val="002B4378"/>
+    <w:rsid w:val="002D31A8"/>
     <w:rsid w:val="002D54C2"/>
     <w:rsid w:val="002D7B7A"/>
     <w:rsid w:val="002E18E5"/>
+    <w:rsid w:val="002F0301"/>
     <w:rsid w:val="002F5224"/>
+    <w:rsid w:val="003113B0"/>
     <w:rsid w:val="00316514"/>
     <w:rsid w:val="00330357"/>
+    <w:rsid w:val="003349C1"/>
     <w:rsid w:val="003516DF"/>
     <w:rsid w:val="00365700"/>
     <w:rsid w:val="00395655"/>
     <w:rsid w:val="003B242A"/>
     <w:rsid w:val="003B3B7B"/>
     <w:rsid w:val="003C28C0"/>
     <w:rsid w:val="003D5E36"/>
+    <w:rsid w:val="003F3E24"/>
+    <w:rsid w:val="003F7DCC"/>
     <w:rsid w:val="004168E6"/>
+    <w:rsid w:val="00420912"/>
     <w:rsid w:val="00422166"/>
+    <w:rsid w:val="00422F4F"/>
     <w:rsid w:val="00462CE8"/>
+    <w:rsid w:val="00486B52"/>
+    <w:rsid w:val="00487958"/>
     <w:rsid w:val="004B1B8E"/>
+    <w:rsid w:val="004D6315"/>
     <w:rsid w:val="004D7333"/>
     <w:rsid w:val="004E6914"/>
     <w:rsid w:val="004F0FE3"/>
     <w:rsid w:val="00500258"/>
+    <w:rsid w:val="00515A39"/>
+    <w:rsid w:val="00525D58"/>
     <w:rsid w:val="005C07DF"/>
+    <w:rsid w:val="00601490"/>
     <w:rsid w:val="006056CA"/>
+    <w:rsid w:val="00632281"/>
     <w:rsid w:val="00634CA3"/>
     <w:rsid w:val="0064004B"/>
     <w:rsid w:val="006442AA"/>
     <w:rsid w:val="00645031"/>
+    <w:rsid w:val="00662DE3"/>
     <w:rsid w:val="006703C6"/>
     <w:rsid w:val="0067341D"/>
     <w:rsid w:val="00677C1E"/>
     <w:rsid w:val="00680050"/>
     <w:rsid w:val="00690B1F"/>
+    <w:rsid w:val="00693A08"/>
     <w:rsid w:val="006A3F42"/>
+    <w:rsid w:val="006B1557"/>
     <w:rsid w:val="006B710B"/>
     <w:rsid w:val="006C7631"/>
     <w:rsid w:val="006D07DB"/>
     <w:rsid w:val="0073252F"/>
+    <w:rsid w:val="0074486B"/>
     <w:rsid w:val="00745BB8"/>
     <w:rsid w:val="007A4F8B"/>
+    <w:rsid w:val="007A6F75"/>
     <w:rsid w:val="007B66F5"/>
     <w:rsid w:val="00817446"/>
+    <w:rsid w:val="00840784"/>
     <w:rsid w:val="00843220"/>
     <w:rsid w:val="008602F0"/>
+    <w:rsid w:val="008A6312"/>
     <w:rsid w:val="008B0AFA"/>
     <w:rsid w:val="008B657B"/>
     <w:rsid w:val="008C2E89"/>
     <w:rsid w:val="008C647D"/>
     <w:rsid w:val="008E0C98"/>
+    <w:rsid w:val="008E4EA5"/>
+    <w:rsid w:val="008F2DEB"/>
     <w:rsid w:val="0093249C"/>
     <w:rsid w:val="00974663"/>
     <w:rsid w:val="009968D4"/>
     <w:rsid w:val="009B4AF1"/>
     <w:rsid w:val="009C693E"/>
     <w:rsid w:val="009C6B72"/>
+    <w:rsid w:val="009E2C5C"/>
+    <w:rsid w:val="009E74A4"/>
+    <w:rsid w:val="009F02E1"/>
+    <w:rsid w:val="009F2762"/>
+    <w:rsid w:val="009F37E1"/>
     <w:rsid w:val="009F4F7D"/>
+    <w:rsid w:val="009F63E8"/>
     <w:rsid w:val="00A04316"/>
     <w:rsid w:val="00A35CD8"/>
     <w:rsid w:val="00A6198D"/>
     <w:rsid w:val="00A76A27"/>
     <w:rsid w:val="00A77884"/>
     <w:rsid w:val="00AA7F02"/>
     <w:rsid w:val="00AE0F3B"/>
     <w:rsid w:val="00AF28E3"/>
     <w:rsid w:val="00AF6280"/>
     <w:rsid w:val="00B04F21"/>
     <w:rsid w:val="00B125C0"/>
+    <w:rsid w:val="00B37858"/>
     <w:rsid w:val="00B4244A"/>
     <w:rsid w:val="00B42AA4"/>
+    <w:rsid w:val="00B44461"/>
     <w:rsid w:val="00B671BD"/>
     <w:rsid w:val="00B71C4F"/>
     <w:rsid w:val="00B72511"/>
+    <w:rsid w:val="00BA452F"/>
+    <w:rsid w:val="00BA4EA5"/>
     <w:rsid w:val="00BA5CD3"/>
+    <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BE2C80"/>
     <w:rsid w:val="00BE3D79"/>
+    <w:rsid w:val="00BE3F47"/>
+    <w:rsid w:val="00C10B16"/>
     <w:rsid w:val="00C237AA"/>
+    <w:rsid w:val="00C260B8"/>
+    <w:rsid w:val="00C27F7E"/>
+    <w:rsid w:val="00C34C89"/>
+    <w:rsid w:val="00C42736"/>
+    <w:rsid w:val="00C452D8"/>
+    <w:rsid w:val="00C45A5F"/>
+    <w:rsid w:val="00C46632"/>
     <w:rsid w:val="00C573BE"/>
+    <w:rsid w:val="00C678CC"/>
     <w:rsid w:val="00C715C4"/>
     <w:rsid w:val="00C72F5E"/>
     <w:rsid w:val="00C76A8E"/>
     <w:rsid w:val="00C86C60"/>
+    <w:rsid w:val="00C9323B"/>
+    <w:rsid w:val="00C9378A"/>
     <w:rsid w:val="00CA27A2"/>
     <w:rsid w:val="00CB5490"/>
     <w:rsid w:val="00CB5DB6"/>
     <w:rsid w:val="00CE1310"/>
+    <w:rsid w:val="00CE5A41"/>
+    <w:rsid w:val="00CF4B5E"/>
     <w:rsid w:val="00D21AF0"/>
+    <w:rsid w:val="00D34898"/>
     <w:rsid w:val="00D37717"/>
     <w:rsid w:val="00D61174"/>
     <w:rsid w:val="00D64316"/>
+    <w:rsid w:val="00D7332E"/>
     <w:rsid w:val="00D76384"/>
     <w:rsid w:val="00DA7307"/>
     <w:rsid w:val="00DB7425"/>
     <w:rsid w:val="00DD5562"/>
+    <w:rsid w:val="00DF6EDD"/>
     <w:rsid w:val="00E121B3"/>
     <w:rsid w:val="00E20D7E"/>
     <w:rsid w:val="00E32D0B"/>
     <w:rsid w:val="00E53CCD"/>
     <w:rsid w:val="00E54A84"/>
     <w:rsid w:val="00E73F3A"/>
+    <w:rsid w:val="00E8150B"/>
+    <w:rsid w:val="00E91EE1"/>
     <w:rsid w:val="00EA11FE"/>
     <w:rsid w:val="00EA12FB"/>
     <w:rsid w:val="00EA47E6"/>
     <w:rsid w:val="00EB3213"/>
+    <w:rsid w:val="00ED3A62"/>
     <w:rsid w:val="00ED4B1F"/>
+    <w:rsid w:val="00EE49E3"/>
+    <w:rsid w:val="00EE79B7"/>
+    <w:rsid w:val="00F25FA6"/>
     <w:rsid w:val="00F602F8"/>
     <w:rsid w:val="00F67D09"/>
     <w:rsid w:val="00F84D12"/>
     <w:rsid w:val="00F87565"/>
+    <w:rsid w:val="00F927D4"/>
+    <w:rsid w:val="00F943A1"/>
     <w:rsid w:val="00FC4B64"/>
     <w:rsid w:val="00FD7B37"/>
     <w:rsid w:val="00FE03A8"/>
+    <w:rsid w:val="00FE1E87"/>
     <w:rsid w:val="00FF4BF8"/>
     <w:rsid w:val="00FF7BBD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73967105"/>
   <w15:docId w15:val="{FA2B8347-F149-42A4-9B0F-48D63CED8C09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21843,51 +25080,50 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="195"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -22034,64 +25270,62 @@
     <w:semiHidden/>
     <w:rsid w:val="00BE2C80"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006056CA"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006056CA"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="006056CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006056CA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
@@ -22111,88 +25345,100 @@
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E73F3A"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E73F3A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C46632"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="534662304">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1846674470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.TIF"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CRGP@idem.IN.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.TIF"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CRGP@idem.IN.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.in.gov/idem/recycle/resources/indiana-community-recycling-grant-program/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.in.gov/comptroller/forms/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22434,80 +25680,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10008</Characters>
+  <Pages>7</Pages>
+  <Words>1970</Words>
+  <Characters>11233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>500</Lines>
-  <Paragraphs>368</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Indiana</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11427</CharactersWithSpaces>
+  <CharactersWithSpaces>13177</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>pkoons</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-09-27T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 19 for Word</vt:lpwstr>
   </property>