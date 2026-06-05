--- v1 (2026-01-14)
+++ v2 (2026-06-05)
@@ -1,48 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="TIF" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="11326" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="3327"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="3586"/>
@@ -128,174 +129,184 @@
           </w:tcPr>
           <w:p w14:paraId="4D93CCBE" w14:textId="72A3653A" w:rsidR="00BF56E9" w:rsidRPr="00631B5F" w:rsidRDefault="00267C8B" w:rsidP="00BF56E9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00631B5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUEST FOR SERVICES</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A22868A" w14:textId="1D40D8BF" w:rsidR="00BF56E9" w:rsidRDefault="00BF56E9" w:rsidP="00BF56E9">
+          <w:p w14:paraId="3A22868A" w14:textId="77790521" w:rsidR="00BF56E9" w:rsidRDefault="00BF56E9" w:rsidP="00BF56E9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00037E99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">State Form </w:t>
             </w:r>
             <w:r w:rsidR="00267C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>56676 (</w:t>
             </w:r>
             <w:r w:rsidR="00824D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00806A77">
+            <w:r w:rsidR="005F6B48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00824D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00806A77">
+            <w:r w:rsidR="005F6B48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00824D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
-            <w:r w:rsidR="00806A77">
+            <w:r w:rsidR="005F6B48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00267C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EC98586" w14:textId="05BC3703" w:rsidR="007978BC" w:rsidRDefault="00824D3B" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>INDIANA STATE ARCHIVES AND RECORDS ADMINISTRATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15070353" w14:textId="7FB44AC9" w:rsidR="007978BC" w:rsidRDefault="00824D3B" w:rsidP="00BF56E9">
+          <w:p w14:paraId="15070353" w14:textId="79B43DB8" w:rsidR="007978BC" w:rsidRDefault="00824D3B" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Approved by State Board of Accounts, 2022</w:t>
+              <w:t>Approved by State Board of Accounts, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6B48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="292C2B"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C2413E" w14:textId="77777777" w:rsidR="007978BC" w:rsidRDefault="007978BC" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="433F094D" w14:textId="77777777" w:rsidR="00BF56E9" w:rsidRDefault="007978BC" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2356,51 +2367,77 @@
               </w:rPr>
               <w:t xml:space="preserve"> of $20 per hour will</w:t>
             </w:r>
             <w:r w:rsidR="00351C62" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00122C3E" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>be applied to any projects that requires staple</w:t>
+              <w:t xml:space="preserve">be applied to any projects that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00122C3E" w:rsidRPr="007978BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>requires</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00122C3E" w:rsidRPr="007978BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staple</w:t>
             </w:r>
             <w:r w:rsidR="00351C62" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> removal, paperclip removal, camera/ scanner setup, adjustments for multiple sized i</w:t>
             </w:r>
             <w:r w:rsidR="00234D7E" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mages</w:t>
             </w:r>
@@ -5160,66 +5197,82 @@
               <w:t>Digital Files to Film 16mm (Up to 2</w:t>
             </w:r>
             <w:r w:rsidR="003B4ACF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">500 images per reel) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31001E51" w14:textId="3AB57579" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="31001E51" w14:textId="03BD448F" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$40.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="0008497D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>76</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C97DEFE" w14:textId="66B9C24D" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5A2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5590,66 +5643,82 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>-1,000</w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> images per reel) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CCEA226" w14:textId="78DA882F" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="5CCEA226" w14:textId="4C56F07A" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$60.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00A04AF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>109</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2F6604" w14:textId="7F5FFF60" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E5A2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
@@ -6101,67 +6170,83 @@
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>16mm Diazo Negative Copy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="300ABA88" w14:textId="5668CD55" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="300ABA88" w14:textId="51C42219" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:ind w:left="-252"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$15.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26A2C59B" w14:textId="335FAF04" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6491,67 +6576,83 @@
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>35mm Diazo Negative Copy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DBA3A8" w14:textId="4488ED2A" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="21DBA3A8" w14:textId="48D10C03" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:ind w:left="-252"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$20.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022223A6" w14:textId="78C9F62E" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6881,67 +6982,83 @@
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">16mm Silver Negative Copy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28BB81EE" w14:textId="26D51470" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="28BB81EE" w14:textId="41B835DA" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:ind w:left="-252"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$30.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>59</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C744859" w14:textId="76F638B8" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7271,67 +7388,83 @@
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>35mm Silver Positive Copy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A323D0" w14:textId="6EB16A22" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="63A323D0" w14:textId="70E6BA1B" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:ind w:left="-252"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$35.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>72</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04A1C0AD" w14:textId="5EEAEE57" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8051,67 +8184,83 @@
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Jacket Loading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="482FE8CF" w14:textId="06A4847D" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="482FE8CF" w14:textId="384D442F" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:ind w:left="-252"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$30.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="710321F1" w14:textId="59E0085B" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8450,67 +8599,83 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Cartridge, leader, trailer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF2364C" w14:textId="01ABD9BA" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="7EF2364C" w14:textId="626AABCE" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:ind w:left="-252"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$10.00 per reel</w:t>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>0.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D19F500" w14:textId="02AD65CD" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B17E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
@@ -8785,51 +8950,77 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Silver Film Developing Services</w:t>
             </w:r>
             <w:r w:rsidR="0081394B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081394B" w:rsidRPr="0081394B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(Non SIML created film)</w:t>
+              <w:t xml:space="preserve">(Non </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0081394B" w:rsidRPr="0081394B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SIML created</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0081394B" w:rsidRPr="0081394B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> film)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="4F074C5A" w14:textId="77777777" w:rsidR="0060449C" w:rsidRDefault="0060449C" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8971,66 +9162,82 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00294BC3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Film Processing Only – 16mm and 35mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB57802" w14:textId="3C71C611" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
+          <w:p w14:paraId="4FB57802" w14:textId="15FE0F7E" w:rsidR="00294BC3" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>$15.00 per reel</w:t>
+              <w:t>$1</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED1D5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00 per reel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC9D591" w14:textId="74D124EC" w:rsidR="00294BC3" w:rsidRPr="005D0169" w:rsidRDefault="00294BC3" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002529BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="231F20"/>
@@ -20956,133 +21163,132 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="33499B67" w14:textId="3D49DD1C" w:rsidR="00363F0E" w:rsidRPr="00363F0E" w:rsidRDefault="00363F0E" w:rsidP="00A961B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00363F0E" w:rsidRPr="00363F0E" w:rsidSect="0055277C">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="504" w:bottom="576" w:left="504" w:header="504" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="321FDF88" w14:textId="77777777" w:rsidR="00A87A36" w:rsidRDefault="00A87A36" w:rsidP="009A7208">
+    <w:p w14:paraId="6B750221" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24DF333D" w14:textId="77777777" w:rsidR="00A87A36" w:rsidRDefault="00A87A36" w:rsidP="009A7208">
+    <w:p w14:paraId="58F7AFE4" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32B8925A" w14:textId="77777777" w:rsidR="00A87A36" w:rsidRDefault="00A87A36" w:rsidP="009A7208">
+    <w:p w14:paraId="578A23BC" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60CF3D94" w14:textId="77777777" w:rsidR="00A87A36" w:rsidRDefault="00A87A36" w:rsidP="009A7208">
+    <w:p w14:paraId="686B285F" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68362F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A91E6958"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -21144,91 +21350,93 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="701396769">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MIvCpI8nJ3o6U5is8Ay4Va95+RZ9c/P+NlpQtPgDL1P42yawFGtqCzYnkQ3WZPKf26auYI8msUVkVxp3zA0WoA==" w:salt="02eBPjA0mH8PSYWXkcDQnw=="/>
   <w:defaultTabStop w:val="360"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F4355B"/>
     <w:rsid w:val="000130E7"/>
     <w:rsid w:val="0001696A"/>
     <w:rsid w:val="00030006"/>
     <w:rsid w:val="00035A3A"/>
     <w:rsid w:val="00037E99"/>
     <w:rsid w:val="00043F88"/>
     <w:rsid w:val="00046085"/>
     <w:rsid w:val="00047D0B"/>
     <w:rsid w:val="000522AF"/>
     <w:rsid w:val="00061707"/>
     <w:rsid w:val="000643C2"/>
     <w:rsid w:val="000701B7"/>
     <w:rsid w:val="000716CF"/>
     <w:rsid w:val="00071F8A"/>
     <w:rsid w:val="00077DCE"/>
+    <w:rsid w:val="0008497D"/>
     <w:rsid w:val="0008502A"/>
     <w:rsid w:val="000A23DF"/>
     <w:rsid w:val="000A2761"/>
     <w:rsid w:val="000A3140"/>
     <w:rsid w:val="000B00D7"/>
     <w:rsid w:val="000B65C9"/>
     <w:rsid w:val="000C0FEF"/>
     <w:rsid w:val="000D12C7"/>
     <w:rsid w:val="000E2881"/>
     <w:rsid w:val="000F5498"/>
     <w:rsid w:val="001068A1"/>
     <w:rsid w:val="00107A41"/>
     <w:rsid w:val="00111441"/>
     <w:rsid w:val="001164EE"/>
     <w:rsid w:val="00122C3E"/>
     <w:rsid w:val="001310A0"/>
     <w:rsid w:val="0013287D"/>
     <w:rsid w:val="001376DD"/>
     <w:rsid w:val="00154603"/>
     <w:rsid w:val="001772F3"/>
     <w:rsid w:val="001774EF"/>
     <w:rsid w:val="001A1C4C"/>
     <w:rsid w:val="001A5ADA"/>
     <w:rsid w:val="001B553A"/>
     <w:rsid w:val="001E0B38"/>
@@ -21241,50 +21449,51 @@
     <w:rsid w:val="00207B9C"/>
     <w:rsid w:val="002244B1"/>
     <w:rsid w:val="00227DDF"/>
     <w:rsid w:val="00234D7E"/>
     <w:rsid w:val="002360CB"/>
     <w:rsid w:val="002447CD"/>
     <w:rsid w:val="0025118F"/>
     <w:rsid w:val="0025228F"/>
     <w:rsid w:val="00255B4F"/>
     <w:rsid w:val="00262894"/>
     <w:rsid w:val="00267C8B"/>
     <w:rsid w:val="00267CB5"/>
     <w:rsid w:val="00273B8C"/>
     <w:rsid w:val="0027601E"/>
     <w:rsid w:val="00280120"/>
     <w:rsid w:val="00281B0E"/>
     <w:rsid w:val="00294BC3"/>
     <w:rsid w:val="00297806"/>
     <w:rsid w:val="002D3B23"/>
     <w:rsid w:val="002F1F42"/>
     <w:rsid w:val="002F31E6"/>
     <w:rsid w:val="002F3D03"/>
     <w:rsid w:val="003043DB"/>
     <w:rsid w:val="00307BE4"/>
     <w:rsid w:val="003104E9"/>
+    <w:rsid w:val="003152D7"/>
     <w:rsid w:val="00315E54"/>
     <w:rsid w:val="00320B96"/>
     <w:rsid w:val="00327A02"/>
     <w:rsid w:val="00333337"/>
     <w:rsid w:val="00337295"/>
     <w:rsid w:val="00342199"/>
     <w:rsid w:val="003453E3"/>
     <w:rsid w:val="0034717B"/>
     <w:rsid w:val="00351C62"/>
     <w:rsid w:val="003613F0"/>
     <w:rsid w:val="00362B15"/>
     <w:rsid w:val="00363F0E"/>
     <w:rsid w:val="00364DD1"/>
     <w:rsid w:val="003661C3"/>
     <w:rsid w:val="00366958"/>
     <w:rsid w:val="0037362E"/>
     <w:rsid w:val="003751CF"/>
     <w:rsid w:val="003A55A5"/>
     <w:rsid w:val="003A62EE"/>
     <w:rsid w:val="003B3910"/>
     <w:rsid w:val="003B3EA6"/>
     <w:rsid w:val="003B4ACF"/>
     <w:rsid w:val="003C2D4D"/>
     <w:rsid w:val="003C39F3"/>
     <w:rsid w:val="003E2DA6"/>
@@ -21328,50 +21537,51 @@
     <w:rsid w:val="00506A29"/>
     <w:rsid w:val="0052361C"/>
     <w:rsid w:val="005358ED"/>
     <w:rsid w:val="00536D26"/>
     <w:rsid w:val="00541498"/>
     <w:rsid w:val="005421A1"/>
     <w:rsid w:val="0055277C"/>
     <w:rsid w:val="00552E2A"/>
     <w:rsid w:val="005555A4"/>
     <w:rsid w:val="00566E20"/>
     <w:rsid w:val="005743D0"/>
     <w:rsid w:val="00577EF3"/>
     <w:rsid w:val="005831D9"/>
     <w:rsid w:val="00584E9F"/>
     <w:rsid w:val="005907A7"/>
     <w:rsid w:val="00597216"/>
     <w:rsid w:val="005A1769"/>
     <w:rsid w:val="005B34A4"/>
     <w:rsid w:val="005C71D4"/>
     <w:rsid w:val="005C72DD"/>
     <w:rsid w:val="005D0169"/>
     <w:rsid w:val="005D1116"/>
     <w:rsid w:val="005D4BDD"/>
     <w:rsid w:val="005E3ADB"/>
     <w:rsid w:val="005E5476"/>
+    <w:rsid w:val="005F6B48"/>
     <w:rsid w:val="0060449C"/>
     <w:rsid w:val="0062432F"/>
     <w:rsid w:val="006314AF"/>
     <w:rsid w:val="00631B5F"/>
     <w:rsid w:val="006476F7"/>
     <w:rsid w:val="00653DC1"/>
     <w:rsid w:val="00654BC9"/>
     <w:rsid w:val="006552E1"/>
     <w:rsid w:val="0065687B"/>
     <w:rsid w:val="00660A0E"/>
     <w:rsid w:val="00681D85"/>
     <w:rsid w:val="006861F4"/>
     <w:rsid w:val="00686981"/>
     <w:rsid w:val="006916AD"/>
     <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B6C0E"/>
     <w:rsid w:val="006D4279"/>
     <w:rsid w:val="006E7C81"/>
     <w:rsid w:val="00707538"/>
     <w:rsid w:val="007109FF"/>
     <w:rsid w:val="00713506"/>
     <w:rsid w:val="00717708"/>
     <w:rsid w:val="00722066"/>
     <w:rsid w:val="00733676"/>
     <w:rsid w:val="007401AD"/>
@@ -21421,58 +21631,60 @@
     <w:rsid w:val="008C00FC"/>
     <w:rsid w:val="008C4A5D"/>
     <w:rsid w:val="008D0331"/>
     <w:rsid w:val="008D523A"/>
     <w:rsid w:val="008E0D70"/>
     <w:rsid w:val="008E1C5B"/>
     <w:rsid w:val="008E415F"/>
     <w:rsid w:val="008F1EAD"/>
     <w:rsid w:val="009028DA"/>
     <w:rsid w:val="00912EBB"/>
     <w:rsid w:val="00912FBF"/>
     <w:rsid w:val="00917E3D"/>
     <w:rsid w:val="00920B06"/>
     <w:rsid w:val="00924487"/>
     <w:rsid w:val="009425AB"/>
     <w:rsid w:val="00951B8D"/>
     <w:rsid w:val="00956018"/>
     <w:rsid w:val="0096323F"/>
     <w:rsid w:val="00971DDC"/>
     <w:rsid w:val="00975B58"/>
     <w:rsid w:val="00976897"/>
     <w:rsid w:val="009837F3"/>
     <w:rsid w:val="00987C4C"/>
     <w:rsid w:val="00992A5E"/>
     <w:rsid w:val="0099786F"/>
+    <w:rsid w:val="009A2EB7"/>
     <w:rsid w:val="009A39E5"/>
     <w:rsid w:val="009A7208"/>
     <w:rsid w:val="009B7FE5"/>
     <w:rsid w:val="009E00E3"/>
     <w:rsid w:val="009E265E"/>
     <w:rsid w:val="009E3A4E"/>
     <w:rsid w:val="009E47F8"/>
     <w:rsid w:val="00A04A86"/>
+    <w:rsid w:val="00A04AF4"/>
     <w:rsid w:val="00A15A85"/>
     <w:rsid w:val="00A2081B"/>
     <w:rsid w:val="00A257E8"/>
     <w:rsid w:val="00A263DC"/>
     <w:rsid w:val="00A3038E"/>
     <w:rsid w:val="00A32188"/>
     <w:rsid w:val="00A327F1"/>
     <w:rsid w:val="00A5095C"/>
     <w:rsid w:val="00A54E62"/>
     <w:rsid w:val="00A638DB"/>
     <w:rsid w:val="00A648B3"/>
     <w:rsid w:val="00A87A36"/>
     <w:rsid w:val="00A921BD"/>
     <w:rsid w:val="00A960AB"/>
     <w:rsid w:val="00A961B2"/>
     <w:rsid w:val="00AA061D"/>
     <w:rsid w:val="00AA25E7"/>
     <w:rsid w:val="00AA71B9"/>
     <w:rsid w:val="00AB5325"/>
     <w:rsid w:val="00AC15FD"/>
     <w:rsid w:val="00AC7698"/>
     <w:rsid w:val="00AE0E22"/>
     <w:rsid w:val="00AE5D5E"/>
     <w:rsid w:val="00AF2E2F"/>
     <w:rsid w:val="00AF472F"/>
@@ -21520,72 +21732,76 @@
     <w:rsid w:val="00CA7898"/>
     <w:rsid w:val="00CD7157"/>
     <w:rsid w:val="00CE1A55"/>
     <w:rsid w:val="00CE4F63"/>
     <w:rsid w:val="00CF3B1B"/>
     <w:rsid w:val="00D04CC8"/>
     <w:rsid w:val="00D11A30"/>
     <w:rsid w:val="00D22C24"/>
     <w:rsid w:val="00D30C46"/>
     <w:rsid w:val="00D374A5"/>
     <w:rsid w:val="00D4024C"/>
     <w:rsid w:val="00D427C5"/>
     <w:rsid w:val="00D554F4"/>
     <w:rsid w:val="00D65AB1"/>
     <w:rsid w:val="00D80C28"/>
     <w:rsid w:val="00D96461"/>
     <w:rsid w:val="00D964A2"/>
     <w:rsid w:val="00DA1693"/>
     <w:rsid w:val="00DA2229"/>
     <w:rsid w:val="00DB09C5"/>
     <w:rsid w:val="00DD3C91"/>
     <w:rsid w:val="00DE284D"/>
     <w:rsid w:val="00E04632"/>
     <w:rsid w:val="00E246D8"/>
     <w:rsid w:val="00E33306"/>
+    <w:rsid w:val="00E35090"/>
     <w:rsid w:val="00E37217"/>
     <w:rsid w:val="00E50C8C"/>
     <w:rsid w:val="00E51E73"/>
     <w:rsid w:val="00E548D0"/>
     <w:rsid w:val="00E62900"/>
     <w:rsid w:val="00E63E34"/>
     <w:rsid w:val="00E728D2"/>
     <w:rsid w:val="00E87194"/>
     <w:rsid w:val="00EA0E0A"/>
     <w:rsid w:val="00EA0E38"/>
     <w:rsid w:val="00EA4235"/>
     <w:rsid w:val="00EA5511"/>
     <w:rsid w:val="00EB023C"/>
     <w:rsid w:val="00EC1309"/>
     <w:rsid w:val="00EC2987"/>
+    <w:rsid w:val="00ED1D5D"/>
     <w:rsid w:val="00ED3A86"/>
+    <w:rsid w:val="00ED45EA"/>
     <w:rsid w:val="00ED5B09"/>
     <w:rsid w:val="00EE0477"/>
     <w:rsid w:val="00EE0671"/>
     <w:rsid w:val="00EE6B5F"/>
     <w:rsid w:val="00EE7F28"/>
     <w:rsid w:val="00EF2F00"/>
+    <w:rsid w:val="00F01984"/>
     <w:rsid w:val="00F02612"/>
     <w:rsid w:val="00F104EA"/>
     <w:rsid w:val="00F20E4A"/>
     <w:rsid w:val="00F2628A"/>
     <w:rsid w:val="00F33C78"/>
     <w:rsid w:val="00F4355B"/>
     <w:rsid w:val="00F721F2"/>
     <w:rsid w:val="00F85BF6"/>
     <w:rsid w:val="00F879DD"/>
     <w:rsid w:val="00F938E2"/>
     <w:rsid w:val="00F97A6C"/>
     <w:rsid w:val="00FD06EC"/>
     <w:rsid w:val="00FD1A72"/>
     <w:rsid w:val="00FD4B69"/>
     <w:rsid w:val="00FD532F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -21978,50 +22194,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007A715A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -22486,60 +22703,66 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44195C52-A1D0-4DDD-9129-D1D6184B0EFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>970</Words>
-  <Characters>7392</Characters>
+  <Words>1248</Words>
+  <Characters>7114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Indiana, ICPR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>