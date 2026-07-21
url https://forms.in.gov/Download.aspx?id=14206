--- v2 (2026-06-05)
+++ v3 (2026-07-21)
@@ -276,69 +276,89 @@
               </w:rPr>
               <w:t>Approved by State Board of Accounts, 202</w:t>
             </w:r>
             <w:r w:rsidR="005F6B48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C2413E" w14:textId="77777777" w:rsidR="007978BC" w:rsidRDefault="007978BC" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="433F094D" w14:textId="77777777" w:rsidR="00BF56E9" w:rsidRDefault="007978BC" w:rsidP="00BF56E9">
+          <w:p w14:paraId="433F094D" w14:textId="3158E1E6" w:rsidR="00BF56E9" w:rsidRDefault="007978BC" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Pursuant to IC 5-15-5.1-5(a)(16)</w:t>
+              <w:t>Pursuant to IC 5-15-5.1-5(a)(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D96C6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="292C2B"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:iCs/>
+                <w:color w:val="292C2B"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00267C8B" w:rsidRPr="005555A4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59903D17" w14:textId="07542C95" w:rsidR="007978BC" w:rsidRPr="00294BC3" w:rsidRDefault="007978BC" w:rsidP="00BF56E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="292C2B"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2367,77 +2387,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> of $20 per hour will</w:t>
             </w:r>
             <w:r w:rsidR="00351C62" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00122C3E" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">be applied to any projects that </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> staple</w:t>
+              <w:t>be applied to any projects that requires staple</w:t>
             </w:r>
             <w:r w:rsidR="00351C62" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> removal, paperclip removal, camera/ scanner setup, adjustments for multiple sized i</w:t>
             </w:r>
             <w:r w:rsidR="00234D7E" w:rsidRPr="007978BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="231F20"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>mages</w:t>
             </w:r>
@@ -8950,77 +8944,51 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Silver Film Developing Services</w:t>
             </w:r>
             <w:r w:rsidR="0081394B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0081394B" w:rsidRPr="0081394B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Non </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> film)</w:t>
+              <w:t>(Non SIML created film)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="4F074C5A" w14:textId="77777777" w:rsidR="0060449C" w:rsidRDefault="0060449C" w:rsidP="00294BC3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -21163,58 +21131,58 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="33499B67" w14:textId="3D49DD1C" w:rsidR="00363F0E" w:rsidRPr="00363F0E" w:rsidRDefault="00363F0E" w:rsidP="00A961B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00363F0E" w:rsidRPr="00363F0E" w:rsidSect="0055277C">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="504" w:bottom="576" w:left="504" w:header="504" w:footer="504" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B750221" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
+    <w:p w14:paraId="683A54EC" w14:textId="77777777" w:rsidR="00085719" w:rsidRDefault="00085719" w:rsidP="009A7208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58F7AFE4" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
+    <w:p w14:paraId="3B88C40D" w14:textId="77777777" w:rsidR="00085719" w:rsidRDefault="00085719" w:rsidP="009A7208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -21237,58 +21205,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="578A23BC" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
+    <w:p w14:paraId="2F925529" w14:textId="77777777" w:rsidR="00085719" w:rsidRDefault="00085719" w:rsidP="009A7208">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="686B285F" w14:textId="77777777" w:rsidR="00ED45EA" w:rsidRDefault="00ED45EA" w:rsidP="009A7208">
+    <w:p w14:paraId="0C91ED34" w14:textId="77777777" w:rsidR="00085719" w:rsidRDefault="00085719" w:rsidP="009A7208">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68362F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A91E6958"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
@@ -21350,94 +21318,94 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="701396769">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MIvCpI8nJ3o6U5is8Ay4Va95+RZ9c/P+NlpQtPgDL1P42yawFGtqCzYnkQ3WZPKf26auYI8msUVkVxp3zA0WoA==" w:salt="02eBPjA0mH8PSYWXkcDQnw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="360"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F4355B"/>
     <w:rsid w:val="000130E7"/>
     <w:rsid w:val="0001696A"/>
     <w:rsid w:val="00030006"/>
     <w:rsid w:val="00035A3A"/>
     <w:rsid w:val="00037E99"/>
     <w:rsid w:val="00043F88"/>
     <w:rsid w:val="00046085"/>
     <w:rsid w:val="00047D0B"/>
     <w:rsid w:val="000522AF"/>
     <w:rsid w:val="00061707"/>
     <w:rsid w:val="000643C2"/>
     <w:rsid w:val="000701B7"/>
     <w:rsid w:val="000716CF"/>
     <w:rsid w:val="00071F8A"/>
     <w:rsid w:val="00077DCE"/>
     <w:rsid w:val="0008497D"/>
     <w:rsid w:val="0008502A"/>
+    <w:rsid w:val="00085719"/>
     <w:rsid w:val="000A23DF"/>
     <w:rsid w:val="000A2761"/>
     <w:rsid w:val="000A3140"/>
     <w:rsid w:val="000B00D7"/>
     <w:rsid w:val="000B65C9"/>
     <w:rsid w:val="000C0FEF"/>
     <w:rsid w:val="000D12C7"/>
     <w:rsid w:val="000E2881"/>
     <w:rsid w:val="000F5498"/>
     <w:rsid w:val="001068A1"/>
     <w:rsid w:val="00107A41"/>
     <w:rsid w:val="00111441"/>
     <w:rsid w:val="001164EE"/>
     <w:rsid w:val="00122C3E"/>
     <w:rsid w:val="001310A0"/>
     <w:rsid w:val="0013287D"/>
     <w:rsid w:val="001376DD"/>
     <w:rsid w:val="00154603"/>
     <w:rsid w:val="001772F3"/>
     <w:rsid w:val="001774EF"/>
     <w:rsid w:val="001A1C4C"/>
     <w:rsid w:val="001A5ADA"/>
     <w:rsid w:val="001B553A"/>
     <w:rsid w:val="001E0B38"/>
     <w:rsid w:val="001E1F5F"/>
@@ -21681,93 +21649,95 @@
     <w:rsid w:val="00AA061D"/>
     <w:rsid w:val="00AA25E7"/>
     <w:rsid w:val="00AA71B9"/>
     <w:rsid w:val="00AB5325"/>
     <w:rsid w:val="00AC15FD"/>
     <w:rsid w:val="00AC7698"/>
     <w:rsid w:val="00AE0E22"/>
     <w:rsid w:val="00AE5D5E"/>
     <w:rsid w:val="00AF2E2F"/>
     <w:rsid w:val="00AF472F"/>
     <w:rsid w:val="00AF591D"/>
     <w:rsid w:val="00B07B81"/>
     <w:rsid w:val="00B20E2E"/>
     <w:rsid w:val="00B308DE"/>
     <w:rsid w:val="00B449C1"/>
     <w:rsid w:val="00B5348F"/>
     <w:rsid w:val="00B557E9"/>
     <w:rsid w:val="00B575A6"/>
     <w:rsid w:val="00B60D40"/>
     <w:rsid w:val="00B62B07"/>
     <w:rsid w:val="00B64FF3"/>
     <w:rsid w:val="00B66958"/>
     <w:rsid w:val="00B777D0"/>
     <w:rsid w:val="00B86D19"/>
     <w:rsid w:val="00BA18F4"/>
+    <w:rsid w:val="00BA21F9"/>
     <w:rsid w:val="00BA3B7F"/>
     <w:rsid w:val="00BA4C74"/>
     <w:rsid w:val="00BA5C47"/>
     <w:rsid w:val="00BC1DD5"/>
     <w:rsid w:val="00BC4496"/>
     <w:rsid w:val="00BD4343"/>
     <w:rsid w:val="00BD7D20"/>
     <w:rsid w:val="00BE66AE"/>
     <w:rsid w:val="00BF3252"/>
     <w:rsid w:val="00BF56E9"/>
     <w:rsid w:val="00C04CD1"/>
     <w:rsid w:val="00C055C0"/>
     <w:rsid w:val="00C06B28"/>
     <w:rsid w:val="00C22861"/>
     <w:rsid w:val="00C43E19"/>
     <w:rsid w:val="00C53AF6"/>
     <w:rsid w:val="00C61B3F"/>
     <w:rsid w:val="00C63834"/>
     <w:rsid w:val="00C67E9C"/>
     <w:rsid w:val="00C70068"/>
     <w:rsid w:val="00C73091"/>
     <w:rsid w:val="00C80980"/>
     <w:rsid w:val="00C86CE2"/>
     <w:rsid w:val="00C94CB1"/>
     <w:rsid w:val="00C94EEF"/>
     <w:rsid w:val="00CA300C"/>
     <w:rsid w:val="00CA7898"/>
     <w:rsid w:val="00CD7157"/>
     <w:rsid w:val="00CE1A55"/>
     <w:rsid w:val="00CE4F63"/>
     <w:rsid w:val="00CF3B1B"/>
     <w:rsid w:val="00D04CC8"/>
     <w:rsid w:val="00D11A30"/>
     <w:rsid w:val="00D22C24"/>
     <w:rsid w:val="00D30C46"/>
     <w:rsid w:val="00D374A5"/>
     <w:rsid w:val="00D4024C"/>
     <w:rsid w:val="00D427C5"/>
     <w:rsid w:val="00D554F4"/>
     <w:rsid w:val="00D65AB1"/>
     <w:rsid w:val="00D80C28"/>
     <w:rsid w:val="00D96461"/>
     <w:rsid w:val="00D964A2"/>
+    <w:rsid w:val="00D96C6B"/>
     <w:rsid w:val="00DA1693"/>
     <w:rsid w:val="00DA2229"/>
     <w:rsid w:val="00DB09C5"/>
     <w:rsid w:val="00DD3C91"/>
     <w:rsid w:val="00DE284D"/>
     <w:rsid w:val="00E04632"/>
     <w:rsid w:val="00E246D8"/>
     <w:rsid w:val="00E33306"/>
     <w:rsid w:val="00E35090"/>
     <w:rsid w:val="00E37217"/>
     <w:rsid w:val="00E50C8C"/>
     <w:rsid w:val="00E51E73"/>
     <w:rsid w:val="00E548D0"/>
     <w:rsid w:val="00E62900"/>
     <w:rsid w:val="00E63E34"/>
     <w:rsid w:val="00E728D2"/>
     <w:rsid w:val="00E87194"/>
     <w:rsid w:val="00EA0E0A"/>
     <w:rsid w:val="00EA0E38"/>
     <w:rsid w:val="00EA4235"/>
     <w:rsid w:val="00EA5511"/>
     <w:rsid w:val="00EB023C"/>
     <w:rsid w:val="00EC1309"/>
     <w:rsid w:val="00EC2987"/>
     <w:rsid w:val="00ED1D5D"/>