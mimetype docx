--- v0 (2025-12-09)
+++ v1 (2026-07-03)
@@ -1,1610 +1,1115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37D552A7" w14:textId="423FDD5D" w:rsidR="0080585E" w:rsidRDefault="000D406C" w:rsidP="000D406C">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+    <w:p w14:paraId="0971EEA6" w14:textId="07B3CFD0" w:rsidR="00BF41F1" w:rsidRDefault="00682AC0" w:rsidP="00846BAD">
+      <w:pPr>
+        <w:ind w:right="90"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:kern w:val="2"/>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FA56EBA" wp14:editId="2895A885">
+            <wp:extent cx="914400" cy="1691640"/>
+            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+            <wp:docPr id="1957672628" name="Picture 1" descr="Indiana Department of Child Services logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2113039943" name="Picture 1" descr="Indiana Department of Child Services logo"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="1691640"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4061BCC8" w14:textId="1134FFE9" w:rsidR="00BF41F1" w:rsidRPr="00144DA6" w:rsidRDefault="00000000" w:rsidP="00C77FFC">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:right="86"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00144DA6">
+        <w:t>Mike Braun, Governor</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70F30">
+        <w:t>Jennifer Dorfmeyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144DA6">
+        <w:t>, Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009422EC" w14:textId="036FD031" w:rsidR="00BF41F1" w:rsidRPr="004F0150" w:rsidRDefault="00000000" w:rsidP="00C77FFC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="700" w:lineRule="exact"/>
+        <w:ind w:right="86"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0054A3"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0150">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0054A3"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INDIANA DEPARTMENT </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0150">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0054A3"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="64"/>
+          <w:szCs w:val="64"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>OF CHILD SERVICES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33171A40" w14:textId="77777777" w:rsidR="00BF41F1" w:rsidRPr="00144DA6" w:rsidRDefault="00000000" w:rsidP="00577D83">
+      <w:pPr>
+        <w:ind w:right="86"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00144DA6">
+        <w:t>Call 800-800-5556 to report suspected Child Abuse or Neglect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788B8F5A" w14:textId="2E657B37" w:rsidR="00BF41F1" w:rsidRPr="00846BAD" w:rsidRDefault="00000000" w:rsidP="00846BAD">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="86"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BF41F1" w:rsidRPr="00846BAD" w:rsidSect="00846BAD">
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="288" w:equalWidth="0">
+            <w:col w:w="1584" w:space="288"/>
+            <w:col w:w="7488"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB7297">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:noProof/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69F8008D" wp14:editId="3791595F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="579A731C" wp14:editId="2AD04B47">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>929640</wp:posOffset>
+                  <wp:posOffset>13063</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>341630</wp:posOffset>
+                  <wp:posOffset>190065</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5553710" cy="1019175"/>
-[...5 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:extent cx="4674326" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1160379603" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                      <wps:spPr bwMode="auto">
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5553710" cy="1019175"/>
+                          <a:ext cx="4674326" cy="0"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
+                        <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...4 lines deleted...]
-                          <a:tailEnd/>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:srgbClr val="0054A3"/>
+                          </a:solidFill>
                         </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...119 lines deleted...]
-                      </wps:bodyPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="69F8008D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:line w14:anchorId="3205FFAD" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="1.05pt,14.95pt" to="369.1pt,14.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCeL08CwgEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Td0kVR0xXa1fKC&#10;YMXCB7jOuLHkm8amSf+esdOmK0BIIF4cezznzJnjyfZutIYdAaP2ruXLRc0ZOOk77Q4t//b18c07&#10;zmISrhPGO2j5CSK/271+tR1CAyvfe9MBMiJxsRlCy/uUQlNVUfZgRVz4AI4ulUcrEh3xUHUoBmK3&#10;plrV9aYaPHYBvYQYKfowXfJd4VcKZPqsVITETMtJWyorlnWf12q3Fc0BRei1PMsQ/6DCCu2o6Ez1&#10;IJJg31H/QmW1RB+9SgvpbeWV0hJKD9TNsv6pm+deBCi9kDkxzDbF/0crPx3v3ROSDUOITQxPmLsY&#10;Fdr8JX1sLGadZrNgTExScL25Xd+sNpzJy111BQaM6QN4y/Km5Ua73IdoxPFjTFSMUi8pOWwcG2h6&#10;Vrd1XdKiN7p71Mbky4iH/b1BdhT5Deu36/c3+dmI4kUanYyj4LWLsksnA1OBL6CY7kj3cqqQBwxm&#10;WiEluLQ88xpH2RmmSMIMPEv7E/Ccn6FQhu9vwDOiVPYuzWCrncffyU7jRbKa8i8OTH1nC/a+O5X3&#10;LdbQFBXnzhOfx/TlucCv/+XuBwAAAP//AwBQSwMEFAAGAAgAAAAhAJlOsETdAAAABwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjktPwzAQhO9I/Adrkbig1kl4NA1xKoTEjfJo4e7GSxIar93YbcO/ZxEH&#10;OI12ZjT7lYvR9uKAQ+gcKUinCQik2pmOGgVv64dJDiJETUb3jlDBFwZYVKcnpS6MO9IrHlaxETxC&#10;odAK2hh9IWWoW7Q6TJ1H4uzDDVZHPodGmkEfedz2MkuSG2l1R/yh1R7vW6y3q71VcLVdfu7M+/Nu&#10;mayvvX15vEh9/qTU+dl4dwsi4hj/yvCDz+hQMdPG7ckE0SvIUi6yzOcgOJ5d5hmIza8hq1L+56++&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJ4vTwLCAQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJlOsETdAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAHAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#0054a3" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
-                <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...121 lines deleted...]
-              </v:shape>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="000D406C">
-[...187 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0B058698" w14:textId="622C52E8" w:rsidR="0080585E" w:rsidRPr="0080585E" w:rsidRDefault="0080585E" w:rsidP="0080585E">
+    <w:p w14:paraId="18A79D4A" w14:textId="77777777" w:rsidR="00BF41F1" w:rsidRDefault="00BF41F1" w:rsidP="00846BAD">
+      <w:pPr>
+        <w:ind w:right="90"/>
+        <w:sectPr w:rsidR="00BF41F1" w:rsidSect="00846BAD">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="2" w:space="576" w:equalWidth="0">
+            <w:col w:w="1584" w:space="576"/>
+            <w:col w:w="7200"/>
+          </w:cols>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4EDD1C" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk163030907"/>
-      <w:bookmarkStart w:id="1" w:name="_Hlk187410113"/>
+    </w:p>
+    <w:p w14:paraId="0D3CCD18" w14:textId="0B0F196B" w:rsidR="00BF41F1" w:rsidRPr="00682AC0" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Foster Care Verification Letter</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable4"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10800"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D27B18" w:rsidRPr="00FD2FA7" w14:paraId="55BCAE5D" w14:textId="77777777" w:rsidTr="0055606D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26A9A8C7" w14:textId="37ADAD55" w:rsidR="00BF3FD7" w:rsidRPr="00FD2FA7" w:rsidRDefault="00BF3FD7" w:rsidP="00BC2DF4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0055606D" w:rsidRPr="0050347A" w14:paraId="408E9D4F" w14:textId="77777777" w:rsidTr="0055606D">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40EF8A04" w14:textId="77777777" w:rsidR="0055606D" w:rsidRPr="0050347A" w:rsidRDefault="0055606D" w:rsidP="00DB148C">
+          <w:p w14:paraId="58DB9196" w14:textId="03D42D33" w:rsidR="00682AC0" w:rsidRDefault="0055606D" w:rsidP="00DB148C">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050347A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pursuant to section to 475(5)(I) of the Family First Prevention Services Act (FFPSA) it is required to provide a youth in foster care for more than six (6) months official documentation necessary to verify their foster care status upon case closure at age (14) and older regardless of placement and legal status.  </w:t>
+              <w:t xml:space="preserve">Pursuant to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>section to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 475(5)(I) of the Family First Prevention Services Act (FFPSA) it is required to provide a youth in foster care for more than six (6) months official documentation necessary to verify their foster care status upon case closure at age</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB5DA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> fourteen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (14) and older regardless of placement and legal status.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40EF8A04" w14:textId="358560B3" w:rsidR="0055606D" w:rsidRPr="0050347A" w:rsidRDefault="0055606D" w:rsidP="00DB148C">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4279F7FB" w14:textId="77777777" w:rsidR="00CF098C" w:rsidRPr="0050347A" w:rsidRDefault="00CF098C" w:rsidP="00D27B18">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="06087F24" w14:textId="77777777" w:rsidR="00F7300E" w:rsidRPr="0050347A" w:rsidRDefault="00F7300E" w:rsidP="00F7300E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01A930A8" w14:textId="730B3E09" w:rsidR="00F7300E" w:rsidRPr="0050347A" w:rsidRDefault="00F7300E" w:rsidP="00897788">
+    <w:p w14:paraId="67A24CE7" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Re:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0055606D" w:rsidRPr="0050347A">
+        <w:t xml:space="preserve">Re: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF0A93" w:rsidRPr="0050347A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BF0A93" w:rsidRPr="0050347A">
-[...9 lines deleted...]
-      <w:r w:rsidR="00EC2C8B" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Name of Foster Youth"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Text1"/>
-      <w:r w:rsidR="00EC2C8B" w:rsidRPr="0050347A">
+      <w:bookmarkStart w:id="0" w:name="Text1"/>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00EC2C8B" w:rsidRPr="0050347A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EC2C8B" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00EC2C8B" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name of Foster Youth</w:t>
       </w:r>
-      <w:r w:rsidR="00EC2C8B" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="0055606D" w:rsidRPr="0050347A">
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="0055606D" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BF0A93" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005D6393" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of </w:t>
+        <w:t>Date of Birth:</w:t>
       </w:r>
       <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>B</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D6393" w:rsidRPr="0050347A">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>irth</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BF0A93" w:rsidRPr="0050347A">
-[...9 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="MM/DD/YYYY"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Text2"/>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:bookmarkStart w:id="1" w:name="Text2"/>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MM/DD/YYYY</w:t>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="21AF4912" w14:textId="77777777" w:rsidR="00BF0A93" w:rsidRPr="0050347A" w:rsidRDefault="00BF0A93" w:rsidP="0055606D">
+    <w:p w14:paraId="586D261D" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BB190B0" w14:textId="1C83456E" w:rsidR="00F7300E" w:rsidRPr="0050347A" w:rsidRDefault="00D27B18" w:rsidP="0055606D">
+    <w:p w14:paraId="6E5C0B76" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Date of Removal</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+        <w:t xml:space="preserve">Date of Removal: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="MM/DD/YYYY"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MM/DD/YYYY</w:t>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="0055606D" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00BF0A93" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="000B28B5" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">End </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+        <w:t xml:space="preserve">End Date of Wardship: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="MM/DD/YYYY"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MM/DD/YYYY</w:t>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06087F24" w14:textId="77777777" w:rsidR="00F7300E" w:rsidRPr="0050347A" w:rsidRDefault="00F7300E" w:rsidP="00F7300E">
-      <w:pPr>
+    <w:p w14:paraId="73C4781B" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRPr="0050347A" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F023B55" w14:textId="6778F385" w:rsidR="00FD2FA7" w:rsidRPr="0050347A" w:rsidRDefault="00335B76" w:rsidP="00335B76">
-[...39 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+    <w:p w14:paraId="637FBE85" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRPr="0050347A" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This letter serves as verification that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Youth's Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text3"/>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:bookmarkStart w:id="2" w:name="Text3"/>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>[Youth's Name]</w:t>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, date of birth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[MM/DD/YYYY]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text4"/>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:bookmarkStart w:id="3" w:name="Text4"/>
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>[MM/DD/YYYY]</w:t>
       </w:r>
-      <w:r w:rsidR="00324338" w:rsidRPr="0050347A">
+      <w:r w:rsidRPr="0050347A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...152 lines deleted...]
-      <w:r w:rsidR="0050347A">
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, was a “ward of the court”/Child in Needs of Services (CHINS), under the care and supervision of the Indiana Department of Child Services (DCS) and in foster care for at least six (6) months. This letter confirms that </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="[Youth's Name]"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="0050347A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="0050347A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0050347A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0050347A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>[Youth's Name]</w:t>
       </w:r>
-      <w:r w:rsidR="0050347A">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="008A74E7" w:rsidRPr="0050347A">
-[...54 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="0050347A">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was considered a “ward of the court” for the purposes of verifying the youth previous foster care status.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4279F7FB" w14:textId="77777777" w:rsidR="00CF098C" w:rsidRPr="0050347A" w:rsidRDefault="00CF098C" w:rsidP="00D27B18">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C66DBB2" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="00335B76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1668,102 +1173,117 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Check all that apply:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050347A" w:rsidRPr="0050347A" w14:paraId="5A352621" w14:textId="77777777" w:rsidTr="00DB148C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1165002910"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="285" w:type="pct"/>
               </w:tcPr>
               <w:p w14:paraId="5F08E357" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0050347A">
                   <w:rPr>
                     <w:rFonts w:ascii="Georgia Pro" w:eastAsia="MS Gothic" w:hAnsi="Georgia Pro" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="730677F7" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
+          <w:p w14:paraId="730677F7" w14:textId="72F089EA" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050347A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Free Application for Federal Student Aid (FAFSA) “ward of the court/in foster care” Eligibility. The above information provides verification for purposes of the FAFSA, and that the youth is/was “a dependent/ward of the court “any time on or after the age of thirteen (13).”</w:t>
+              <w:t>Free Application for Federal Student Aid (FAFSA) “ward of the court/in foster care” Eligibility. The above information provides verification for purposes of the FAFSA, and that the youth is/was “a dependent/ward of the court</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3040">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>any time on or after the age of thirteen (13).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050347A" w:rsidRPr="0050347A" w14:paraId="01B37B28" w14:textId="77777777" w:rsidTr="00DB148C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="285" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4404B34E" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="pct"/>
@@ -1776,51 +1296,50 @@
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050347A" w:rsidRPr="0050347A" w14:paraId="0D53C444" w14:textId="77777777" w:rsidTr="00DB148C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Georgia Pro" w:eastAsia="MS Gothic" w:hAnsi="Georgia Pro"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1182973135"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="285" w:type="pct"/>
               </w:tcPr>
               <w:p w14:paraId="5D8861AE" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Georgia Pro" w:eastAsia="MS Gothic" w:hAnsi="Georgia Pro"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="0050347A">
                   <w:rPr>
                     <w:rFonts w:ascii="Georgia Pro" w:eastAsia="MS Gothic" w:hAnsi="Georgia Pro" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1953,116 +1472,148 @@
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050347A" w:rsidRPr="0050347A" w14:paraId="21183086" w14:textId="77777777" w:rsidTr="00DB148C">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Georgia Pro" w:eastAsia="MS Gothic" w:hAnsi="Georgia Pro"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1245758243"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="285" w:type="pct"/>
               </w:tcPr>
               <w:p w14:paraId="786B7252" w14:textId="5FD75F65" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
                 <w:pPr>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Georgia Pro" w:eastAsia="MS Gothic" w:hAnsi="Georgia Pro"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D0DAFA5" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
+          <w:p w14:paraId="6E60181D" w14:textId="0DAE3400" w:rsidR="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050347A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eligible for Medicaid or other programs, services, and benefits for which being in foster care is an eligibility requirement due to aging out of foster care at age 18 or older. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Eligible for Medicaid or other programs, services, and benefits for which being in foster care is an eligibility requirement due to aging out of foster care at age </w:t>
+            </w:r>
+            <w:r w:rsidR="005F3040">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>eighteen (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="005F3040">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050347A">
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or older. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D0DAFA5" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRPr="0050347A" w:rsidRDefault="00682AC0" w:rsidP="0050347A">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07272F2B" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="00335B76">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1780"/>
         <w:gridCol w:w="5021"/>
         <w:gridCol w:w="248"/>
         <w:gridCol w:w="1762"/>
         <w:gridCol w:w="1763"/>
       </w:tblGrid>
       <w:tr w:rsidR="0050347A" w:rsidRPr="0050347A" w14:paraId="40DA979B" w14:textId="77777777" w:rsidTr="00DB148C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1780" w:type="dxa"/>
@@ -2099,92 +1650,92 @@
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Printed Name"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Text8"/>
+            <w:bookmarkStart w:id="4" w:name="Text8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Printed Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0050347A" w:rsidRPr="0050347A" w14:paraId="40D7F886" w14:textId="77777777" w:rsidTr="00DB148C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1CF6E3C3" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="468C6A22" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
@@ -2251,92 +1802,92 @@
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Designee Signature"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="7" w:name="Text6"/>
+            <w:bookmarkStart w:id="5" w:name="Text6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Designee Signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="7"/>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="248" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14AB2B7B" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05AFD937" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
@@ -2371,92 +1922,92 @@
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="MM/DD/YYYY"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="Text7"/>
+            <w:bookmarkStart w:id="6" w:name="Text7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MM/DD/YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04FF9A7E" w14:textId="77777777" w:rsidR="0050347A" w:rsidRPr="0050347A" w:rsidRDefault="0050347A" w:rsidP="0050347A">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2515,90 +2066,75 @@
               <w:t xml:space="preserve">d Services / Older Youth Initiatives at </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="0050347A">
                 <w:rPr>
                   <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                   <w:color w:val="0000FF" w:themeColor="hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>OlderYouthQuestions@dcs.IN.gov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0050347A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia Pro" w:eastAsia="Georgia Pro" w:hAnsi="Georgia Pro" w:cs="Georgia Pro"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="33633E23" w14:textId="018184FA" w:rsidR="00FB4EA0" w:rsidRPr="0050347A" w:rsidRDefault="00FB4EA0" w:rsidP="0050347A">
-[...14 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="01C38E91" w14:textId="77777777" w:rsidR="00F15F00" w:rsidRDefault="00F15F00"/>
+    <w:sectPr w:rsidR="00F15F00" w:rsidSect="00D5760C">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="1152" w:left="720" w:header="0" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68D8A4C1" w14:textId="77777777" w:rsidR="00D5760C" w:rsidRDefault="00D5760C">
+    <w:p w14:paraId="56CCE81B" w14:textId="77777777" w:rsidR="00465F43" w:rsidRDefault="00465F43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50D35D3F" w14:textId="77777777" w:rsidR="00D5760C" w:rsidRDefault="00D5760C">
+    <w:p w14:paraId="7CC6990E" w14:textId="77777777" w:rsidR="00465F43" w:rsidRDefault="00465F43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2634,563 +2170,140 @@
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro Cond">
     <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...6 lines deleted...]
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia Pro">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002AF" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia Pro">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39389033" w14:textId="77777777" w:rsidR="004D55F1" w:rsidRDefault="004D55F1">
+  <w:p w14:paraId="7DE11B10" w14:textId="199C8AF8" w:rsidR="00682AC0" w:rsidRPr="00E9183B" w:rsidRDefault="00682AC0" w:rsidP="00682AC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-    </w:pPr>
-[...341 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>State form 56571 (R</w:t>
-[...41 lines deleted...]
-      <w:t>)</w:t>
+      <w:t>State form 56571 (R6 / 5-26)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50D5E1D2" w14:textId="48FA8E80" w:rsidR="0072533E" w:rsidRPr="000D406C" w:rsidRDefault="0072533E" w:rsidP="00E20D71">
+  <w:p w14:paraId="32C350BE" w14:textId="77777777" w:rsidR="00682AC0" w:rsidRDefault="00682AC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...8 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="090BE156" w14:textId="77777777" w:rsidR="00D5760C" w:rsidRDefault="00D5760C">
+    <w:p w14:paraId="4C7877F4" w14:textId="77777777" w:rsidR="00465F43" w:rsidRDefault="00465F43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E848760" w14:textId="77777777" w:rsidR="00D5760C" w:rsidRDefault="00D5760C">
+    <w:p w14:paraId="14DD75C1" w14:textId="77777777" w:rsidR="00465F43" w:rsidRDefault="00465F43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09677856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="699AD060"/>
     <w:lvl w:ilvl="0" w:tplc="9E001186">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3483,52 +2596,53 @@
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1899323239">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1953124889">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="524950631">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="0"/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="K+ngT8sbqf8fu4YjRnW83fSt3LXUj0pbXqiN93IolF5Teux0GVXwZ+kEB8xMuWkxzsEmPHfAnwRlhlrDk87F9A==" w:salt="F3emYpbKQWrhs1ZWqBXdAg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="78"/>
   <w:drawingGridVerticalSpacing w:val="106"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3578,105 +2692,112 @@
     <w:rsid w:val="002700E0"/>
     <w:rsid w:val="00291907"/>
     <w:rsid w:val="002B0AA4"/>
     <w:rsid w:val="002B32F9"/>
     <w:rsid w:val="002B3C92"/>
     <w:rsid w:val="002B4CE8"/>
     <w:rsid w:val="002C6D98"/>
     <w:rsid w:val="002E20D9"/>
     <w:rsid w:val="002E63E9"/>
     <w:rsid w:val="002E64BF"/>
     <w:rsid w:val="00303DBC"/>
     <w:rsid w:val="00317A45"/>
     <w:rsid w:val="00324338"/>
     <w:rsid w:val="00335B76"/>
     <w:rsid w:val="00346600"/>
     <w:rsid w:val="003838E8"/>
     <w:rsid w:val="00393F43"/>
     <w:rsid w:val="00397C5F"/>
     <w:rsid w:val="003C432F"/>
     <w:rsid w:val="003C784C"/>
     <w:rsid w:val="003F1680"/>
     <w:rsid w:val="0041161A"/>
     <w:rsid w:val="00425EB7"/>
     <w:rsid w:val="00433475"/>
     <w:rsid w:val="00456B79"/>
+    <w:rsid w:val="00465F43"/>
     <w:rsid w:val="004721CC"/>
+    <w:rsid w:val="00484D81"/>
     <w:rsid w:val="004A618D"/>
     <w:rsid w:val="004A63FC"/>
     <w:rsid w:val="004B545D"/>
     <w:rsid w:val="004C15A2"/>
     <w:rsid w:val="004D55F1"/>
     <w:rsid w:val="004E6276"/>
     <w:rsid w:val="004F16AC"/>
     <w:rsid w:val="0050347A"/>
     <w:rsid w:val="00522AD3"/>
     <w:rsid w:val="00554565"/>
     <w:rsid w:val="0055606D"/>
     <w:rsid w:val="00564731"/>
     <w:rsid w:val="00571114"/>
     <w:rsid w:val="00582C05"/>
     <w:rsid w:val="005A584D"/>
     <w:rsid w:val="005B053F"/>
     <w:rsid w:val="005C327D"/>
     <w:rsid w:val="005D6393"/>
     <w:rsid w:val="005E02D4"/>
     <w:rsid w:val="005F1F0F"/>
+    <w:rsid w:val="005F3040"/>
     <w:rsid w:val="006011B3"/>
     <w:rsid w:val="00602B98"/>
     <w:rsid w:val="006104E2"/>
     <w:rsid w:val="006369CB"/>
     <w:rsid w:val="00641756"/>
     <w:rsid w:val="00651965"/>
     <w:rsid w:val="00654957"/>
     <w:rsid w:val="0066575D"/>
     <w:rsid w:val="0067072C"/>
     <w:rsid w:val="00680195"/>
+    <w:rsid w:val="00682AC0"/>
     <w:rsid w:val="006830AC"/>
     <w:rsid w:val="00683B0B"/>
     <w:rsid w:val="006849DF"/>
+    <w:rsid w:val="0069344D"/>
+    <w:rsid w:val="006B6965"/>
     <w:rsid w:val="006D56E9"/>
     <w:rsid w:val="006D5B4A"/>
     <w:rsid w:val="006E1B5F"/>
     <w:rsid w:val="006E39FA"/>
     <w:rsid w:val="007058E5"/>
     <w:rsid w:val="0072533E"/>
     <w:rsid w:val="0074367D"/>
     <w:rsid w:val="00750043"/>
     <w:rsid w:val="00761054"/>
     <w:rsid w:val="0076580F"/>
     <w:rsid w:val="007710FB"/>
     <w:rsid w:val="007719EF"/>
     <w:rsid w:val="00780472"/>
     <w:rsid w:val="007844AE"/>
     <w:rsid w:val="00784BA0"/>
     <w:rsid w:val="007944EA"/>
     <w:rsid w:val="007A3376"/>
     <w:rsid w:val="007C71F5"/>
     <w:rsid w:val="007D60B5"/>
     <w:rsid w:val="007F290B"/>
     <w:rsid w:val="0080585E"/>
+    <w:rsid w:val="00826B82"/>
     <w:rsid w:val="008609B5"/>
     <w:rsid w:val="00861056"/>
     <w:rsid w:val="008636EA"/>
     <w:rsid w:val="00865FAB"/>
     <w:rsid w:val="008754B9"/>
     <w:rsid w:val="00896C23"/>
     <w:rsid w:val="00896E78"/>
     <w:rsid w:val="00897788"/>
     <w:rsid w:val="008A74E7"/>
     <w:rsid w:val="008C300B"/>
     <w:rsid w:val="008C3714"/>
     <w:rsid w:val="008C3B48"/>
     <w:rsid w:val="008E0F8E"/>
     <w:rsid w:val="008E3466"/>
     <w:rsid w:val="008E752C"/>
     <w:rsid w:val="009124A0"/>
     <w:rsid w:val="00913FCC"/>
     <w:rsid w:val="00914403"/>
     <w:rsid w:val="009301DE"/>
     <w:rsid w:val="00934030"/>
     <w:rsid w:val="00940F38"/>
     <w:rsid w:val="00943CA8"/>
     <w:rsid w:val="0094571E"/>
     <w:rsid w:val="00945891"/>
     <w:rsid w:val="009529B2"/>
@@ -3693,104 +2814,110 @@
     <w:rsid w:val="00A12494"/>
     <w:rsid w:val="00A206B2"/>
     <w:rsid w:val="00A32330"/>
     <w:rsid w:val="00A349C1"/>
     <w:rsid w:val="00A365FC"/>
     <w:rsid w:val="00A64712"/>
     <w:rsid w:val="00A6624A"/>
     <w:rsid w:val="00A75DFC"/>
     <w:rsid w:val="00A760FD"/>
     <w:rsid w:val="00A9556C"/>
     <w:rsid w:val="00A97237"/>
     <w:rsid w:val="00AA32A6"/>
     <w:rsid w:val="00AC373B"/>
     <w:rsid w:val="00AC7975"/>
     <w:rsid w:val="00AD20F1"/>
     <w:rsid w:val="00AD3530"/>
     <w:rsid w:val="00B052E2"/>
     <w:rsid w:val="00B235E9"/>
     <w:rsid w:val="00B312BC"/>
     <w:rsid w:val="00B35E85"/>
     <w:rsid w:val="00B3783F"/>
     <w:rsid w:val="00B63AE6"/>
     <w:rsid w:val="00B71127"/>
     <w:rsid w:val="00B75C19"/>
     <w:rsid w:val="00B93A93"/>
+    <w:rsid w:val="00BB5DA4"/>
     <w:rsid w:val="00BC17F1"/>
     <w:rsid w:val="00BC2DF4"/>
     <w:rsid w:val="00BD4EC3"/>
     <w:rsid w:val="00BD75CF"/>
     <w:rsid w:val="00BE15AF"/>
     <w:rsid w:val="00BF0A93"/>
     <w:rsid w:val="00BF3FD7"/>
+    <w:rsid w:val="00BF41F1"/>
     <w:rsid w:val="00C1513E"/>
     <w:rsid w:val="00C44ABD"/>
     <w:rsid w:val="00C46C35"/>
     <w:rsid w:val="00C46FA7"/>
     <w:rsid w:val="00C526E0"/>
     <w:rsid w:val="00C55334"/>
     <w:rsid w:val="00C57457"/>
     <w:rsid w:val="00C65D1A"/>
     <w:rsid w:val="00C667F6"/>
     <w:rsid w:val="00C73A06"/>
     <w:rsid w:val="00C902C8"/>
     <w:rsid w:val="00C94FC5"/>
     <w:rsid w:val="00CA3BE2"/>
     <w:rsid w:val="00CB1F98"/>
     <w:rsid w:val="00CC7080"/>
     <w:rsid w:val="00CD677C"/>
     <w:rsid w:val="00CD794C"/>
+    <w:rsid w:val="00CE0C42"/>
     <w:rsid w:val="00CE7E5F"/>
     <w:rsid w:val="00CF098C"/>
     <w:rsid w:val="00D07BF4"/>
     <w:rsid w:val="00D27B18"/>
     <w:rsid w:val="00D43F12"/>
     <w:rsid w:val="00D5760C"/>
     <w:rsid w:val="00D6187D"/>
     <w:rsid w:val="00D6300B"/>
     <w:rsid w:val="00D70793"/>
     <w:rsid w:val="00D7736E"/>
     <w:rsid w:val="00DA11C1"/>
+    <w:rsid w:val="00DA12A1"/>
     <w:rsid w:val="00DC7A4E"/>
     <w:rsid w:val="00E01B02"/>
     <w:rsid w:val="00E20D71"/>
     <w:rsid w:val="00E226FE"/>
+    <w:rsid w:val="00E2292B"/>
     <w:rsid w:val="00E2569B"/>
     <w:rsid w:val="00E4015A"/>
     <w:rsid w:val="00E437A5"/>
     <w:rsid w:val="00E521FA"/>
     <w:rsid w:val="00E60664"/>
     <w:rsid w:val="00E64DE1"/>
     <w:rsid w:val="00E74609"/>
     <w:rsid w:val="00E74E00"/>
     <w:rsid w:val="00E85546"/>
     <w:rsid w:val="00E87178"/>
     <w:rsid w:val="00E9183B"/>
     <w:rsid w:val="00EA174C"/>
     <w:rsid w:val="00EC2C8B"/>
     <w:rsid w:val="00EC2EFE"/>
     <w:rsid w:val="00EF6450"/>
+    <w:rsid w:val="00F15F00"/>
     <w:rsid w:val="00F35DE7"/>
     <w:rsid w:val="00F47EEA"/>
     <w:rsid w:val="00F64CDD"/>
     <w:rsid w:val="00F71225"/>
     <w:rsid w:val="00F7300E"/>
     <w:rsid w:val="00F7362C"/>
     <w:rsid w:val="00F744F6"/>
     <w:rsid w:val="00F84071"/>
     <w:rsid w:val="00F86BFD"/>
     <w:rsid w:val="00F87B01"/>
     <w:rsid w:val="00F97B08"/>
     <w:rsid w:val="00FB4EA0"/>
     <w:rsid w:val="00FD2FA7"/>
     <w:rsid w:val="00FE480D"/>
     <w:rsid w:val="00FF1BE4"/>
     <w:rsid w:val="00FF3BA0"/>
     <w:rsid w:val="00FF5048"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4549,55 +3676,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2067991729">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OlderYouthQuestions@dcs.IN.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OlderYouthQuestions@dcs.IN.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5063,75 +4186,75 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>346</Words>
-  <Characters>2044</Characters>
+  <Words>383</Words>
+  <Characters>2186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>FSSA - State of Indiana</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2386</CharactersWithSpaces>
+  <CharactersWithSpaces>2564</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Davis, Gabriel J (DCS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E7C0B51CF7A879408FC37EE8BDF844C4</vt:lpwstr>
   </property>
 </Properties>
 </file>