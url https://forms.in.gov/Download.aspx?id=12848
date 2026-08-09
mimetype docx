--- v0 (2025-10-14)
+++ v1 (2026-08-09)
@@ -1,457 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00ED0FB0" w:rsidRPr="00B120FA" w:rsidRDefault="00C818D6">
+    <w:p w14:paraId="26003B4D" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRPr="00B120FA" w:rsidRDefault="002102F8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="26003BF1">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:76.35pt;margin-top:25.85pt;width:316.6pt;height:47.4pt;z-index:251657728;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+ATKprgIAAKkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TriEJYDCRsmyVJXS&#10;i5T0A7xgFqtgU9u7kEb9947NsptNXqq2PFiDPT5zZuZ4rm/GrkV7KhUTPMP+hYcR5aWoGN9m+Ntj&#10;4cQYKU14RVrBaYafqMI3y/fvroc+pYFoRFtRiQCEq3ToM9xo3aeuq8qGdkRdiJ5yOKyF7IiGX7l1&#10;K0kGQO9aN/C8yB2ErHopSqoU7ObTIV5a/Lqmpf5S14pq1GYYuGm7SrtuzOour0m6laRvWHmgQf6C&#10;RUcYh6BHqJxognaSvYHqWCmFErW+KEXnirpmJbU5QDa+9yqbh4b01OYCxVH9sUzq/8GWn/dfJWJV&#10;hgOMOOmgRY901OhOjGhhqjP0KgWnhx7c9Ajb0GWbqervRfldIS5WDeFbeiulGBpKKmDnm5vui6sT&#10;jjIgm+GTqCAM2WlhgcZadqZ0UAwE6NClp2NnDJUSNi+DJEoCOCrhLPL8JLatc0k63+6l0h+o6JAx&#10;Miyh8xad7O+VNmxIOruYYFwUrG1t91t+tgGO0w7EhqvmzLCwzXxOvGQdr+PQCYNo7YRenju3xSp0&#10;osK/WuSX+WqV+79MXD9MG1ZVlJsws7D88M8ad5D4JImjtJRoWWXgDCUlt5tVK9GegLAL+9maw8nJ&#10;zT2nYYsAubxKyQ9C7y5InCKKr5ywCBdOcuXFDhT5Lom8MAnz4jyle8bpv6eEhgwni2AxielE+lVu&#10;nv3e5kbSjmkYHS3rMhwfnUhqJLjmlW2tJqyd7BelMPRPpYB2z422gjUandSqx80IKEbFG1E9gXSl&#10;AGWBCGHegdEI+ROjAWZHhtWPHZEUo/YjB/mbQTMbcjY2s0F4CVczrDGazJWeBtKul2zbAPL0wLi4&#10;hSdSM6veE4vDw4J5YJM4zC4zcF7+W6/ThF3+BgAA//8DAFBLAwQUAAYACAAAACEAEMNmxd8AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeLMLjVBLWZrG6MnESPHQ4wJT2JSd&#10;RXbb4r93POlp8vK+vHkv3852EBecvHGkIF5EIJAa1xrqFHxWrw9PIHzQ1OrBESr4Rg/b4vYm11nr&#10;rlTiZR86wSHkM62gD2HMpPRNj1b7hRuR2Du6yerAcupkO+krh9tBLqMolVYb4g+9HvG5x+a0P1sF&#10;uwOVL+brvf4oj6WpqnVEb+lJqfu7ebcBEXAOfzD81ufqUHCn2p2p9WJgnSxXjCpIYr4MpKt4DaJm&#10;5zFNQBa5/D+h+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+ATKprgIAAKkFAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAQw2bF3wAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAAgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAFAYAAAAA&#10;" filled="f" stroked="f">
             <v:textbox inset="0,0,0,0">
               <w:txbxContent>
-                <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="007340DD">
+                <w:p w14:paraId="26003BFA" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="007340DD">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t xml:space="preserve">INSTITUTIONAL CONTROLS ENVIRONMENTAL RESTRICTIVE COVENANT/DEED NOTICE </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="007340DD">
+                <w:p w14:paraId="26003BFB" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="007340DD">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="22"/>
                     </w:rPr>
                     <w:t>MODIFICATION OR TERMINATION REQUEST</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="00016AF4" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003BFC" w14:textId="7728B17B" w:rsidR="00224D3D" w:rsidRPr="00016AF4" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00016AF4">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t xml:space="preserve">State Form </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>56082 (6-16)</w:t>
+                    <w:t>56082 (</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00110641" w:rsidRPr="00110641">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">R / </w:t>
+                  </w:r>
+                  <w:r w:rsidR="001129DC">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>8</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00110641" w:rsidRPr="00110641">
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>-26</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="0073149C" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003BFD" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="0073149C" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:rPr>
                       <w:color w:val="4BACC6" w:themeColor="accent5"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0073149C">
                     <w:rPr>
                       <w:color w:val="4BACC6" w:themeColor="accent5"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Indiana Finance Authority</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap anchorx="page"/>
             <w10:anchorlock/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED0FB0" w:rsidRDefault="00C818D6">
+    <w:p w14:paraId="26003B4E" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRDefault="002102F8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C818D6">
+      <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="26003BF2">
           <v:shape id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:401.55pt;margin-top:37.7pt;width:184.35pt;height:81pt;z-index:251658752;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDow2GJLwIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7bTpMlacVbbbFNV&#10;2l6k3X4AxjhGBYYCiZ1+fQecTa22T1X9gIAZDmfOGby5HbQiJ+G8BFPRYpZTIgyHRppDRb8+7V+t&#10;KfGBmYYpMKKiZ+Hp7fbli01vSzGHDlQjHEEQ48veVrQLwZZZ5nknNPMzsMJgsAWnWcClO2SNYz2i&#10;a5XN8/xN1oNrrAMuvMfd+zFItwm/bQUPn9vWi0BURZFbSKNLYx3HbLth5cEx20l+ocH+gYVm0uCl&#10;V6h7Fhg5OvkHlJbcgYc2zDjoDNpWcpFqwGqK/LdqHjtmRaoFxfH2KpP/f7D80+mLI7JB7ygxTKNF&#10;T2II5C0MpCiiPL31JWY9WswLA+7H1Fiqtw/Av3liYNcxcxB3zkHfCdYgvXQymxwdcXwEqfuP0OA9&#10;7BggAQ2t0xEQ1SCIjjadr9ZELhw3X+fFajnHEMdYkc/XqzyZl7Hy+bh1PrwXoEmcVNSh9wmenR58&#10;wEIw9Tkl0Qclm71UKi3cod4pR04M+2Sfvlg7HvHTNGVIX9Gb5Xw5KjCN+SlEnr6/QWgZsOGV1BVd&#10;X5NYGXV7Z5rUjoFJNc7xfmWQRhQyajeqGIZ6uFh28aeG5ozKOhj7G98jTjpwPyjpsbcr6r8fmROU&#10;qA8G3bkpFov4GNJisVxFXd00Uk8jzHCEqmigZJzuwviAjtbJQ4c3jf1g4A4dbWXSOjIeWV3oY/8m&#10;PS9vLT6Q6Tpl/fojbH8CAAD//wMAUEsDBBQABgAIAAAAIQDyf0+Q4QAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUhsEHVeStqQSYWQQLArpSpbN3aTCHscYjcNf4+7guXoHt17&#10;plrPRrNJja63hBAvImCKGit7ahF2H8/3S2DOC5JCW1IIP8rBur6+qkQp7Zne1bT1LQsl5EqB0Hk/&#10;lJy7plNGuIUdFIXsaEcjfDjHlstRnEO50TyJopwb0VNY6MSgnjrVfG1PBmGZvU6f7i3d7Jv8qFf+&#10;rphevkfE25v58QGYV7P/g+GiH9ShDk4HeyLpmEbIV0kcUIQiyYBdgDgvUmAHhCTNMuB1xf//UP8C&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6MNhiS8CAABZBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA8n9PkOEAAAALAQAADwAAAAAAAAAAAAAA&#10;AACJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003BFE" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:ind w:left="180"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D8747B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Return this</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="003243CA">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t>signed</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D8747B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> form to:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003BFF" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:ind w:left="180"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:b/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>INSTITUTIONAL CONTROLS GROUP</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003C00" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D8747B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">100 N. Senate Avenue, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>IGCN N1101</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="003028C3">
+                <w:p w14:paraId="26003C01" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="003028C3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D8747B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Indianapolis, IN 46204</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>-2251</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="003028C3">
+                <w:p w14:paraId="26003C02" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D" w:rsidP="003028C3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00E4079E">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>Fax: 317-234-0428</w:t>
                   </w:r>
                   <w:r w:rsidRPr="003028C3">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="005058BE" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003C03" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="005058BE" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00ED3329">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:u w:val="single"/>
                     </w:rPr>
                     <w:t>Or</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> submit form electronically to: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00480E79">
                     <w:rPr>
                       <w:rStyle w:val="Hyperlink"/>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>institutionalcontrols</w:t>
                   </w:r>
                   <w:hyperlink r:id="rId11" w:history="1">
                     <w:r w:rsidRPr="00480E79">
                       <w:rPr>
                         <w:rStyle w:val="Hyperlink"/>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>@idem.IN.gov</w:t>
                     </w:r>
                   </w:hyperlink>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D" w:rsidP="003028C3">
+                <w:p w14:paraId="26003C04" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D" w:rsidP="003028C3">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve">For questions: </w:t>
                   </w:r>
                   <w:r w:rsidRPr="0013457B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="4BACC6" w:themeColor="accent5"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:highlight w:val="yellow"/>
                     </w:rPr>
                     <w:t>317-23#-####</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="0073149C" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003C05" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="0073149C" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:color w:val="4BACC6" w:themeColor="accent5"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003C06" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRPr="00D8747B" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003C07" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                       <w:sz w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+                <w:p w14:paraId="26003C08" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
                   <w:pPr>
                     <w:pStyle w:val="BodyText"/>
                     <w:jc w:val="center"/>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap anchorx="page" anchory="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED0FB0" w:rsidRDefault="00247988">
+    <w:p w14:paraId="26003B4F" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRDefault="00247988">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="26003BF3" wp14:editId="26003BF4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>304800</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>581025</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="647700" cy="638175"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4" descr="state_seal copy"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="state_seal copy"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print"/>
@@ -461,108 +490,108 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="647700" cy="638175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED0FB0" w:rsidRDefault="00ED0FB0"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00ED0FB0" w:rsidRDefault="00ED0FB0">
+    <w:p w14:paraId="26003B50" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRDefault="00ED0FB0"/>
+    <w:p w14:paraId="26003B51" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRDefault="00ED0FB0"/>
+    <w:p w14:paraId="26003B52" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRDefault="00ED0FB0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F47CCF" w:rsidRDefault="00F47CCF">
+    <w:p w14:paraId="26003B53" w14:textId="77777777" w:rsidR="00F47CCF" w:rsidRDefault="00F47CCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D8747B" w:rsidRDefault="00D8747B" w:rsidP="005F4B52">
+    <w:p w14:paraId="26003B54" w14:textId="77777777" w:rsidR="00D8747B" w:rsidRDefault="00D8747B" w:rsidP="005F4B52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1530"/>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6524B" w:rsidRDefault="00E6524B" w:rsidP="00E6524B">
+    <w:p w14:paraId="26003B55" w14:textId="77777777" w:rsidR="00E6524B" w:rsidRDefault="00E6524B" w:rsidP="00E6524B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1530" w:hanging="1530"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E6524B" w:rsidRPr="00BA66FC" w:rsidRDefault="00E6524B" w:rsidP="00E6524B">
+    <w:p w14:paraId="26003B56" w14:textId="77777777" w:rsidR="00E6524B" w:rsidRPr="00BA66FC" w:rsidRDefault="00E6524B" w:rsidP="00E6524B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1530" w:hanging="1530"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F270D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>INSTRUCTIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00F270D4">
         <w:rPr>
@@ -1138,164 +1167,164 @@
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">IDEM’s evaluation </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA66FC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>of the request</w:t>
       </w:r>
       <w:r w:rsidR="00E4079E" w:rsidRPr="00BA66FC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4B52" w:rsidRPr="00A07289" w:rsidRDefault="00E6524B" w:rsidP="00E6524B">
+    <w:p w14:paraId="26003B57" w14:textId="77777777" w:rsidR="005F4B52" w:rsidRPr="00A07289" w:rsidRDefault="00E6524B" w:rsidP="00E6524B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1530" w:hanging="1530"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A07289">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A07289">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11257" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="11257"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F4B52" w:rsidTr="00264826">
+      <w:tr w:rsidR="005F4B52" w14:paraId="26003B59" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4B52" w:rsidRDefault="00016AF4" w:rsidP="009228E4">
+          <w:p w14:paraId="26003B58" w14:textId="77777777" w:rsidR="005F4B52" w:rsidRDefault="00016AF4" w:rsidP="009228E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ENVIRONMENTAL RESTRICTIVE COVENANTS/DEED NOTICES (RESTRICTIVE COVENANTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4B52" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="005F4B52" w:rsidRPr="00101BD6" w14:paraId="26003B5B" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA2D81" w:rsidRPr="00101BD6" w:rsidRDefault="009228E4" w:rsidP="00DF3964">
+          <w:p w14:paraId="26003B5A" w14:textId="77777777" w:rsidR="00FA2D81" w:rsidRPr="00101BD6" w:rsidRDefault="009228E4" w:rsidP="00DF3964">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Environmental Restrictive Covenant</w:t>
             </w:r>
             <w:r w:rsidR="00BA66FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1508,74 +1537,73 @@
             </w:r>
             <w:r w:rsidR="0089119D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">eliminate exposures to the </w:t>
             </w:r>
             <w:r w:rsidR="00641709" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>contamination</w:t>
             </w:r>
             <w:r w:rsidR="0089119D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA2D81" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00FA2D81" w:rsidRPr="00101BD6" w14:paraId="26003B5D" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="770"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA2D81" w:rsidRPr="00101BD6" w:rsidRDefault="0021098B" w:rsidP="00040405">
+          <w:p w14:paraId="26003B5C" w14:textId="77777777" w:rsidR="00FA2D81" w:rsidRPr="00101BD6" w:rsidRDefault="0021098B" w:rsidP="00040405">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>When a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> restrictive covenant </w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1683,73 +1711,73 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of its</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> necessary elements as defined in IC 13-11-2-193.5.</w:t>
             </w:r>
             <w:r w:rsidR="00A07289" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4B52" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="005F4B52" w:rsidRPr="00101BD6" w14:paraId="26003B5F" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4B52" w:rsidRPr="00101BD6" w:rsidRDefault="0021098B" w:rsidP="00224D3D">
+          <w:p w14:paraId="26003B5E" w14:textId="77777777" w:rsidR="005F4B52" w:rsidRPr="00101BD6" w:rsidRDefault="0021098B" w:rsidP="00224D3D">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="4BACC6" w:themeColor="accent5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">After June 30, 2009, a restrictive covenant </w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>must include instructions on how it can be modified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1817,246 +1845,255 @@
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ecorder of the county in which the real </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>estate</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> is located. A copy of the recorded modification or termination must be provided to IDEM.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C54101" w:rsidRPr="00101BD6" w:rsidTr="00224D3D">
+      <w:tr w:rsidR="00C54101" w:rsidRPr="00101BD6" w14:paraId="26003B62" w14:textId="77777777" w:rsidTr="00224D3D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54101" w:rsidRPr="00101BD6" w:rsidRDefault="00582668" w:rsidP="00C54101">
+          <w:p w14:paraId="26003B60" w14:textId="77777777" w:rsidR="00C54101" w:rsidRPr="00101BD6" w:rsidRDefault="00582668" w:rsidP="00C54101">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="4BACC6" w:themeColor="accent5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00C54101">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">estrictive covenant modification and termination requests will be evaluated utilizing </w:t>
             </w:r>
             <w:r w:rsidR="00224D3D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEM’s </w:t>
             </w:r>
             <w:r w:rsidR="00C54101" w:rsidRPr="00224D3D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>current</w:t>
             </w:r>
             <w:r w:rsidR="00C54101">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00224D3D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>risk based guidance</w:t>
+              <w:t>risk based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00224D3D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> guidance</w:t>
             </w:r>
             <w:r w:rsidR="00C96C7D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00C54101">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C54101" w:rsidRPr="00101BD6" w:rsidRDefault="00C54101" w:rsidP="00332EC6">
+          <w:p w14:paraId="26003B61" w14:textId="77777777" w:rsidR="00C54101" w:rsidRPr="00101BD6" w:rsidRDefault="00C54101" w:rsidP="00332EC6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F4B52" w:rsidRPr="00A07289" w:rsidRDefault="005F4B52" w:rsidP="00226D88">
+    <w:p w14:paraId="26003B63" w14:textId="77777777" w:rsidR="005F4B52" w:rsidRPr="00A07289" w:rsidRDefault="005F4B52" w:rsidP="00226D88">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="14" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3427"/>
         <w:gridCol w:w="180"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="263"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B65" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00DF3964" w:rsidRDefault="00016AF4" w:rsidP="004C3F9F">
+          <w:p w14:paraId="26003B64" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00DF3964" w:rsidRDefault="00016AF4" w:rsidP="004C3F9F">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3964">
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">REQUESTER CONTACT INFORMATION </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B6A" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="004C3F9F">
+          <w:p w14:paraId="26003B66" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="004C3F9F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Restrictive </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
@@ -2110,51 +2147,51 @@
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Termination </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>equester</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B67" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text21"/>
             <w:r w:rsidR="00016AF4">
@@ -2223,51 +2260,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00A42108" w:rsidP="00D8733D">
+          <w:p w14:paraId="26003B68" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00A42108" w:rsidP="00D8733D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Entity</w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -2305,51 +2342,51 @@
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Community</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B69" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text23"/>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
@@ -2405,97 +2442,97 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B6D" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00BC7419">
+          <w:p w14:paraId="26003B6B" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00BC7419">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(number and street, city, state, and ZIP code)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B6C" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
@@ -2567,68 +2604,68 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B74" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3427" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00016AF4" w:rsidP="00DA2A7E">
+          <w:p w14:paraId="26003B6E" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00016AF4" w:rsidP="00DA2A7E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telep</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">hone </w:t>
             </w:r>
@@ -2636,51 +2673,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">umber </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(include area code)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B6F" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2828,85 +2865,85 @@
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2963" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00BC7419">
+          <w:p w14:paraId="26003B70" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00BC7419">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">umber           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B71" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
@@ -3078,85 +3115,85 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00BC7419">
+          <w:p w14:paraId="26003B72" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00BC7419">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ddress</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B73" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00101BD6">
               <w:rPr>
@@ -3210,69 +3247,69 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A4FE9" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="007A4FE9" w:rsidRPr="00101BD6" w14:paraId="26003B78" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00A07289" w:rsidRDefault="007A4FE9" w:rsidP="00E8021A">
+          <w:p w14:paraId="26003B75" w14:textId="77777777" w:rsidR="00A07289" w:rsidRDefault="007A4FE9" w:rsidP="00E8021A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you the </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
@@ -3326,94 +3363,94 @@
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="004C3F9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ounty</w:t>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A4FE9" w:rsidRPr="00A07289" w:rsidRDefault="00C818D6" w:rsidP="00E8021A">
+          <w:p w14:paraId="26003B76" w14:textId="77777777" w:rsidR="007A4FE9" w:rsidRPr="00A07289" w:rsidRDefault="00C818D6" w:rsidP="00E8021A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007A4FE9" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00101BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007A4FE9" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes  </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8">
               <w:rPr>
@@ -3427,98 +3464,108 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007A4FE9" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00101BD6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007A4FE9" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r w:rsidR="00A07289">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A07289">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="00A07289" w:rsidRPr="00B17E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00A07289" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">if not, complete </w:t>
             </w:r>
             <w:r w:rsidR="009A4BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">property </w:t>
             </w:r>
             <w:r w:rsidR="00A07289" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3530,167 +3577,166 @@
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">section </w:t>
             </w:r>
             <w:r w:rsidR="00A07289" w:rsidRPr="00101BD6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>below</w:t>
             </w:r>
             <w:r w:rsidR="00A07289" w:rsidRPr="00A07289">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A4FE9" w:rsidRPr="00101BD6" w:rsidRDefault="007A4FE9">
+          <w:p w14:paraId="26003B77" w14:textId="77777777" w:rsidR="007A4FE9" w:rsidRPr="00101BD6" w:rsidRDefault="007A4FE9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B7A" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00DF3964" w:rsidRDefault="00016AF4" w:rsidP="007A4FE9">
+          <w:p w14:paraId="26003B79" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00DF3964" w:rsidRDefault="00016AF4" w:rsidP="007A4FE9">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:ind w:left="72"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3964">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PROPERTY OWNER CONTACT INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B7F" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4" w:rsidP="009B617B">
+          <w:p w14:paraId="26003B7B" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4" w:rsidP="009B617B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name(s) of </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00CF655A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">roperty </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="007A4FE9" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">wner </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B7C" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3739,59 +3785,58 @@
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00B17E3B" w:rsidRDefault="007A4FE9">
+          <w:p w14:paraId="26003B7D" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00B17E3B" w:rsidRDefault="007A4FE9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organization</w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3834,51 +3879,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Firm</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B17E3B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B7E" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3920,99 +3965,98 @@
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B82" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00CD70AA">
+          <w:p w14:paraId="26003B80" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00CD70AA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(number and street, city, state, and ZIP code)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B81" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4054,114 +4098,113 @@
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B89" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3427" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4">
+          <w:p w14:paraId="26003B83" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telep</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">hone </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">umber </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(include area code)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B84" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4300,88 +4343,87 @@
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2963" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419">
+          <w:p w14:paraId="26003B85" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>umber</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B86" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00016AF4" w:rsidP="00AE1E59">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4520,88 +4562,87 @@
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C818D6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419">
+          <w:p w14:paraId="26003B87" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ddress</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B88" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4643,136 +4684,136 @@
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B8B" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00DF3964" w:rsidRDefault="00016AF4">
+          <w:p w14:paraId="26003B8A" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00DF3964" w:rsidRDefault="00016AF4">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF3964">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SITE/PROPERTY INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B8E" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419">
+          <w:p w14:paraId="26003B8C" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Site or Project </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ame </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="006E6E66" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B8D" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="006E6E66" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E6E66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text33"/>
             <w:r w:rsidR="00BC7419" w:rsidRPr="006E6E66">
@@ -4828,105 +4869,105 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006E6E66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B93" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00BD7A09">
+          <w:p w14:paraId="26003B8F" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00BD7A09">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Address </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(number and street, city, state, and ZIP code)</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B90" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -4993,69 +5034,69 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00BD7A09">
+          <w:p w14:paraId="26003B91" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00BD7A09">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B92" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -5109,70 +5150,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B98" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="0093315A">
+          <w:p w14:paraId="26003B94" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="0093315A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Original </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
@@ -5264,51 +5305,51 @@
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ecorder </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="00596138" w:rsidRPr="00B17E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>umber)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B95" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -5376,51 +5417,51 @@
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="0093315A">
+          <w:p w14:paraId="26003B96" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="0093315A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Original </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
@@ -5484,51 +5525,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ecordation</w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0093315A" w:rsidRPr="00F2505F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(mm/dd/yyyy)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B97" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -5582,70 +5623,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003B9B" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="0094643C">
+          <w:p w14:paraId="26003B99" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="0094643C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Original </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="00596138" w:rsidRPr="001B43A8">
@@ -5750,51 +5791,51 @@
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>if not available in VFC, please attach original ERC</w:t>
             </w:r>
             <w:r w:rsidRPr="00B17E3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B9A" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -5848,135 +5889,135 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w:rsidRPr="00101BD6" w14:paraId="26003BA0" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="928"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00264826">
+          <w:p w14:paraId="26003B9C" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00264826">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IDEM Office of Land Quality Program</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00101BD6" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00264826">
+          <w:p w14:paraId="26003B9D" w14:textId="77777777" w:rsidR="00101BD6" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00264826">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -6043,58 +6084,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hazardous Waste </w:t>
             </w:r>
             <w:r w:rsidR="00C70170" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -6108,198 +6149,216 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Federal Programs (Superfund; DERP) </w:t>
             </w:r>
             <w:r w:rsidR="00C70170" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A42108" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00264826">
+          <w:p w14:paraId="26003B9E" w14:textId="77777777" w:rsidR="00A42108" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00264826">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Leaking Underground Storage Tanks (LUST) </w:t>
+              <w:t xml:space="preserve"> Leaking Underground Storage Tanks (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LUST) </w:t>
             </w:r>
             <w:r w:rsidR="00A42108" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A42108" w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Solid Waste  </w:t>
             </w:r>
             <w:r w:rsidR="00C70170" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -6346,133 +6405,133 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> State Cleanup  </w:t>
             </w:r>
             <w:r w:rsidR="00C70170" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003B9F" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Voluntary Remediation </w:t>
             </w:r>
             <w:r w:rsidR="00B17E3B">
               <w:rPr>
@@ -6528,124 +6587,135 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Other </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(please specify)</w:t>
+              <w:t xml:space="preserve">(please </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BC7419" w:rsidRPr="00E64D05">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>specify)</w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -6701,105 +6771,104 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BA2" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRDefault="0093315A" w:rsidP="00CF655A">
+          <w:p w14:paraId="26003BA1" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRDefault="0093315A" w:rsidP="00CF655A">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PROPERTY STATUS / REUSE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BA7" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3607" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00B73F0C">
+          <w:p w14:paraId="26003BA3" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00B73F0C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
@@ -6838,93 +6907,93 @@
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">eing </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">eased? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00B17E3B">
+          <w:p w14:paraId="26003BA4" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00B17E3B">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -6938,100 +7007,99 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7650" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00B73F0C">
+          <w:p w14:paraId="26003BA5" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00B73F0C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
@@ -7085,51 +7153,51 @@
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">eased, the </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>essee is:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003BA6" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -7183,71 +7251,70 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BAA" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="009013F7">
+          <w:p w14:paraId="26003BA8" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="009013F7">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Current </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7262,96 +7329,96 @@
               <w:t>u</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">se </w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(check all that apply)</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="001B43A8">
+          <w:p w14:paraId="26003BA9" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="001B43A8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agricultural </w:t>
             </w:r>
@@ -7375,58 +7442,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Commercial </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -7457,58 +7524,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Industrial  </w:t>
             </w:r>
             <w:r w:rsidR="00101BD6" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -7522,58 +7589,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Recreational </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -7604,58 +7671,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Residential</w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
@@ -7685,105 +7752,104 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vacant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BAE" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00911262">
+          <w:p w14:paraId="26003BAB" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00BC7419" w:rsidP="00911262">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Intended </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7798,89 +7864,89 @@
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">roperty </w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(check all that apply)</w:t>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002C2288" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00A2764D">
+          <w:p w14:paraId="26003BAC" w14:textId="77777777" w:rsidR="002C2288" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00A2764D">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Commercial </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7895,57 +7961,57 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Green </w:t>
             </w:r>
             <w:r w:rsidR="00B17E3B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7974,57 +8040,57 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Industrial </w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8039,57 +8105,57 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mixed </w:t>
             </w:r>
             <w:r w:rsidR="00A2764D" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8125,57 +8191,57 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00101BD6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Residential</w:t>
             </w:r>
             <w:r w:rsidR="001B43A8" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8197,57 +8263,57 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00101BD6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8276,117 +8342,117 @@
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Undecided  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003BAD" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="001B43A8" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="001B43A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00101BD6" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -8497,1840 +8563,1833 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="005C5406" w:rsidRPr="001B43A8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BB0" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRDefault="0093315A" w:rsidP="007A4FE9">
+          <w:p w14:paraId="26003BAF" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRDefault="0093315A" w:rsidP="007A4FE9">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>RESTRICTIONS PROPOSED TO BE MODIFIED/TERMINATED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BB3" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="271"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00BC7419" w:rsidP="0093315A">
+          <w:p w14:paraId="26003BB1" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00BC7419" w:rsidP="0093315A">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Control </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ype</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00450D9E" w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">(check all restrictions proposed for </w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E64D05">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">check all restrictions proposed for </w:t>
             </w:r>
             <w:r w:rsidR="00FC0885" w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">modification or </w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>removal)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00796BF4" w:rsidP="0093315A">
+          <w:p w14:paraId="26003BB2" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00796BF4" w:rsidP="0093315A">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Current </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ite </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>overage:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BB6" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="002361C5">
+          <w:p w14:paraId="26003BB4" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="002361C5">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Residential Use Restriction</w:t>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidDel="002361C5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00897C90">
+          <w:p w14:paraId="26003BB5" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00897C90">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidDel="002361C5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002361C5" w:rsidTr="00264826">
+      <w:tr w:rsidR="002361C5" w14:paraId="26003BB9" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
+          <w:p w14:paraId="26003BB7" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Groundwater Use Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BB8" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002361C5" w:rsidTr="00264826">
+      <w:tr w:rsidR="002361C5" w14:paraId="26003BBC" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
+          <w:p w14:paraId="26003BBA" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agricultural or Food Crop Restriction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BBB" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BBF" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
+          <w:p w14:paraId="26003BBD" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Construction Restriction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BBE" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002361C5" w:rsidTr="00264826">
+      <w:tr w:rsidR="002361C5" w14:paraId="26003BC2" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
+          <w:p w14:paraId="26003BC0" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="00C81481">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Excavation Notice Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BC1" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002361C5" w:rsidTr="00264826">
+      <w:tr w:rsidR="002361C5" w14:paraId="26003BC5" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BC3" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vapor Mitigation System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="007213CE">
+          <w:p w14:paraId="26003BC4" w14:textId="77777777" w:rsidR="002361C5" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="007213CE">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="002361C5" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BC8" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6390" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="008D38CB">
+          <w:p w14:paraId="26003BC6" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="008D38CB">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineered Control (</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>check all that apply</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4867" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="007213CE">
+          <w:p w14:paraId="26003BC7" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="007213CE">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BCC" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="649"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="005A638A">
+          <w:p w14:paraId="26003BC9" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00332EC6" w:rsidRDefault="00C818D6" w:rsidP="005A638A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="180"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1242"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10363,58 +10422,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Paved cap</w:t>
             </w:r>
             <w:r w:rsidR="00224D3D">
               <w:rPr>
@@ -10436,58 +10495,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vegetat</w:t>
             </w:r>
             <w:r w:rsidR="00E82F21">
               <w:rPr>
@@ -10509,58 +10568,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Liner system  </w:t>
             </w:r>
             <w:r w:rsidR="00E82F21">
               <w:rPr>
@@ -10582,130 +10641,130 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Treatment system  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00E82F21">
+          <w:p w14:paraId="26003BCA" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00E82F21">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="180"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:ind w:right="-144"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Slurry wall</w:t>
             </w:r>
             <w:r w:rsidR="00E82F21">
               <w:rPr>
@@ -10721,59 +10780,59 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10798,58 +10857,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check23"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00332EC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00332EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interceptor well/trench</w:t>
             </w:r>
             <w:r w:rsidR="00224D3D">
               <w:rPr>
@@ -10863,58 +10922,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check21"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Groundwater recovery system</w:t>
             </w:r>
             <w:r w:rsidR="00E82F21">
               <w:rPr>
@@ -10928,58 +10987,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BA05AD" w:rsidRPr="009C7466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C7466">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009C7466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009C7466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BA05AD" w:rsidRPr="009C7466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005A638A">
               <w:rPr>
@@ -11001,97 +11060,97 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hysical control (</w:t>
             </w:r>
             <w:r w:rsidR="00BA05AD" w:rsidRPr="009C7466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e.g. building</w:t>
             </w:r>
             <w:r w:rsidR="00BA05AD" w:rsidRPr="009C7466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003BCB" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="180"/>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check25"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leachate collection system  </w:t>
             </w:r>
             <w:r w:rsidR="00B17E3B">
               <w:rPr>
@@ -11132,58 +11191,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check22"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Landfill gas system </w:t>
             </w:r>
             <w:r w:rsidR="004378AC">
               <w:rPr>
@@ -11205,58 +11264,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check24"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
@@ -11344,325 +11403,322 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BCF" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00E021C7">
+          <w:p w14:paraId="26003BCD" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00E021C7">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Solid Waste Post Closure Care Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BCE" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BD2" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6397" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003BD0" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00B17E3B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11767,322 +11823,320 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6">
+          <w:p w14:paraId="26003BD1" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Entire  </w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Portion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BD4" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="202020"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRDefault="00F2505F" w:rsidP="004A2F0D">
+          <w:p w14:paraId="26003BD3" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRDefault="00F2505F" w:rsidP="004A2F0D">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="004A2F0D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>REASON FOR REQUEST</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BDA" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00BC7419" w:rsidP="00B27269">
+          <w:p w14:paraId="26003BD5" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00BC7419" w:rsidP="00B27269">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>odification (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>check all that apply</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C5406" w:rsidRPr="00B17E3B" w:rsidRDefault="005C5406" w:rsidP="00B27269">
+          <w:p w14:paraId="26003BD6" w14:textId="77777777" w:rsidR="005C5406" w:rsidRPr="00B17E3B" w:rsidRDefault="005C5406" w:rsidP="00B27269">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005C5406" w:rsidRDefault="00C818D6" w:rsidP="00B27269">
+          <w:p w14:paraId="26003BD7" w14:textId="77777777" w:rsidR="005C5406" w:rsidRDefault="00C818D6" w:rsidP="00B27269">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> A correction to the Original ERC</w:t>
             </w:r>
             <w:r w:rsidR="00C81E45">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12118,57 +12172,57 @@
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additional remedial activities </w:t>
             </w:r>
             <w:r w:rsidR="009962A5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12190,117 +12244,117 @@
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Change in land use  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00B27269">
+          <w:p w14:paraId="26003BD8" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00B27269">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Subdivision of the Real Estate</w:t>
             </w:r>
             <w:r w:rsidR="00716E88" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12342,89 +12396,89 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000B4FC1" w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(does not apply to property-wide ground water use restrictions)</w:t>
             </w:r>
             <w:r w:rsidR="000B4FC1" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003BD9" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00E64D05">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12521,163 +12575,162 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C1954" w:rsidTr="00264826">
+      <w:tr w:rsidR="007C1954" w14:paraId="26003BDF" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007C1954" w:rsidRPr="005A638A" w:rsidRDefault="007C1954" w:rsidP="00B27269">
+          <w:p w14:paraId="26003BDB" w14:textId="77777777" w:rsidR="007C1954" w:rsidRPr="005A638A" w:rsidRDefault="007C1954" w:rsidP="00B27269">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for </w:t>
             </w:r>
             <w:r w:rsidR="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ermination (</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>check all that apply</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C1954" w:rsidRPr="00B17E3B" w:rsidRDefault="007C1954" w:rsidP="00560E53">
+          <w:p w14:paraId="26003BDC" w14:textId="77777777" w:rsidR="007C1954" w:rsidRPr="00B17E3B" w:rsidRDefault="007C1954" w:rsidP="00560E53">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007C1954" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00560E53">
+          <w:p w14:paraId="26003BDD" w14:textId="77777777" w:rsidR="007C1954" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00560E53">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additional remedial activities</w:t>
             </w:r>
             <w:r w:rsidR="009962A5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12700,117 +12753,117 @@
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Evidence of contaminant degradation from environmental sampling  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C1954" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
+          <w:p w14:paraId="26003BDE" w14:textId="77777777" w:rsidR="007C1954" w:rsidRPr="005A638A" w:rsidRDefault="00C818D6" w:rsidP="00AE1E59">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Replacing </w:t>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="00582668">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12842,57 +12895,57 @@
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check33"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other </w:t>
             </w:r>
             <w:r w:rsidR="007C1954" w:rsidRPr="00582668">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12989,126 +13042,125 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00AE1E59">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0093315A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2505F" w:rsidTr="00264826">
+      <w:tr w:rsidR="00F2505F" w14:paraId="26003BE1" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="202020"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F2505F" w:rsidRPr="00F2505F" w:rsidRDefault="00F2505F" w:rsidP="00F2505F">
+          <w:p w14:paraId="26003BE0" w14:textId="77777777" w:rsidR="00F2505F" w:rsidRPr="00F2505F" w:rsidRDefault="00F2505F" w:rsidP="00F2505F">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
               </w:pBdr>
               <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="11124"/>
               </w:tabs>
               <w:ind w:hanging="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C5406">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ATTACHMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(S)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F2505F" w:rsidTr="00264826">
+      <w:tr w:rsidR="00F2505F" w14:paraId="26003BE3" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F2505F" w:rsidRPr="005A638A" w:rsidRDefault="00F2505F" w:rsidP="00E82F21">
+          <w:p w14:paraId="26003BE2" w14:textId="77777777" w:rsidR="00F2505F" w:rsidRPr="005A638A" w:rsidRDefault="00F2505F" w:rsidP="00E82F21">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> an attachment, </w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13184,349 +13236,311 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tables</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (with the data compared to </w:t>
             </w:r>
             <w:r w:rsidRPr="00E82F21">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">current </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">applicable IDEM </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00E82F21">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>risk based guidance</w:t>
+              <w:t>risk based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E82F21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>),</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be provided. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>As part of the attachment, a draft ERC modification/termination document is also required (IC 13-14-2-9(a</w:t>
-[...15 lines deleted...]
-              <w:t>1)).</w:t>
+              <w:t>As part of the attachment, a draft ERC modification/termination document is also required (IC 13-14-2-9(a)(1)).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BE5" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="202020"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRDefault="00F2505F" w:rsidP="007D7455">
+          <w:p w14:paraId="26003BE4" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRDefault="00F2505F" w:rsidP="007D7455">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>COST RECOVERY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BE7" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRDefault="00E4079E" w:rsidP="002E19D3">
+          <w:p w14:paraId="26003BE6" w14:textId="6629D295" w:rsidR="00BC7419" w:rsidRDefault="00E4079E" w:rsidP="002E19D3">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">In accordance with </w:t>
+              <w:t xml:space="preserve">In accordance with 329 IAC 1-2-7, IDEM is requiring reimbursement for the administrative and personnel expenses associated with the </w:t>
             </w:r>
             <w:r w:rsidR="00790C5C" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 13-14-2-9(d) and </w:t>
+              <w:t>evaluation</w:t>
+            </w:r>
+            <w:r w:rsidR="005411E6" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E64D05">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and completion </w:t>
+            </w:r>
+            <w:r w:rsidR="005411E6" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidR="005C5406">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the requested </w:t>
+            </w:r>
+            <w:r w:rsidR="00C81E45">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="005411E6" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>RC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C81E45">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/Deed Notice</w:t>
+            </w:r>
+            <w:r w:rsidR="005411E6" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> modification or </w:t>
+            </w:r>
+            <w:r w:rsidR="00716E88" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="005411E6" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ermination</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">329 IAC 1-2-7, IDEM is requiring reimbursement for the administrative and personnel expenses associated with the </w:t>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E19D3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with 329 IAC 1-2-7(c), IDEM expenses are </w:t>
+            </w:r>
+            <w:r w:rsidR="007A4FE9" w:rsidRPr="002E19D3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">currently </w:t>
+            </w:r>
+            <w:r w:rsidR="002E19D3" w:rsidRPr="002E19D3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">billed at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E19D3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>$75.00 per hour.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Once a determination is made</w:t>
+            </w:r>
+            <w:r w:rsidR="00716E88" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that an ERC</w:t>
+            </w:r>
+            <w:r w:rsidR="00C81E45">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/Deed Notice</w:t>
+            </w:r>
+            <w:r w:rsidR="00716E88" w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> modification or termination is appropriate based on the submitted information</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A638A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, an invoice reflecting the actual number of hours spent on the review will be provided to </w:t>
             </w:r>
             <w:r w:rsidR="00790C5C" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>evaluation</w:t>
-[...69 lines deleted...]
-              <w:t>ermination</w:t>
+              <w:t>the requestor</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...92 lines deleted...]
-              <w:t>1) IDEM will not issue the written determination</w:t>
+              <w:t>. However, in accordance with 329 IAC 1-2-7(e)(1) IDEM will not issue the written determination</w:t>
             </w:r>
             <w:r w:rsidR="005C5406">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> u</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ntil IDEM receives payment for costs invoiced. Finally, be advised that a full accounting of all personnel and administrative costs incurred by IDEM may not have been completed before issuance of the written determination; therefore, </w:t>
             </w:r>
             <w:r w:rsidR="00EB67FD" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the requestor </w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -13557,102 +13571,102 @@
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">costs </w:t>
             </w:r>
             <w:r w:rsidR="00EB67FD" w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">that may be </w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>invoiced after the written determination has been issued.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BE9" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="194"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00F2505F">
+          <w:p w14:paraId="26003BE8" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="005A638A" w:rsidRDefault="00F2505F">
             <w:pPr>
               <w:pStyle w:val="formlabel"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00796BF4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SIGNATURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC7419" w:rsidTr="00264826">
+      <w:tr w:rsidR="00BC7419" w14:paraId="26003BEB" w14:textId="77777777" w:rsidTr="00264826">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11257" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BC7419" w:rsidRPr="00CF655A" w:rsidRDefault="00790C5C" w:rsidP="00E64D05">
+          <w:p w14:paraId="26003BEA" w14:textId="77777777" w:rsidR="00BC7419" w:rsidRPr="00CF655A" w:rsidRDefault="00790C5C" w:rsidP="00E64D05">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF655A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In consideration</w:t>
             </w:r>
             <w:r w:rsidR="00716E88" w:rsidRPr="00CF655A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="18"/>
@@ -13861,97 +13875,97 @@
               <w:t xml:space="preserve"> with this request</w:t>
             </w:r>
             <w:r w:rsidR="009962A5" w:rsidRPr="00CF655A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00BC7419" w:rsidRPr="00CF655A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82F21" w:rsidTr="00E82F21">
+      <w:tr w:rsidR="00E82F21" w14:paraId="26003BEE" w14:textId="77777777" w:rsidTr="00E82F21">
         <w:trPr>
           <w:trHeight w:val="721"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8557" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="29" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="29" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00E82F21" w:rsidRPr="005A638A" w:rsidRDefault="00E82F21" w:rsidP="00E82F21">
+          <w:p w14:paraId="26003BEC" w14:textId="77777777" w:rsidR="00E82F21" w:rsidRPr="005A638A" w:rsidRDefault="00E82F21" w:rsidP="00E82F21">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature of Requester or Authorized Representative                                                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E82F21" w:rsidRPr="005A638A" w:rsidRDefault="00E82F21" w:rsidP="00F2505F">
+          <w:p w14:paraId="26003BED" w14:textId="77777777" w:rsidR="00E82F21" w:rsidRPr="005A638A" w:rsidRDefault="00E82F21" w:rsidP="00F2505F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
@@ -13999,182 +14013,181 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/y</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>yyy</w:t>
             </w:r>
             <w:r w:rsidRPr="005A638A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00ED0FB0" w:rsidRPr="00F270D4" w:rsidRDefault="00ED0FB0" w:rsidP="00F270D4">
+    <w:p w14:paraId="26003BEF" w14:textId="77777777" w:rsidR="00ED0FB0" w:rsidRPr="00F270D4" w:rsidRDefault="00ED0FB0" w:rsidP="00F270D4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED0FB0" w:rsidRPr="00F270D4" w:rsidSect="007D42D7">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="475" w:right="475" w:bottom="475" w:left="475" w:header="720" w:footer="43" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+    <w:p w14:paraId="1E9DC5FA" w14:textId="77777777" w:rsidR="002102F8" w:rsidRDefault="002102F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+    <w:p w14:paraId="72EBAA15" w14:textId="77777777" w:rsidR="002102F8" w:rsidRDefault="002102F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26003BF9" w14:textId="77777777" w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+    <w:p w14:paraId="0E14A903" w14:textId="77777777" w:rsidR="002102F8" w:rsidRDefault="002102F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00224D3D" w:rsidRDefault="00224D3D">
+    <w:p w14:paraId="468E593E" w14:textId="77777777" w:rsidR="002102F8" w:rsidRDefault="002102F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11080A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57F81A6A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14246,91 +14259,91 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="198D780A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B8D41C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A7F21A8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B576F394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="255A30F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4D05420"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14372,51 +14385,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C11493A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D21E8958"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14512,92 +14525,92 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DD1332E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F39C4762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="426C6647"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="028CFF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E0B47A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="129E8260"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14669,51 +14682,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="629949CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4328DAA0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14809,51 +14822,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63546794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04C99FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14922,71 +14935,71 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E85316D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B376232E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="738F06C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9528BAA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15055,51 +15068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77FC49BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2927878"/>
     <w:lvl w:ilvl="0" w:tplc="F510ED7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -15145,51 +15158,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="782334F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3378F570"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -15261,51 +15274,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CB1768F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC787E12"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15377,51 +15390,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D847D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C46AF86"/>
     <w:lvl w:ilvl="0" w:tplc="286AEED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15494,251 +15507,261 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9000" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EA54D99"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090011"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1406031854">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="975334622">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1016037368">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1362436371">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="415369441">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="562450992">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1153178675">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1294753504">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1055348169">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="336007015">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1593008111">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="81225261">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2098481958">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1327855755">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1362126478">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="72894232">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1165511768">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="offCpEh+fKXMbW78FWCvJcCEiwQ=" w:salt="y2B1WgZvIn+rKqTm2LzhKg=="/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="06tPTihI6CrJNsexKMcIEOLpiqbBQFKISTDznxlZ5KWvNHDtOCsYR7FHQwUtENlinlY8u5RGnws6gMms8t8Fzg==" w:salt="DzNhmoeqpMxg+wEJ+R9axQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{FC12D505-D0C1-41BE-8795-59D7A3A54ED1}"/>
     <w:docVar w:name="dgnword-drafile" w:val="C:\DOCUME~1\ndollar\LOCALS~1\Temp\dra7F5.tmp"/>
     <w:docVar w:name="dgnword-eventsink" w:val="63814200"/>
     <w:docVar w:name="dgnword-lastRevisionsView" w:val="0"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0046776E"/>
     <w:rsid w:val="00003362"/>
     <w:rsid w:val="00007129"/>
     <w:rsid w:val="00012FCB"/>
     <w:rsid w:val="00016AF4"/>
     <w:rsid w:val="00024703"/>
     <w:rsid w:val="00027446"/>
     <w:rsid w:val="0003277F"/>
     <w:rsid w:val="00040405"/>
     <w:rsid w:val="00040B68"/>
     <w:rsid w:val="000435A0"/>
     <w:rsid w:val="000453AA"/>
     <w:rsid w:val="00054B4C"/>
     <w:rsid w:val="00055D1A"/>
     <w:rsid w:val="00060FE1"/>
     <w:rsid w:val="00063B47"/>
     <w:rsid w:val="00064927"/>
     <w:rsid w:val="000658DD"/>
     <w:rsid w:val="00066956"/>
     <w:rsid w:val="00070473"/>
     <w:rsid w:val="00076F87"/>
     <w:rsid w:val="0008077E"/>
     <w:rsid w:val="000A0FBD"/>
     <w:rsid w:val="000A2ED4"/>
     <w:rsid w:val="000B1221"/>
     <w:rsid w:val="000B147A"/>
     <w:rsid w:val="000B32D2"/>
     <w:rsid w:val="000B39AF"/>
     <w:rsid w:val="000B4FC1"/>
     <w:rsid w:val="000C1DBD"/>
     <w:rsid w:val="000E0F0C"/>
     <w:rsid w:val="000E170C"/>
     <w:rsid w:val="000E24E1"/>
     <w:rsid w:val="000E4C15"/>
     <w:rsid w:val="000E6534"/>
     <w:rsid w:val="000E6EEB"/>
     <w:rsid w:val="001010AB"/>
     <w:rsid w:val="00101BD6"/>
+    <w:rsid w:val="00110641"/>
+    <w:rsid w:val="001129DC"/>
     <w:rsid w:val="00117107"/>
     <w:rsid w:val="0012564E"/>
     <w:rsid w:val="001307E5"/>
     <w:rsid w:val="0013457B"/>
+    <w:rsid w:val="00136DFD"/>
     <w:rsid w:val="00142F46"/>
     <w:rsid w:val="001528F7"/>
     <w:rsid w:val="00155601"/>
     <w:rsid w:val="001605D6"/>
     <w:rsid w:val="00160FF0"/>
     <w:rsid w:val="00164F2E"/>
     <w:rsid w:val="00166579"/>
     <w:rsid w:val="00173347"/>
     <w:rsid w:val="00177BDE"/>
     <w:rsid w:val="001817C7"/>
+    <w:rsid w:val="001843BA"/>
     <w:rsid w:val="00184DDA"/>
     <w:rsid w:val="001856F2"/>
     <w:rsid w:val="001905C8"/>
     <w:rsid w:val="001924CF"/>
     <w:rsid w:val="00192927"/>
     <w:rsid w:val="00194B52"/>
     <w:rsid w:val="0019780E"/>
     <w:rsid w:val="001A15BE"/>
     <w:rsid w:val="001A2774"/>
     <w:rsid w:val="001B28F0"/>
     <w:rsid w:val="001B43A8"/>
+    <w:rsid w:val="001D5265"/>
     <w:rsid w:val="001E1C53"/>
     <w:rsid w:val="001E1EC0"/>
     <w:rsid w:val="001E7EC2"/>
     <w:rsid w:val="001F03A0"/>
     <w:rsid w:val="001F5027"/>
     <w:rsid w:val="0020743A"/>
+    <w:rsid w:val="002102F8"/>
     <w:rsid w:val="0021098B"/>
     <w:rsid w:val="00210EC3"/>
     <w:rsid w:val="00212895"/>
     <w:rsid w:val="00217131"/>
     <w:rsid w:val="00224D3D"/>
     <w:rsid w:val="00224E4F"/>
     <w:rsid w:val="00226D88"/>
     <w:rsid w:val="00235483"/>
     <w:rsid w:val="00235FAA"/>
     <w:rsid w:val="002361C5"/>
     <w:rsid w:val="002441FF"/>
     <w:rsid w:val="00247110"/>
     <w:rsid w:val="00247988"/>
     <w:rsid w:val="0025121D"/>
     <w:rsid w:val="0025151C"/>
     <w:rsid w:val="00253AAF"/>
     <w:rsid w:val="00264133"/>
     <w:rsid w:val="00264826"/>
     <w:rsid w:val="00265532"/>
     <w:rsid w:val="00266245"/>
     <w:rsid w:val="00272FF6"/>
     <w:rsid w:val="0027549C"/>
     <w:rsid w:val="002800A1"/>
     <w:rsid w:val="0028380F"/>
     <w:rsid w:val="00283F66"/>
     <w:rsid w:val="00295733"/>
     <w:rsid w:val="002A0A16"/>
     <w:rsid w:val="002A306F"/>
     <w:rsid w:val="002B5EED"/>
+    <w:rsid w:val="002C15C6"/>
     <w:rsid w:val="002C2288"/>
     <w:rsid w:val="002C4E68"/>
     <w:rsid w:val="002C5551"/>
     <w:rsid w:val="002D5C61"/>
     <w:rsid w:val="002D71D6"/>
     <w:rsid w:val="002E0D41"/>
     <w:rsid w:val="002E19D3"/>
     <w:rsid w:val="002E30DE"/>
     <w:rsid w:val="002E5559"/>
     <w:rsid w:val="002F45E2"/>
     <w:rsid w:val="00300D1F"/>
     <w:rsid w:val="003028C3"/>
     <w:rsid w:val="003030E2"/>
     <w:rsid w:val="00303ACA"/>
     <w:rsid w:val="003073FF"/>
     <w:rsid w:val="003120DC"/>
     <w:rsid w:val="00320EAC"/>
     <w:rsid w:val="003243CA"/>
     <w:rsid w:val="0033016F"/>
     <w:rsid w:val="003315C4"/>
     <w:rsid w:val="00332EC6"/>
     <w:rsid w:val="00333B61"/>
     <w:rsid w:val="00346324"/>
     <w:rsid w:val="00354DF7"/>
     <w:rsid w:val="00367368"/>
@@ -15818,50 +15841,51 @@
     <w:rsid w:val="00535EED"/>
     <w:rsid w:val="00540381"/>
     <w:rsid w:val="005411E6"/>
     <w:rsid w:val="00547D40"/>
     <w:rsid w:val="0055186C"/>
     <w:rsid w:val="00557268"/>
     <w:rsid w:val="00560E53"/>
     <w:rsid w:val="005615F0"/>
     <w:rsid w:val="00565F11"/>
     <w:rsid w:val="0056640E"/>
     <w:rsid w:val="00572213"/>
     <w:rsid w:val="00572E95"/>
     <w:rsid w:val="00572F7C"/>
     <w:rsid w:val="0057365B"/>
     <w:rsid w:val="00576856"/>
     <w:rsid w:val="00582668"/>
     <w:rsid w:val="005839AA"/>
     <w:rsid w:val="00583E2D"/>
     <w:rsid w:val="0059060E"/>
     <w:rsid w:val="0059100A"/>
     <w:rsid w:val="00591248"/>
     <w:rsid w:val="005935CC"/>
     <w:rsid w:val="005947ED"/>
     <w:rsid w:val="00596138"/>
     <w:rsid w:val="005A638A"/>
+    <w:rsid w:val="005A79AA"/>
     <w:rsid w:val="005B0D46"/>
     <w:rsid w:val="005C5406"/>
     <w:rsid w:val="005D212A"/>
     <w:rsid w:val="005E3D21"/>
     <w:rsid w:val="005F29CC"/>
     <w:rsid w:val="005F4B52"/>
     <w:rsid w:val="00603808"/>
     <w:rsid w:val="00604222"/>
     <w:rsid w:val="00621DCF"/>
     <w:rsid w:val="00622D2C"/>
     <w:rsid w:val="00637492"/>
     <w:rsid w:val="00641709"/>
     <w:rsid w:val="006455B5"/>
     <w:rsid w:val="006521D4"/>
     <w:rsid w:val="00656C77"/>
     <w:rsid w:val="00664302"/>
     <w:rsid w:val="00665B4F"/>
     <w:rsid w:val="00667D72"/>
     <w:rsid w:val="00675478"/>
     <w:rsid w:val="0068166B"/>
     <w:rsid w:val="006838F7"/>
     <w:rsid w:val="006855CF"/>
     <w:rsid w:val="00697AB8"/>
     <w:rsid w:val="006A115F"/>
     <w:rsid w:val="006A3579"/>
@@ -15877,86 +15901,88 @@
     <w:rsid w:val="006E6E66"/>
     <w:rsid w:val="006F16B1"/>
     <w:rsid w:val="006F5CBC"/>
     <w:rsid w:val="006F750D"/>
     <w:rsid w:val="00707CA2"/>
     <w:rsid w:val="00716A3E"/>
     <w:rsid w:val="00716BB1"/>
     <w:rsid w:val="00716E88"/>
     <w:rsid w:val="00720A64"/>
     <w:rsid w:val="007213CE"/>
     <w:rsid w:val="00726C47"/>
     <w:rsid w:val="0073149C"/>
     <w:rsid w:val="007340DD"/>
     <w:rsid w:val="00736435"/>
     <w:rsid w:val="007543B3"/>
     <w:rsid w:val="00773C7D"/>
     <w:rsid w:val="00774886"/>
     <w:rsid w:val="00776B8C"/>
     <w:rsid w:val="00780BB7"/>
     <w:rsid w:val="00780F9B"/>
     <w:rsid w:val="00790C5C"/>
     <w:rsid w:val="00793AB4"/>
     <w:rsid w:val="00795440"/>
     <w:rsid w:val="00795682"/>
     <w:rsid w:val="00796BF4"/>
+    <w:rsid w:val="007A059F"/>
     <w:rsid w:val="007A4F00"/>
     <w:rsid w:val="007A4FE9"/>
     <w:rsid w:val="007A7DF0"/>
     <w:rsid w:val="007B1879"/>
     <w:rsid w:val="007C1954"/>
     <w:rsid w:val="007C1FD2"/>
     <w:rsid w:val="007C21E7"/>
     <w:rsid w:val="007C6F55"/>
     <w:rsid w:val="007D1F78"/>
     <w:rsid w:val="007D3076"/>
     <w:rsid w:val="007D3DEB"/>
     <w:rsid w:val="007D42D7"/>
     <w:rsid w:val="007D7455"/>
     <w:rsid w:val="007D7AE6"/>
     <w:rsid w:val="007E0F20"/>
     <w:rsid w:val="007E47E6"/>
     <w:rsid w:val="007F0F27"/>
     <w:rsid w:val="007F1238"/>
     <w:rsid w:val="00800171"/>
     <w:rsid w:val="00805477"/>
     <w:rsid w:val="00813495"/>
     <w:rsid w:val="00814252"/>
     <w:rsid w:val="00814ED8"/>
     <w:rsid w:val="00822813"/>
     <w:rsid w:val="008307DB"/>
     <w:rsid w:val="00832DA0"/>
     <w:rsid w:val="00836CD1"/>
     <w:rsid w:val="008400F4"/>
     <w:rsid w:val="0084243E"/>
     <w:rsid w:val="008450A4"/>
     <w:rsid w:val="0085184A"/>
     <w:rsid w:val="0085632C"/>
     <w:rsid w:val="0086057B"/>
     <w:rsid w:val="00861EF4"/>
     <w:rsid w:val="00863A11"/>
     <w:rsid w:val="00863AE2"/>
+    <w:rsid w:val="00866C60"/>
     <w:rsid w:val="00870750"/>
     <w:rsid w:val="00881543"/>
     <w:rsid w:val="00881F85"/>
     <w:rsid w:val="008828CF"/>
     <w:rsid w:val="0089119D"/>
     <w:rsid w:val="008911ED"/>
     <w:rsid w:val="00894F3D"/>
     <w:rsid w:val="008952E4"/>
     <w:rsid w:val="00897C90"/>
     <w:rsid w:val="008A6FD2"/>
     <w:rsid w:val="008B4671"/>
     <w:rsid w:val="008B4EE7"/>
     <w:rsid w:val="008C5FC3"/>
     <w:rsid w:val="008D38CB"/>
     <w:rsid w:val="008E0698"/>
     <w:rsid w:val="008E31FE"/>
     <w:rsid w:val="008E3D10"/>
     <w:rsid w:val="008F7A53"/>
     <w:rsid w:val="009013F7"/>
     <w:rsid w:val="00904D81"/>
     <w:rsid w:val="00905829"/>
     <w:rsid w:val="00907F13"/>
     <w:rsid w:val="00911262"/>
     <w:rsid w:val="00913636"/>
     <w:rsid w:val="00920C77"/>
@@ -16023,133 +16049,137 @@
     <w:rsid w:val="00AC1A5B"/>
     <w:rsid w:val="00AC3A43"/>
     <w:rsid w:val="00AD7964"/>
     <w:rsid w:val="00AE1E59"/>
     <w:rsid w:val="00AE28ED"/>
     <w:rsid w:val="00AF0B47"/>
     <w:rsid w:val="00AF2F0E"/>
     <w:rsid w:val="00B007C8"/>
     <w:rsid w:val="00B047ED"/>
     <w:rsid w:val="00B04E4E"/>
     <w:rsid w:val="00B06D2A"/>
     <w:rsid w:val="00B120FA"/>
     <w:rsid w:val="00B1618F"/>
     <w:rsid w:val="00B17E3B"/>
     <w:rsid w:val="00B24CDA"/>
     <w:rsid w:val="00B27269"/>
     <w:rsid w:val="00B37A0B"/>
     <w:rsid w:val="00B5114A"/>
     <w:rsid w:val="00B66171"/>
     <w:rsid w:val="00B66500"/>
     <w:rsid w:val="00B67CA5"/>
     <w:rsid w:val="00B70C2E"/>
     <w:rsid w:val="00B711FD"/>
     <w:rsid w:val="00B73F0C"/>
     <w:rsid w:val="00B74BD2"/>
+    <w:rsid w:val="00B943BE"/>
     <w:rsid w:val="00B965B1"/>
     <w:rsid w:val="00B968C3"/>
     <w:rsid w:val="00BA0576"/>
     <w:rsid w:val="00BA05AD"/>
     <w:rsid w:val="00BA26F4"/>
     <w:rsid w:val="00BA66FC"/>
     <w:rsid w:val="00BA7826"/>
     <w:rsid w:val="00BB447B"/>
     <w:rsid w:val="00BC327E"/>
     <w:rsid w:val="00BC5114"/>
     <w:rsid w:val="00BC7419"/>
     <w:rsid w:val="00BD7627"/>
     <w:rsid w:val="00BD7A09"/>
     <w:rsid w:val="00BE7A41"/>
     <w:rsid w:val="00BE7B7C"/>
     <w:rsid w:val="00BF3302"/>
     <w:rsid w:val="00C15DC2"/>
     <w:rsid w:val="00C162D7"/>
     <w:rsid w:val="00C16B88"/>
     <w:rsid w:val="00C16C9E"/>
     <w:rsid w:val="00C20EA6"/>
     <w:rsid w:val="00C20F1E"/>
     <w:rsid w:val="00C23054"/>
     <w:rsid w:val="00C27000"/>
     <w:rsid w:val="00C3060E"/>
     <w:rsid w:val="00C31B62"/>
     <w:rsid w:val="00C375C8"/>
     <w:rsid w:val="00C42BB1"/>
     <w:rsid w:val="00C42D42"/>
     <w:rsid w:val="00C42FB3"/>
     <w:rsid w:val="00C54101"/>
     <w:rsid w:val="00C559A9"/>
     <w:rsid w:val="00C56693"/>
     <w:rsid w:val="00C62E85"/>
     <w:rsid w:val="00C70170"/>
     <w:rsid w:val="00C76A0D"/>
     <w:rsid w:val="00C81481"/>
     <w:rsid w:val="00C818D6"/>
     <w:rsid w:val="00C81E45"/>
     <w:rsid w:val="00C829CC"/>
+    <w:rsid w:val="00C84FE9"/>
     <w:rsid w:val="00C90FF0"/>
     <w:rsid w:val="00C947F3"/>
     <w:rsid w:val="00C952D8"/>
     <w:rsid w:val="00C95445"/>
     <w:rsid w:val="00C96C7D"/>
     <w:rsid w:val="00C96EB3"/>
     <w:rsid w:val="00CA0327"/>
     <w:rsid w:val="00CA0E90"/>
     <w:rsid w:val="00CA1397"/>
     <w:rsid w:val="00CA5508"/>
     <w:rsid w:val="00CB3812"/>
     <w:rsid w:val="00CC0A71"/>
     <w:rsid w:val="00CC1B12"/>
     <w:rsid w:val="00CC4102"/>
     <w:rsid w:val="00CD1B59"/>
     <w:rsid w:val="00CD20FC"/>
     <w:rsid w:val="00CD5D70"/>
     <w:rsid w:val="00CD70AA"/>
     <w:rsid w:val="00CD70F8"/>
     <w:rsid w:val="00CE1364"/>
     <w:rsid w:val="00CE2877"/>
     <w:rsid w:val="00CF3FC8"/>
     <w:rsid w:val="00CF492A"/>
     <w:rsid w:val="00CF655A"/>
     <w:rsid w:val="00D046D3"/>
     <w:rsid w:val="00D05F9F"/>
     <w:rsid w:val="00D07209"/>
     <w:rsid w:val="00D077AC"/>
     <w:rsid w:val="00D114F5"/>
     <w:rsid w:val="00D23F32"/>
     <w:rsid w:val="00D3152A"/>
     <w:rsid w:val="00D31BEA"/>
     <w:rsid w:val="00D31E00"/>
     <w:rsid w:val="00D32CD4"/>
     <w:rsid w:val="00D36185"/>
     <w:rsid w:val="00D37F2F"/>
+    <w:rsid w:val="00D4001B"/>
     <w:rsid w:val="00D40BAA"/>
     <w:rsid w:val="00D46846"/>
     <w:rsid w:val="00D46D11"/>
     <w:rsid w:val="00D6711F"/>
     <w:rsid w:val="00D71664"/>
     <w:rsid w:val="00D72849"/>
     <w:rsid w:val="00D76983"/>
+    <w:rsid w:val="00D80045"/>
     <w:rsid w:val="00D824C7"/>
     <w:rsid w:val="00D8390A"/>
     <w:rsid w:val="00D8733D"/>
     <w:rsid w:val="00D8747B"/>
     <w:rsid w:val="00DA1118"/>
     <w:rsid w:val="00DA2A7E"/>
     <w:rsid w:val="00DA32B2"/>
     <w:rsid w:val="00DA66DC"/>
     <w:rsid w:val="00DB0CCB"/>
     <w:rsid w:val="00DB7572"/>
     <w:rsid w:val="00DC21FC"/>
     <w:rsid w:val="00DC27E1"/>
     <w:rsid w:val="00DC4C1D"/>
     <w:rsid w:val="00DD1975"/>
     <w:rsid w:val="00DD4D6E"/>
     <w:rsid w:val="00DD5E40"/>
     <w:rsid w:val="00DE00B8"/>
     <w:rsid w:val="00DE3F6B"/>
     <w:rsid w:val="00DE45D2"/>
     <w:rsid w:val="00DE77FB"/>
     <w:rsid w:val="00DF1BA9"/>
     <w:rsid w:val="00DF31DD"/>
     <w:rsid w:val="00DF3964"/>
     <w:rsid w:val="00DF72BE"/>
     <w:rsid w:val="00E01F44"/>
@@ -16219,230 +16249,466 @@
     <w:rsid w:val="00F74E41"/>
     <w:rsid w:val="00F75F9E"/>
     <w:rsid w:val="00F762E0"/>
     <w:rsid w:val="00F7751A"/>
     <w:rsid w:val="00F821B3"/>
     <w:rsid w:val="00F84CAE"/>
     <w:rsid w:val="00F87822"/>
     <w:rsid w:val="00F91BF5"/>
     <w:rsid w:val="00F97015"/>
     <w:rsid w:val="00F97E02"/>
     <w:rsid w:val="00FA00D3"/>
     <w:rsid w:val="00FA271B"/>
     <w:rsid w:val="00FA2909"/>
     <w:rsid w:val="00FA2D81"/>
     <w:rsid w:val="00FA402A"/>
     <w:rsid w:val="00FB0AF9"/>
     <w:rsid w:val="00FB2EF3"/>
     <w:rsid w:val="00FB452A"/>
     <w:rsid w:val="00FB7FE2"/>
     <w:rsid w:val="00FC0003"/>
     <w:rsid w:val="00FC0885"/>
     <w:rsid w:val="00FD56D9"/>
     <w:rsid w:val="00FD6CDE"/>
     <w:rsid w:val="00FE1993"/>
     <w:rsid w:val="00FE2549"/>
+    <w:rsid w:val="00FE3469"/>
     <w:rsid w:val="00FE6400"/>
     <w:rsid w:val="00FE677C"/>
     <w:rsid w:val="00FF1257"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1029"/>
+    <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="26003B4D"/>
+  <w15:docId w15:val="{04B162B9-FB22-439E-A504-7A4E3A711FDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...135 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B24CDA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B24CDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -16465,51 +16731,50 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B24CDA"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="formlabel">
     <w:name w:val="form label"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B24CDA"/>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
@@ -16645,51 +16910,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0085184A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00CD5D70"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1590650382">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1476487581">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -17206,158 +17471,167 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <LSA_x0020__x0023_ xmlns="254d3af9-5afa-49d9-9569-1eadc93f40d9">14-254</LSA_x0020__x0023_>
-[...3 lines deleted...]
-    <Rule_x0020_Writer xmlns="254d3af9-5afa-49d9-9569-1eadc93f40d9"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fa70bd9d-677f-437f-88cf-317528ef4a9b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="254d3af9-5afa-49d9-9569-1eadc93f40d9"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009C925E0CB7570146933B623A7ECD944A" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dd1047a56ad8c735bc3e2013738e5a2a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fa70bd9d-677f-437f-88cf-317528ef4a9b" xmlns:ns3="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6e2eceed6f5cb0d50f582377625952e" ns2:_="" ns3:_="">
+    <xsd:import namespace="fa70bd9d-677f-437f-88cf-317528ef4a9b"/>
+    <xsd:import namespace="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:DocumentSetDescription" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:Rule_x0020_Writer"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa70bd9d-677f-437f-88cf-317528ef4a9b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="DocumentSetDescription" ma:index="8" nillable="true" ma:displayName="Description" ma:description="A description of the Document Set" ma:internalName="DocumentSetDescription" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="Title1" ma:index="9" nillable="true" ma:displayName="Title" ma:default="326" ma:description="Title of the rule" ma:format="Dropdown" ma:internalName="Title1" ma:readOnly="false">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-          <xsd:enumeration value="329"/>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2675d46-00a0-495e-b90c-e7abf5d36b7d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="OLC_Rules_x0020_Program_x0020_Area" ma:index="10" ma:displayName="IDEM Program Area" ma:default="Air" ma:description="What IDEM program area will be working on this rule?" ma:format="Dropdown" ma:internalName="OLC_Rules_x0020_Program_x0020_Area" ma:readOnly="false">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Choice">
-[...3 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="LSA_x0020__x0023_" ma:index="11" nillable="true" ma:displayName="LSA #" ma:description="Rules LSA tracking number" ma:internalName="LSA_x0020__x0023_" ma:readOnly="false">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Rule_x0020_Writer" ma:index="12" ma:displayName="Rule Writer" ma:description="Rule writer responsible for project." ma:format="Dropdown" ma:internalName="Rule_x0020_Writer">
-[...12 lines deleted...]
-      </xsd:simpleType>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6d58fc92-8691-41f0-a5f9-337c8f63c5d9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="The Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17402,173 +17676,182 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB9CA81-07D7-45D7-98D5-6F3DC95E6949}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F036DC2-F70D-46C0-B890-54A798FE7DC4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa70bd9d-677f-437f-88cf-317528ef4a9b"/>
+    <ds:schemaRef ds:uri="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F036DC2-F70D-46C0-B890-54A798FE7DC4}">
-[...16 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22794315-24AC-4CF2-9739-18834B37AA76}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63907B2D-B1D4-4A50-8A64-98C682ACADA1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="254d3af9-5afa-49d9-9569-1eadc93f40d9"/>
+    <ds:schemaRef ds:uri="fa70bd9d-677f-437f-88cf-317528ef4a9b"/>
+    <ds:schemaRef ds:uri="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91A5D0BA-7828-4200-9C68-69E432B33082}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CB9CA81-07D7-45D7-98D5-6F3DC95E6949}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1487</Words>
-  <Characters>8478</Characters>
+  <Words>1484</Words>
+  <Characters>8461</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DRAFT ERC Modification Request State Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDEM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9946</CharactersWithSpaces>
+  <CharactersWithSpaces>9926</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>5701673</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:brownfields@ifa.in.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DRAFT ERC Modification Request State Form</dc:title>
   <dc:creator>TIM</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010022A76448652399488D15E87B80960C46</vt:lpwstr>
+    <vt:lpwstr>0x0101009C925E0CB7570146933B623A7ECD944A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Title1">
     <vt:lpwstr>329</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="OLC_Rules Program Area">
     <vt:lpwstr>Land</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DocumentSetDescription">
     <vt:lpwstr>new rule at 329 IAC 1-1-5 regarding the process for requesting a modification (mod) to a resitrictive convenant rc, how the agency will process the request; and the formulas for cost recovery.</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="LSA #">
     <vt:lpwstr>14-254</vt:lpwstr>
   </property>
 </Properties>
 </file>