--- v0 (2025-12-04)
+++ v1 (2026-04-14)
@@ -1,220 +1,239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BF7C8B1" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="005D1EB3" w:rsidP="00B048AD">
+    <w:p w14:paraId="7BF7C8B1" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="003B40B4" w:rsidP="00B048AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7110"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="768932CD">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s1026" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:24.8pt;width:47.25pt;height:47.25pt;z-index:251657216;mso-position-vertical-relative:page" o:allowincell="f" fillcolor="window">
-            <v:imagedata r:id="rId8" o:title=""/>
+            <v:imagedata r:id="rId11" o:title=""/>
             <w10:wrap type="square" anchory="page"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1719923446" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1026" DrawAspect="Content" ObjectID="_1836545588" r:id="rId12"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>BYPASS / OVERFLOW INCIDENT REPORT</w:t>
       </w:r>
       <w:r w:rsidR="00DF6C8B" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00DF6C8B" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF6C8B" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Follow-up to Bypass report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDB1BC5" w14:textId="1671E624" w:rsidR="002E2187" w:rsidRPr="002C5D68" w:rsidRDefault="002E2187" w:rsidP="00B048AD">
+    <w:p w14:paraId="6BDB1BC5" w14:textId="2CD7BEE1" w:rsidR="002E2187" w:rsidRPr="002C5D68" w:rsidRDefault="002E2187" w:rsidP="00B048AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7380"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">State Form </w:t>
       </w:r>
       <w:r w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>48373 (R</w:t>
       </w:r>
-      <w:r w:rsidR="007E41DD">
+      <w:r w:rsidR="00947080">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidR="00FE7F94" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E41DD">
+      <w:r w:rsidR="00947080">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t>7-22</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007E41DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00947080">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="14"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B048AD" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF6C8B" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>previously sent on:</w:t>
       </w:r>
       <w:r w:rsidR="00DF6C8B" w:rsidRPr="002C5D68">
         <w:rPr>
@@ -346,51 +365,51 @@
     </w:p>
     <w:p w14:paraId="5CBFC470" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="002E2187">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Office of Water Quality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DFE331" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="002E2187">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F1B94DB" w14:textId="2A96AA87" w:rsidR="00201AEA" w:rsidRPr="00B048AD" w:rsidRDefault="002E2187" w:rsidP="00201AEA">
+    <w:p w14:paraId="7F1B94DB" w14:textId="56E696C9" w:rsidR="00201AEA" w:rsidRPr="00B048AD" w:rsidRDefault="002E2187" w:rsidP="00201AEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>INSTRUCTIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -409,51 +428,51 @@
       </w:r>
       <w:r w:rsidR="001D0E15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00201AEA" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">mail signed </w:t>
       </w:r>
       <w:r w:rsidR="00C32E99" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">copies to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00C32E99" w:rsidRPr="00613A15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:b/>
             <w:i/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>wwreports@idem.IN.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00201AEA" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA21DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
@@ -475,51 +494,51 @@
         </w:rPr>
         <w:t xml:space="preserve">port will satisfy the Office of </w:t>
       </w:r>
       <w:r w:rsidR="00201AEA" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Water Quality (OWQ) telephone and written bypass/overflow reporting requirements of your NPDES permit.</w:t>
       </w:r>
       <w:r w:rsidR="00AA21DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00201AEA" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Please use and the </w:t>
+        <w:t xml:space="preserve"> Please use the </w:t>
       </w:r>
       <w:r w:rsidR="00201AEA" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">second page of this form as necessary to identify </w:t>
       </w:r>
       <w:r w:rsidR="00201AEA" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>separate locations caused by the same event</w:t>
       </w:r>
       <w:r w:rsidR="00201AEA" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -564,128 +583,102 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B048AD" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00892AD6" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00060B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>(317) 232-7150</w:t>
+        <w:t>(317) 232-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C529B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>8670</w:t>
       </w:r>
       <w:r w:rsidR="00B048AD" w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602A8F64" w14:textId="77777777" w:rsidR="00B048AD" w:rsidRPr="00613A15" w:rsidRDefault="00B048AD" w:rsidP="00201AEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BCBD6A7" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="002E2187">
+    <w:p w14:paraId="5BCBD6A7" w14:textId="48E7D1CC" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="002E2187">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>To report a spill or if the release is resulting in a fish kill or other severe environmental damage,</w:t>
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> immediately report the release to the Emergency Response Section spill response line at</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> at (888) 233-7745.</w:t>
+        <w:t xml:space="preserve"> immediately report the release to the Emergency Response Section spill response line at: (317) 233-7745 or toll free within Indiana at (888) 233-7745.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F6B104" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="002E2187">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10976" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -1404,51 +1397,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2072" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="107FBE49" w14:textId="77777777" w:rsidR="00471F1E" w:rsidRPr="00613A15" w:rsidRDefault="00FF3D12" w:rsidP="00CA20C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
             <w:r w:rsidR="00D16F45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -1492,51 +1484,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A84CDB1" w14:textId="77777777" w:rsidR="00471F1E" w:rsidRPr="00613A15" w:rsidRDefault="00FF3D12" w:rsidP="00CA20C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">(8) </w:t>
             </w:r>
             <w:r w:rsidR="00D16F45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
               </w:rPr>
@@ -1937,57 +1928,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46DF79DA" w14:textId="77777777" w:rsidR="00471F1E" w:rsidRPr="00613A15" w:rsidRDefault="00471F1E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -2000,57 +1991,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1352" w:type="dxa"/>
@@ -2178,57 +2169,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00471F1E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C03375B" w14:textId="77777777" w:rsidR="00471F1E" w:rsidRPr="00613A15" w:rsidRDefault="00471F1E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -2241,123 +2232,121 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="426F6C35" w14:textId="77777777" w:rsidR="00471F1E" w:rsidRPr="00613A15" w:rsidRDefault="00974EEB" w:rsidP="00CA20C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47971867" w14:textId="77777777" w:rsidR="00471F1E" w:rsidRPr="00613A15" w:rsidRDefault="00471F1E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
@@ -2946,57 +2935,57 @@
             <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check8"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
@@ -3006,57 +2995,57 @@
             <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check9"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="004F5E6E" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual</w:t>
             </w:r>
             <w:r w:rsidR="00D947B1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
@@ -3543,57 +3532,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00817E5B" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00817E5B" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sanitary Sewer Overflow</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0219498A" w14:textId="77777777" w:rsidR="00817E5B" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00665875">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3604,57 +3593,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00817E5B" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00817E5B" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Treatment Bypass</w:t>
             </w:r>
             <w:r w:rsidR="003F2F1D" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -3687,57 +3676,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Prohibited Combined Sewer Overflow</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F50640B" w14:textId="77777777" w:rsidR="00FA6016" w:rsidRPr="00613A15" w:rsidRDefault="00FA6016" w:rsidP="00FA6016">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3749,57 +3738,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dry Weather Combined Sewer Overflow</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A1AB68A" w14:textId="77777777" w:rsidR="004D630E" w:rsidRPr="00613A15" w:rsidRDefault="004D630E" w:rsidP="00FA6016">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -3811,58 +3800,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check11"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidR="00E1191F" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Combine</w:t>
             </w:r>
             <w:r w:rsidR="00B33494" w:rsidRPr="00613A15">
               <w:rPr>
@@ -4092,57 +4081,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check1"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Construction Related </w:t>
             </w:r>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
@@ -4153,57 +4142,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check10"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Power Failure </w:t>
             </w:r>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
@@ -4214,57 +4203,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Check2"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Equipment Failure </w:t>
             </w:r>
             <w:r w:rsidR="00300FF8" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
@@ -4274,109 +4263,109 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00300FF8" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00300FF8" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown      </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00300FF8" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00300FF8" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00626EAE" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -4393,57 +4382,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Check3"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r w:rsidR="002E2187" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Precipitation </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
@@ -4616,57 +4605,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Manhole</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A5B5E4A" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4676,57 +4665,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> House Lateral</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3CE019" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4737,57 +4726,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pipe Failure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="306E0729" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4797,57 +4786,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pump Station Failure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08156EEA" w14:textId="77777777" w:rsidR="00782539" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00665875">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4857,57 +4846,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Treatment Bypassed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="394CB145" w14:textId="77777777" w:rsidR="00C31E6B" w:rsidRPr="00613A15" w:rsidRDefault="00C31E6B" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4916,57 +4905,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E3968A0" w14:textId="77777777" w:rsidR="00657C7B" w:rsidRPr="00613A15" w:rsidRDefault="00657C7B" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -4976,57 +4965,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Check12"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Influent Structure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B6FA3AF" w14:textId="77777777" w:rsidR="00657C7B" w:rsidRPr="00613A15" w:rsidRDefault="00657C7B" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
@@ -5037,57 +5026,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Check13"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Air Relief Valve</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54E73715" w14:textId="77777777" w:rsidR="00657C7B" w:rsidRPr="00613A15" w:rsidRDefault="00657C7B" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
@@ -5098,57 +5087,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="Check14"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Sewer Clean Out</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4538F78C" w14:textId="77777777" w:rsidR="00C31E6B" w:rsidRPr="00613A15" w:rsidRDefault="00C31E6B" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
@@ -5524,57 +5513,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FCC4784" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5584,57 +5573,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AE08E83" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5644,57 +5633,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Occurred at Treatment Plant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63C7FF4B" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5704,57 +5693,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A99D9EF" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="004F5E6E" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -5764,57 +5753,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B4A58B3" w14:textId="77777777" w:rsidR="009D20F1" w:rsidRPr="00613A15" w:rsidRDefault="009D20F1" w:rsidP="00CA20C5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6058,57 +6047,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00464975" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> IDEM Emergency Response</w:t>
             </w:r>
             <w:r w:rsidR="00464975" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -6124,57 +6113,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00464975" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00464975" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -6204,57 +6193,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00464975" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00464975" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> DNR</w:t>
             </w:r>
             <w:r w:rsidR="00AC592A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -6277,109 +6266,109 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Local Emergency Management    </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00782539" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other:  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6597,109 +6586,109 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Removed Blockage      </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Repaired Pipe   </w:t>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -6708,57 +6697,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Repaired Pump Station</w:t>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -6767,57 +6756,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00274904" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D20F1" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -6835,58 +6824,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="16" w:name="Check15"/>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lime          </w:t>
             </w:r>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
@@ -6894,58 +6883,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="17" w:name="Check16"/>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
             <w:r w:rsidR="00534598" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  Clean-Up Debris</w:t>
             </w:r>
           </w:p>
@@ -7255,51 +7244,51 @@
             </w:r>
             <w:r w:rsidR="002C5D68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="002C5D68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidR="00AA21DA" w:rsidRPr="002C5D68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="003C24DA" w:rsidRPr="002C5D68">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:i/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>wwReports@idem.IN.gov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="002C5D68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="710A458E" w14:textId="77777777" w:rsidR="00AC592A" w:rsidRPr="009A258B" w:rsidRDefault="00AC592A" w:rsidP="00201AEA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -8056,57 +8045,57 @@
             </w:pPr>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="009A258B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BBCF55C" w14:textId="77777777" w:rsidR="00596676" w:rsidRPr="009A258B" w:rsidRDefault="00596676" w:rsidP="00596676">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8115,122 +8104,122 @@
             </w:pPr>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="009A258B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="009A258B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="762BA9F2" w14:textId="77777777" w:rsidR="00AC592A" w:rsidRPr="009110B2" w:rsidRDefault="00AC592A" w:rsidP="00201AEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0423AD77" w14:textId="77777777" w:rsidR="00FA6016" w:rsidRPr="00613A15" w:rsidRDefault="00FA6016" w:rsidP="00105685">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009110B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="005D1EB3">
+      <w:r w:rsidR="003B40B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="086EDF75">
           <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:24.8pt;width:47.25pt;height:47.25pt;z-index:251658240;mso-position-vertical-relative:page" o:allowincell="f" fillcolor="window">
-            <v:imagedata r:id="rId8" o:title=""/>
+            <v:imagedata r:id="rId11" o:title=""/>
             <w10:wrap type="square" anchory="page"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1027" DrawAspect="Content" ObjectID="_1719923447" r:id="rId12"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s1027" DrawAspect="Content" ObjectID="_1836545589" r:id="rId15"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="004A370A" w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BYPASS / OVERFLOW </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REPORT </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F94" w:rsidRPr="00FE7F94">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -8290,57 +8279,57 @@
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="005D1EB3">
+      <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="005D1EB3">
+      <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Follow-up to Bypass report </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C26E24" w14:textId="6DAA1BF4" w:rsidR="00FA6016" w:rsidRPr="00613A15" w:rsidRDefault="00FE7F94" w:rsidP="00FA6016">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -8869,51 +8858,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386386D4" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00CA232F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -8943,51 +8931,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53CC8086" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00CA232F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Location of Release</w:t>
             </w:r>
             <w:r w:rsidR="00FD03A8" w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -9356,57 +9343,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21693CB9" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00CA232F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -9419,57 +9406,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
@@ -9594,57 +9581,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67724705" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00CA232F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -9657,90 +9644,89 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261B7AD6" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00CA232F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -9797,51 +9783,50 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07442C6D" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00CA232F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="number"/>
@@ -10339,108 +10324,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="218E8A60" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00E92038">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -10628,57 +10613,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
             <w:r w:rsidR="00A9348A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -10688,57 +10673,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C9EA781" w14:textId="77777777" w:rsidR="00FD03A8" w:rsidRPr="00613A15" w:rsidRDefault="00FD03A8" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -10748,57 +10733,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
             <w:r w:rsidR="00A9348A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -10808,57 +10793,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
@@ -11147,51 +11132,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D620F4D" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -11221,51 +11205,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AD60F34" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Location of Release</w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -11634,57 +11617,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43DACB9A" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -11697,57 +11680,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
@@ -11872,57 +11855,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A9B00E5" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -11935,90 +11918,89 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="277E4B40" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12075,51 +12057,50 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3319AC0B" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -12327,108 +12308,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38CE0B30" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12616,57 +12597,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -12676,57 +12657,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BC6462D" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -12736,57 +12717,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -12796,57 +12777,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
@@ -13135,51 +13116,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72F4B33F" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -13209,51 +13189,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AC124A8" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Location of Release</w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -13622,57 +13601,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19D37963" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -13685,57 +13664,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
@@ -13860,57 +13839,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="650FEBAB" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -13923,90 +13902,89 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ED0FAFB" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -14063,51 +14041,50 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22392C54" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -14315,108 +14292,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="751ADE64" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14604,57 +14581,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -14664,57 +14641,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73CEB45E" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14724,57 +14701,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -14784,57 +14761,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
@@ -15123,51 +15100,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5181F73A" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -15197,51 +15173,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC52EBD" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Location of Release</w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -15610,57 +15585,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5880CAAF" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -15673,57 +15648,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
@@ -15848,57 +15823,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FBAA0DD" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -15911,90 +15886,89 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BA1846" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -16051,51 +16025,50 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F42150B" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -16303,108 +16276,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F29756" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -16592,57 +16565,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -16652,57 +16625,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D4126F" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -16712,57 +16685,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -16772,57 +16745,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
@@ -17111,51 +17084,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AB910A8" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -17185,51 +17157,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38732105" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Location of Release</w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -17598,57 +17569,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5083AE09" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -17661,57 +17632,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
@@ -17836,57 +17807,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E561028" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -17899,90 +17870,89 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B694E4" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -18039,51 +18009,50 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757AB7CE" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -18291,108 +18260,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A513B75" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -18580,57 +18549,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -18640,57 +18609,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A21B469" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -18700,57 +18669,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -18760,57 +18729,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
@@ -19090,51 +19059,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Began</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071854D0" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="16"/>
@@ -19164,51 +19132,50 @@
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Release Stopped</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3302339D" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Location of Release</w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -19577,57 +19544,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B8F9A5F" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -19640,57 +19607,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
@@ -19815,57 +19782,57 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> AM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F45430A" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
@@ -19878,90 +19845,89 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3147" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F29C8D3" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -20018,51 +19984,50 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="210A199A" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
               <w:ind w:left="7920" w:hanging="7920"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -20270,108 +20235,108 @@
             </w:pPr>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estimated  </w:t>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Actual    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="727C8642" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -20559,57 +20524,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Affected Private Property</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -20619,57 +20584,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Basement Backup</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D41CE24" w14:textId="77777777" w:rsidR="00A9348A" w:rsidRPr="00613A15" w:rsidRDefault="00A9348A" w:rsidP="00A9348A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -20679,57 +20644,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Public Land</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
@@ -20739,57 +20704,57 @@
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="005D1EB3">
-[...5 lines deleted...]
-            <w:r w:rsidR="005D1EB3">
+            <w:r w:rsidRPr="00613A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00613A15">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Reached Receiving Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3335" w:type="dxa"/>
@@ -21030,51 +20995,51 @@
       </w:pPr>
       <w:r w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">mail to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="002C5D68">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:i/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>wwReports@idem.IN.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002C5D68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E454B6C" w14:textId="77777777" w:rsidR="002E2187" w:rsidRPr="00613A15" w:rsidRDefault="002E2187">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -22994,136 +22959,136 @@
       </w:r>
       <w:r w:rsidRPr="00613A15">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Complete all parts of each table for additional discharge locations caused by the same event as on the first page.  For any locations identified in the NPDES permit, include the Outfall number for that location from the permit.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E92038" w:rsidRPr="00613A15" w:rsidSect="008B1FF4">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="720" w:bottom="540" w:left="720" w:header="576" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FE39E2F" w14:textId="77777777" w:rsidR="003B30CF" w:rsidRDefault="003B30CF" w:rsidP="00E92038">
+    <w:p w14:paraId="70A3BFAB" w14:textId="77777777" w:rsidR="003B40B4" w:rsidRDefault="003B40B4" w:rsidP="00E92038">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32DA1D0E" w14:textId="77777777" w:rsidR="003B30CF" w:rsidRDefault="003B30CF" w:rsidP="00E92038">
+    <w:p w14:paraId="09F3D336" w14:textId="77777777" w:rsidR="003B40B4" w:rsidRDefault="003B40B4" w:rsidP="00E92038">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="207F3E15" w14:textId="77777777" w:rsidR="003B30CF" w:rsidRDefault="003B30CF" w:rsidP="00E92038">
+    <w:p w14:paraId="6B6DD3B1" w14:textId="77777777" w:rsidR="003B40B4" w:rsidRDefault="003B40B4" w:rsidP="00E92038">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04345844" w14:textId="77777777" w:rsidR="003B30CF" w:rsidRDefault="003B30CF" w:rsidP="00E92038">
+    <w:p w14:paraId="3016EE69" w14:textId="77777777" w:rsidR="003B40B4" w:rsidRDefault="003B40B4" w:rsidP="00E92038">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D1A6F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70D2A116"/>
     <w:lvl w:ilvl="0" w:tplc="0D282ED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -23364,59 +23329,59 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="57679952">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1068965845">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1677027086">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hg/WI5pr7Q69SkM0qXPfRN7tsKzKtqG7PRuu8frG+7Qc9GaDxk0H7gTZq4QUWKqtjDxujO7Uq4SZ7B5D7E/0tw==" w:salt="fVzVpYS+mb4lJCi18Psx0A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ij+UBs1q2jgOS4q27PeL8vUZUBBxIDK39uh+2325BgOgYvEdOTed8KXbn5jurjUw07m8t6gk4gRHq8Jr5aGQ2g==" w:salt="KegRnPa1qIEvDZPbBF7s8g=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -23434,167 +23399,177 @@
     <w:rsid w:val="00060B3E"/>
     <w:rsid w:val="0006750F"/>
     <w:rsid w:val="0007548F"/>
     <w:rsid w:val="00090863"/>
     <w:rsid w:val="000954A7"/>
     <w:rsid w:val="000C0736"/>
     <w:rsid w:val="000C49E7"/>
     <w:rsid w:val="00102680"/>
     <w:rsid w:val="00105685"/>
     <w:rsid w:val="0017582F"/>
     <w:rsid w:val="001946E0"/>
     <w:rsid w:val="00194B78"/>
     <w:rsid w:val="001B77BE"/>
     <w:rsid w:val="001C21E0"/>
     <w:rsid w:val="001D0E15"/>
     <w:rsid w:val="001D2A3B"/>
     <w:rsid w:val="00201AEA"/>
     <w:rsid w:val="002150A8"/>
     <w:rsid w:val="00230805"/>
     <w:rsid w:val="002352F2"/>
     <w:rsid w:val="00235A28"/>
     <w:rsid w:val="00253499"/>
     <w:rsid w:val="00257BF1"/>
     <w:rsid w:val="00274904"/>
     <w:rsid w:val="00275489"/>
+    <w:rsid w:val="00291FFC"/>
     <w:rsid w:val="00293E59"/>
     <w:rsid w:val="002C2EB2"/>
     <w:rsid w:val="002C5D68"/>
     <w:rsid w:val="002C6E18"/>
     <w:rsid w:val="002D5BC0"/>
     <w:rsid w:val="002E133B"/>
     <w:rsid w:val="002E1F14"/>
     <w:rsid w:val="002E2187"/>
     <w:rsid w:val="00300FF8"/>
     <w:rsid w:val="003034B0"/>
     <w:rsid w:val="00386D40"/>
     <w:rsid w:val="003B015A"/>
     <w:rsid w:val="003B30CF"/>
+    <w:rsid w:val="003B40B4"/>
     <w:rsid w:val="003C24DA"/>
     <w:rsid w:val="003D14A7"/>
     <w:rsid w:val="003D368F"/>
     <w:rsid w:val="003F2F1D"/>
     <w:rsid w:val="003F4C36"/>
+    <w:rsid w:val="004109CD"/>
     <w:rsid w:val="004258C6"/>
     <w:rsid w:val="00426AC4"/>
     <w:rsid w:val="004307AC"/>
     <w:rsid w:val="00440738"/>
     <w:rsid w:val="00442384"/>
     <w:rsid w:val="00443D89"/>
     <w:rsid w:val="00464975"/>
     <w:rsid w:val="00471F1E"/>
     <w:rsid w:val="0047655A"/>
     <w:rsid w:val="0048143D"/>
     <w:rsid w:val="004A370A"/>
     <w:rsid w:val="004A751C"/>
     <w:rsid w:val="004B1505"/>
+    <w:rsid w:val="004D1979"/>
     <w:rsid w:val="004D630E"/>
     <w:rsid w:val="004E3A00"/>
     <w:rsid w:val="004F5121"/>
     <w:rsid w:val="004F5E6E"/>
+    <w:rsid w:val="0053253C"/>
     <w:rsid w:val="00534598"/>
     <w:rsid w:val="00553B34"/>
     <w:rsid w:val="00562D9C"/>
     <w:rsid w:val="00564CE0"/>
     <w:rsid w:val="00596676"/>
     <w:rsid w:val="005D1EB3"/>
     <w:rsid w:val="00604FBA"/>
     <w:rsid w:val="00605B68"/>
     <w:rsid w:val="00613A15"/>
     <w:rsid w:val="00624C16"/>
     <w:rsid w:val="00626EAE"/>
     <w:rsid w:val="00646F22"/>
     <w:rsid w:val="006470F2"/>
     <w:rsid w:val="00657C7B"/>
     <w:rsid w:val="00665875"/>
     <w:rsid w:val="0069347B"/>
     <w:rsid w:val="006956AA"/>
     <w:rsid w:val="006C33A6"/>
     <w:rsid w:val="006C750F"/>
     <w:rsid w:val="006D62F6"/>
     <w:rsid w:val="006E1476"/>
     <w:rsid w:val="0071236C"/>
     <w:rsid w:val="00745702"/>
     <w:rsid w:val="00747870"/>
     <w:rsid w:val="0075449D"/>
     <w:rsid w:val="007654A9"/>
     <w:rsid w:val="00782539"/>
     <w:rsid w:val="00785E9B"/>
     <w:rsid w:val="007A20F9"/>
     <w:rsid w:val="007A6096"/>
     <w:rsid w:val="007B5DE4"/>
     <w:rsid w:val="007E41DD"/>
     <w:rsid w:val="008078E2"/>
     <w:rsid w:val="00815DBE"/>
     <w:rsid w:val="00817E5B"/>
     <w:rsid w:val="00822A77"/>
     <w:rsid w:val="00825D3D"/>
     <w:rsid w:val="008343DC"/>
     <w:rsid w:val="00841429"/>
     <w:rsid w:val="008446B3"/>
     <w:rsid w:val="00846CC2"/>
     <w:rsid w:val="00892AD6"/>
     <w:rsid w:val="008B000A"/>
     <w:rsid w:val="008B1FF4"/>
     <w:rsid w:val="008C3810"/>
+    <w:rsid w:val="008C7DF9"/>
     <w:rsid w:val="008F1F76"/>
     <w:rsid w:val="009110B2"/>
     <w:rsid w:val="009110D8"/>
     <w:rsid w:val="0092257C"/>
+    <w:rsid w:val="00947080"/>
     <w:rsid w:val="00974EEB"/>
     <w:rsid w:val="009A258B"/>
     <w:rsid w:val="009A64C2"/>
     <w:rsid w:val="009B2A7A"/>
     <w:rsid w:val="009D20F1"/>
     <w:rsid w:val="009F3A36"/>
     <w:rsid w:val="009F3D79"/>
     <w:rsid w:val="00A024EC"/>
     <w:rsid w:val="00A06ACE"/>
     <w:rsid w:val="00A15748"/>
     <w:rsid w:val="00A517D0"/>
     <w:rsid w:val="00A63E17"/>
     <w:rsid w:val="00A71D48"/>
     <w:rsid w:val="00A756C1"/>
     <w:rsid w:val="00A84748"/>
     <w:rsid w:val="00A9348A"/>
     <w:rsid w:val="00AA01F2"/>
     <w:rsid w:val="00AA21DA"/>
     <w:rsid w:val="00AA6227"/>
     <w:rsid w:val="00AC592A"/>
     <w:rsid w:val="00AC7874"/>
     <w:rsid w:val="00B048AD"/>
+    <w:rsid w:val="00B11BD8"/>
     <w:rsid w:val="00B14C61"/>
     <w:rsid w:val="00B33494"/>
     <w:rsid w:val="00B513F5"/>
     <w:rsid w:val="00B625B4"/>
     <w:rsid w:val="00B653C6"/>
+    <w:rsid w:val="00B90E13"/>
     <w:rsid w:val="00BB2901"/>
     <w:rsid w:val="00C032AB"/>
     <w:rsid w:val="00C10F70"/>
     <w:rsid w:val="00C31E6B"/>
     <w:rsid w:val="00C32E99"/>
     <w:rsid w:val="00C33B2A"/>
+    <w:rsid w:val="00C529B2"/>
     <w:rsid w:val="00C5400D"/>
     <w:rsid w:val="00C65139"/>
     <w:rsid w:val="00C9544C"/>
     <w:rsid w:val="00CA20C5"/>
     <w:rsid w:val="00CA232F"/>
     <w:rsid w:val="00CB417D"/>
     <w:rsid w:val="00CC274C"/>
     <w:rsid w:val="00CC772E"/>
     <w:rsid w:val="00CC7AE6"/>
     <w:rsid w:val="00CD133C"/>
     <w:rsid w:val="00CD25CE"/>
     <w:rsid w:val="00CD65ED"/>
     <w:rsid w:val="00D02D9E"/>
     <w:rsid w:val="00D16F45"/>
     <w:rsid w:val="00D40C25"/>
     <w:rsid w:val="00D560B3"/>
     <w:rsid w:val="00D57412"/>
     <w:rsid w:val="00D812B4"/>
     <w:rsid w:val="00D947B1"/>
     <w:rsid w:val="00D97339"/>
     <w:rsid w:val="00DA11D7"/>
     <w:rsid w:val="00DC619E"/>
     <w:rsid w:val="00DF6C8B"/>
     <w:rsid w:val="00E1191F"/>
     <w:rsid w:val="00E479F2"/>
@@ -23608,68 +23583,66 @@
     <w:rsid w:val="00F1648E"/>
     <w:rsid w:val="00F469C3"/>
     <w:rsid w:val="00FA6016"/>
     <w:rsid w:val="00FD03A8"/>
     <w:rsid w:val="00FE224D"/>
     <w:rsid w:val="00FE7F94"/>
     <w:rsid w:val="00FF17D3"/>
     <w:rsid w:val="00FF3D12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="70B5A047"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A809D06F-9E2B-47B6-B658-C7D6D291C3BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -24124,98 +24097,98 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00060B3E"/>
     <w:rPr>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1202522900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1380201856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1889761516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwReports@idem.IN.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwReports@idem.IN.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwreports@idem.IN.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwreports@idem.IN.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwReports@idem.IN.gov" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wwReports@idem.IN.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\JLROBERT\Local%20Settings\Temporary%20Internet%20Files\Content.Outlook\DW6MIZOR\SSO_SF-48373_Template-Final.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -24443,92 +24416,369 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="59ada48c-0d76-4961-bbc6-dc9d864392fa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FF5890E0C2ECD34D9A65489E29411E07" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a22b55715bbffbab00f7a623b41349d0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="59ada48c-0d76-4961-bbc6-dc9d864392fa" xmlns:ns3="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="79dd3c70658b009f0ff5f87f0cac0a93" ns2:_="" ns3:_="">
+    <xsd:import namespace="59ada48c-0d76-4961-bbc6-dc9d864392fa"/>
+    <xsd:import namespace="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59ada48c-0d76-4961-bbc6-dc9d864392fa" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a2675d46-00a0-495e-b90c-e7abf5d36b7d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6d58fc92-8691-41f0-a5f9-337c8f63c5d9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A130D1B-B57C-4B01-B9FB-B632908916AD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07"/>
+    <ds:schemaRef ds:uri="59ada48c-0d76-4961-bbc6-dc9d864392fa"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A5826D5-85DC-4D7A-9EAD-96AFE2B4EF83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEF7F983-B32E-4489-BD3D-17A9E80A8AE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="59ada48c-0d76-4961-bbc6-dc9d864392fa"/>
+    <ds:schemaRef ds:uri="1c6c5bd4-c8c2-4d30-9e80-8bec029e6c07"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07B8A2AC-205A-4440-B01C-147E35CA2368}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{2199bfba-a409-4f13-b0c4-18b45933d88d}" enabled="0" method="" siteId="{2199bfba-a409-4f13-b0c4-18b45933d88d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>SSO_SF-48373_Template-Final</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>2868</Words>
-  <Characters>15145</Characters>
+  <Words>2872</Words>
+  <Characters>15137</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>504</Lines>
-  <Paragraphs>450</Paragraphs>
+  <Lines>840</Lines>
+  <Paragraphs>750</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>State Form 48373 (5-97)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IDEM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17563</CharactersWithSpaces>
+  <CharactersWithSpaces>17259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>4915234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>565</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:wwReports@idem.IN.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4915234</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -24562,25 +24812,33 @@
         <vt:lpwstr>mailto:wwreports@idem.IN.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>State Form 48373 (5-97)</dc:title>
   <dc:subject/>
   <dc:creator>JLROBERT</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FF5890E0C2ECD34D9A65489E29411E07</vt:lpwstr>
+  </property>
+</Properties>
+</file>