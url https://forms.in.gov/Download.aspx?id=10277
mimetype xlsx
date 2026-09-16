--- v0 (2025-10-24)
+++ v1 (2026-09-16)
@@ -24,60 +24,60 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\Form Designs\WORKING\YOUNG\Design\DCS\54891\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RBERRY\Documents\Forms\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC2C52B8-C43D-406B-B517-6EB312F58801}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{44FB9081-BE31-480B-89D4-F46844AA7136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
     <sheet name="Sheet4" sheetId="4" r:id="rId4"/>
     <sheet name="Sheet5" sheetId="5" r:id="rId5"/>
     <sheet name="Sheet6" sheetId="6" r:id="rId6"/>
     <sheet name="Sheet7" sheetId="7" r:id="rId7"/>
     <sheet name="Sheet8" sheetId="9" r:id="rId8"/>
     <sheet name="Sheet9" sheetId="10" r:id="rId9"/>
     <sheet name="Sheet10" sheetId="11" r:id="rId10"/>
     <sheet name="Sheet11" sheetId="12" r:id="rId11"/>
     <sheet name="Sheet12" sheetId="13" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$L$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">Sheet10!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">Sheet11!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">Sheet12!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Sheet2!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Sheet3!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Sheet4!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Sheet5!$A$1:$L$55</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Sheet6!$A$1:$L$55</definedName>
@@ -725,226 +725,226 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="17" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1101,51 +1101,51 @@
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>RESOURCE PARENT TRAVEL INVOICE (NOT Receiving Per Diem)</a:t>
           </a:r>
           <a:endParaRPr lang="en-US">
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="700" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>State Form 54891 (R15 / 6-23) </a:t>
+            <a:t>State Form 54891 (R16 / 8-26) </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="700" b="0" i="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Approved by State Board of Accounts, 2022</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="700">
             <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
             <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr rtl="0"/>
           <a:r>
             <a:rPr lang="en-US" sz="700" b="0" i="0" baseline="0">
               <a:solidFill>
@@ -8189,197 +8189,163 @@
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>Room W 364, MS 54</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>402 W Washington St.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" baseline="0"/>
             <a:t>Indianapolis, IN 46204</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100" b="1"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8562,1593 +8528,2417 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A22" sqref="A22"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19:D19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="29"/>
-[...1 lines deleted...]
-      <c r="L10" s="39"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="54"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="29"/>
-[...1 lines deleted...]
-      <c r="L11" s="39"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="54"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="29"/>
-[...1 lines deleted...]
-      <c r="L12" s="39"/>
+      <c r="J12" s="22"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="54"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="29"/>
-[...1 lines deleted...]
-      <c r="L13" s="31"/>
+      <c r="J13" s="22"/>
+      <c r="K13" s="23"/>
+      <c r="L13" s="24"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="29"/>
-[...1 lines deleted...]
-      <c r="L14" s="31"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="23"/>
+      <c r="L14" s="24"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="J15" s="29"/>
-[...1 lines deleted...]
-      <c r="L15" s="39"/>
+      <c r="J15" s="22"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="54"/>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="J16" s="29"/>
-[...1 lines deleted...]
-      <c r="L16" s="39"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="54"/>
       <c r="M16" s="1"/>
     </row>
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="29"/>
-[...4 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="J17" s="22"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="54"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-[...1 lines deleted...]
-      <c r="D18" s="39"/>
+      <c r="B18" s="58"/>
+      <c r="C18" s="59"/>
+      <c r="D18" s="54"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="25" t="s">
+    <row r="19" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="26"/>
-[...3 lines deleted...]
-      <c r="D19" s="28"/>
+      <c r="B19" s="58"/>
+      <c r="C19" s="74">
+        <v>0</v>
+      </c>
+      <c r="D19" s="75"/>
       <c r="G19" s="2"/>
     </row>
-    <row r="20" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="21" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="21" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="19" t="s">
+      <c r="B21" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C21" s="20"/>
-[...2 lines deleted...]
-      <c r="F21" s="35" t="s">
+      <c r="C21" s="72"/>
+      <c r="D21" s="72"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G21" s="36"/>
-[...2 lines deleted...]
-      <c r="J21" s="37"/>
+      <c r="G21" s="77"/>
+      <c r="H21" s="77"/>
+      <c r="I21" s="77"/>
+      <c r="J21" s="78"/>
       <c r="K21" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L21" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="6"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="26"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="5"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="39"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="53"/>
+      <c r="H23" s="53"/>
+      <c r="I23" s="53"/>
+      <c r="J23" s="54"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="6"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="5"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="6"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="5"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="6"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="5"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="6"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="25"/>
+      <c r="D30" s="25"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="6"/>
       <c r="L30" s="6"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="5"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="6"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="5"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="23"/>
+      <c r="D33" s="23"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="5"/>
       <c r="L33" s="5"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="6"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="5"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="23"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="6"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="6"/>
       <c r="L36" s="6"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="5"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="6"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="5"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="6"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="6"/>
       <c r="L40" s="6"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="5"/>
-      <c r="B44" s="29"/>
-[...7 lines deleted...]
-      <c r="J44" s="34"/>
+      <c r="B44" s="22"/>
+      <c r="C44" s="23"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="49"/>
+      <c r="I44" s="49"/>
+      <c r="J44" s="50"/>
       <c r="K44" s="5"/>
       <c r="L44" s="5"/>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="47" t="s">
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B45" s="48"/>
-[...7 lines deleted...]
-      <c r="J45" s="45" t="s">
+      <c r="B45" s="66"/>
+      <c r="C45" s="66"/>
+      <c r="D45" s="66"/>
+      <c r="E45" s="66"/>
+      <c r="F45" s="66"/>
+      <c r="G45" s="66"/>
+      <c r="H45" s="66"/>
+      <c r="I45" s="67"/>
+      <c r="J45" s="63" t="s">
         <v>24</v>
       </c>
-      <c r="K45" s="46"/>
+      <c r="K45" s="64"/>
       <c r="L45" s="10">
         <f>SUM(L22:L44)+Sheet2!L44:L44+Sheet3!L44:L44+Sheet4!L44:L44+Sheet5!L44:L44+Sheet6!L44:L44+Sheet7!L44:L44+Sheet8!L44:L44+Sheet9!L44:L44+Sheet10!L44:L44+Sheet11!L44:L44+Sheet12!L44:L44</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="J46" s="45" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="68"/>
+      <c r="B46" s="69"/>
+      <c r="C46" s="69"/>
+      <c r="D46" s="69"/>
+      <c r="E46" s="69"/>
+      <c r="F46" s="69"/>
+      <c r="G46" s="69"/>
+      <c r="H46" s="69"/>
+      <c r="I46" s="70"/>
+      <c r="J46" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="K46" s="46"/>
+      <c r="K46" s="64"/>
       <c r="L46" s="11">
         <f>L45*C19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="63" t="s">
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="B47" s="64"/>
-[...39 lines deleted...]
-    <row r="50" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B47" s="33"/>
+      <c r="C47" s="33"/>
+      <c r="D47" s="33"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="33"/>
+      <c r="H47" s="33"/>
+      <c r="I47" s="33"/>
+      <c r="J47" s="34"/>
+      <c r="K47" s="34"/>
+      <c r="L47" s="35"/>
+    </row>
+    <row r="48" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="39"/>
+    </row>
+    <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="36"/>
+      <c r="B49" s="37"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="37"/>
+      <c r="G49" s="37"/>
+      <c r="H49" s="37"/>
+      <c r="I49" s="37"/>
+      <c r="J49" s="38"/>
+      <c r="K49" s="38"/>
+      <c r="L49" s="39"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A50" s="14"/>
       <c r="B50" s="15"/>
       <c r="C50" s="15"/>
       <c r="D50" s="15"/>
       <c r="E50" s="15"/>
       <c r="F50" s="15"/>
       <c r="G50" s="15"/>
       <c r="H50" s="15"/>
       <c r="I50" s="15"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="16"/>
     </row>
-    <row r="51" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="42" t="s">
+    <row r="51" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B51" s="43"/>
-[...3 lines deleted...]
-      <c r="F51" s="42" t="s">
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G51" s="43"/>
-[...21 lines deleted...]
-      <c r="A53" s="42" t="s">
+      <c r="G51" s="28"/>
+      <c r="H51" s="28"/>
+      <c r="I51" s="28"/>
+      <c r="J51" s="28"/>
+      <c r="K51" s="28"/>
+      <c r="L51" s="29"/>
+    </row>
+    <row r="52" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="19"/>
+      <c r="B52" s="20"/>
+      <c r="C52" s="20"/>
+      <c r="D52" s="20"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="19"/>
+      <c r="G52" s="20"/>
+      <c r="H52" s="20"/>
+      <c r="I52" s="20"/>
+      <c r="J52" s="20"/>
+      <c r="K52" s="20"/>
+      <c r="L52" s="21"/>
+    </row>
+    <row r="53" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B53" s="43"/>
-[...7 lines deleted...]
-      <c r="J53" s="42" t="s">
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
+      <c r="I53" s="29"/>
+      <c r="J53" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K53" s="61"/>
-[...17 lines deleted...]
-      <c r="A55" s="42" t="s">
+      <c r="K53" s="30"/>
+      <c r="L53" s="31"/>
+    </row>
+    <row r="54" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="19"/>
+      <c r="B54" s="20"/>
+      <c r="C54" s="20"/>
+      <c r="D54" s="20"/>
+      <c r="E54" s="20"/>
+      <c r="F54" s="20"/>
+      <c r="G54" s="20"/>
+      <c r="H54" s="20"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="19"/>
+      <c r="K54" s="20"/>
+      <c r="L54" s="21"/>
+    </row>
+    <row r="55" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B55" s="53"/>
-[...3 lines deleted...]
-      <c r="F55" s="73" t="s">
+      <c r="B55" s="51"/>
+      <c r="C55" s="51"/>
+      <c r="D55" s="51"/>
+      <c r="E55" s="51"/>
+      <c r="F55" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G55" s="74"/>
-[...2 lines deleted...]
-      <c r="J55" s="42" t="s">
+      <c r="G55" s="43"/>
+      <c r="H55" s="43"/>
+      <c r="I55" s="44"/>
+      <c r="J55" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K55" s="53"/>
-[...14 lines deleted...]
-      <c r="L56" s="24"/>
+      <c r="K55" s="51"/>
+      <c r="L55" s="52"/>
+    </row>
+    <row r="56" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="40"/>
+      <c r="B56" s="41"/>
+      <c r="C56" s="41"/>
+      <c r="D56" s="41"/>
+      <c r="E56" s="41"/>
+      <c r="F56" s="45"/>
+      <c r="G56" s="46"/>
+      <c r="H56" s="46"/>
+      <c r="I56" s="47"/>
+      <c r="J56" s="19"/>
+      <c r="K56" s="20"/>
+      <c r="L56" s="21"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="OFGnWDQ0fTfdP8EKRqNgcHa2ogDkyBLda63EPK/wY4JSp36HWIq4djcTt0Fqh8qhatc3xmjk588YONQdMcZaxg==" saltValue="t16dMKlIC1TBUHJl/oS9gA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="tECbl9Y/xmRSd/8w5hcTgI/BT7Gnu47ZQ31AlPkOQ1p58nqgKUZWsd272A8MxTse4dKt+p2axez7FBRlFDGHUQ==" saltValue="3QXKK/ZDWBs7KyJuHB+jnw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="80">
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="A54:I54"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="F24:J24"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="F44:J44"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="F41:J41"/>
+    <mergeCell ref="A45:I46"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="F42:J42"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="J10:L10"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B28:E28"/>
     <mergeCell ref="J56:L56"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="F52:L52"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="A47:L49"/>
     <mergeCell ref="A56:E56"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="F56:I56"/>
     <mergeCell ref="F40:J40"/>
-    <mergeCell ref="J55:L55"/>
-[...62 lines deleted...]
-    <mergeCell ref="F32:J32"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C19:D19" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>"0 ,0.49,0.44,0.42,0.41,0.40"</formula1>
+      <formula1>"0.64,0.49,0.44,0.42,0.41,0.40"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...7 lines deleted...]
-      <c r="J44" s="45" t="s">
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
         <v>33</v>
       </c>
-      <c r="K44" s="46"/>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="jHu31N8BZfHrivjDa/4Yrw7HjnC+UTzI6rGQg4WmYE/44jBfeD0zQec9cyOwcnTMsMsUFzx2j20QzOUTNmDX5Q==" saltValue="sdCMZQxbVtrcjZ4UMnD6YQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="78">
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="J10:L10"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:J24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="A46:L48"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:J41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:J42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="A44:I45"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="F55:I55"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:L50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:L51"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="J53:L53"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="F54:I54"/>
+    <mergeCell ref="J54:L54"/>
+  </mergeCells>
+  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A7:M55"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
+      <c r="E7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="7"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4">
+        <v>2</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="76">
+        <f>+Sheet1!J10:L10</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J11" s="76">
+        <f>+Sheet1!J11:L11</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="76">
+        <f>+Sheet1!J12:L12</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="76">
+        <f>+Sheet1!J13:L13</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="76">
+        <f>+Sheet1!J14:L14</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="J15" s="76">
+        <f>+Sheet1!J15:L15</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="4">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="J16" s="76">
+        <f>+Sheet1!J16:L16</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="G17" s="2"/>
+      <c r="J17" s="76">
+        <f>+Sheet1!J17:L17</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
+        <f>+Sheet1!C18:D18</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="88"/>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="L20" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="5"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="6"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="5"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="6"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="5"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="5"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="5"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="6"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+    </row>
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="5"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="6"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+    </row>
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="5"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="6"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+    </row>
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="5"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="6"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+    </row>
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="5"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="6"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="5"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="5"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="5"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="5"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>34</v>
+      </c>
+      <c r="K44" s="64"/>
+      <c r="L44" s="10">
+        <f>SUM(L21:L43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="13"/>
+    </row>
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="14"/>
+    </row>
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
+        <f>+Sheet1!A52</f>
+        <v>0</v>
+      </c>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="40">
+        <f>+Sheet1!F52</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
+      <c r="L51" s="85"/>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
+        <f>+Sheet1!A54</f>
+        <v>0</v>
+      </c>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="40">
+        <f>+Sheet1!J54</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="41"/>
+      <c r="L53" s="85"/>
+    </row>
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="82">
+        <f>+Sheet1!F56</f>
+        <v>0</v>
+      </c>
+      <c r="G55" s="83"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="40">
+        <f>+Sheet1!J56</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="41"/>
+      <c r="L55" s="85"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="GA0j8kUqpvX2jEFl1ArO3zvgwWsjv7S7Uxkrn3wzPCAh0/qqyKnZAc0WEdVwU2uARvzEAGcTaegVRzew4dbOqg==" saltValue="9fe3tqR9HebB3cvllqwi8w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="A46:L48"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:J40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:J41"/>
     <mergeCell ref="B42:E42"/>
     <mergeCell ref="F42:J42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
@@ -10191,788 +10981,2436 @@
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="B20:E20"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...10 lines deleted...]
-      <c r="K44" s="46"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GA0j8kUqpvX2jEFl1ArO3zvgwWsjv7S7Uxkrn3wzPCAh0/qqyKnZAc0WEdVwU2uARvzEAGcTaegVRzew4dbOqg==" saltValue="9fe3tqR9HebB3cvllqwi8w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/jOIE0vzZfz57q3cLc6olaIlARygh/3IA2OjndzThoL8iOAa2QFsxfytoY3YaGxQ9SGSjPG4/TLpywbEikfibA==" saltValue="E5SiaExpWeYXAJRirqcbGw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="78">
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="F55:I55"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:L50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:L51"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="J53:L53"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="F54:I54"/>
+    <mergeCell ref="J54:L54"/>
+    <mergeCell ref="A46:L48"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:J41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:J42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="A44:I45"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:J24"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="J10:L10"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="B20:E20"/>
+  </mergeCells>
+  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A7:M55"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
+      <c r="E7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="7"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4">
+        <v>2</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="76">
+        <f>+Sheet1!J10:L10</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J11" s="76">
+        <f>+Sheet1!J11:L11</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="76">
+        <f>+Sheet1!J12:L12</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="76">
+        <f>+Sheet1!J13:L13</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="76">
+        <f>+Sheet1!J14:L14</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="J15" s="76">
+        <f>+Sheet1!J15:L15</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="4">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="J16" s="76">
+        <f>+Sheet1!J16:L16</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="G17" s="2"/>
+      <c r="J17" s="76">
+        <f>+Sheet1!J17:L17</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
+        <f>+Sheet1!C18:D18</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="88"/>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="L20" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="5"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="6"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="5"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="6"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="5"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="5"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="5"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="6"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+    </row>
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="5"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="6"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+    </row>
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="5"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="6"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+    </row>
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="5"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="6"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+    </row>
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="5"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="6"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="5"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="5"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="5"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="5"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="K44" s="64"/>
+      <c r="L44" s="10">
+        <f>SUM(L21:L43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="13"/>
+    </row>
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="14"/>
+    </row>
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
+        <f>+Sheet1!A52</f>
+        <v>0</v>
+      </c>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="40">
+        <f>+Sheet1!F52</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
+      <c r="L51" s="85"/>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
+        <f>+Sheet1!A54</f>
+        <v>0</v>
+      </c>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="40">
+        <f>+Sheet1!J54</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="41"/>
+      <c r="L53" s="85"/>
+    </row>
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="82">
+        <f>+Sheet1!F56</f>
+        <v>0</v>
+      </c>
+      <c r="G55" s="83"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="40">
+        <f>+Sheet1!J56</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="41"/>
+      <c r="L55" s="85"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="Pn4tA4BXwPnKtRcKwy9UGY0JJt/nWJpr8D/IVwO3ZUi0BYH8xcnMBmT0EnR+KTTA9oVr2HhB48GdcPXjgpCMmg==" saltValue="1V3oDp3UULTLW1WVX/k3Hg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="78">
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="J10:L10"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:J24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="F55:I55"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:L50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:L51"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="J53:L53"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="F54:I54"/>
+    <mergeCell ref="J54:L54"/>
+    <mergeCell ref="A46:L48"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:J41"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="A44:I45"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:J42"/>
+  </mergeCells>
+  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A7:M55"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
+      <c r="E7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="7"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4">
+        <v>2</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="76">
+        <f>+Sheet1!J10:L10</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J11" s="76">
+        <f>+Sheet1!J11:L11</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="76">
+        <f>+Sheet1!J12:L12</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="76">
+        <f>+Sheet1!J13:L13</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="76">
+        <f>+Sheet1!J14:L14</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="J15" s="76">
+        <f>+Sheet1!J15:L15</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="4">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="J16" s="76">
+        <f>+Sheet1!J16:L16</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="G17" s="2"/>
+      <c r="J17" s="76">
+        <f>+Sheet1!J17:L17</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
+        <f>+Sheet1!C18:D18</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="88"/>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="L20" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="5"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="6"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="5"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="6"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="5"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="5"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="5"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="6"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+    </row>
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="5"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="6"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+    </row>
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="5"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="6"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+    </row>
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="5"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="6"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+    </row>
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="5"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="6"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="5"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="5"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="5"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="5"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="K44" s="64"/>
+      <c r="L44" s="10">
+        <f>SUM(L21:L43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="13"/>
+    </row>
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="14"/>
+    </row>
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
+        <f>+Sheet1!A52</f>
+        <v>0</v>
+      </c>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="40">
+        <f>+Sheet1!F52</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
+      <c r="L51" s="85"/>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
+        <f>+Sheet1!A54</f>
+        <v>0</v>
+      </c>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="40">
+        <f>+Sheet1!J54</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="41"/>
+      <c r="L53" s="85"/>
+    </row>
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="82">
+        <f>+Sheet1!F56</f>
+        <v>0</v>
+      </c>
+      <c r="G55" s="83"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="40">
+        <f>+Sheet1!J56</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="41"/>
+      <c r="L55" s="85"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="HTboiFrbmxBKhXgrqnpwI4iFBwf/6fZf8wQcc2Bc6XBGP3UM3++dgFyGeGuwHqE7ah78IBmRDuF6OldXhBH0vg==" saltValue="02tJsleAm6Hu11/newAnnw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="F22:J22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="F23:J23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="F25:J25"/>
@@ -11015,788 +13453,788 @@
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...10 lines deleted...]
-      <c r="K44" s="46"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/jOIE0vzZfz57q3cLc6olaIlARygh/3IA2OjndzThoL8iOAa2QFsxfytoY3YaGxQ9SGSjPG4/TLpywbEikfibA==" saltValue="E5SiaExpWeYXAJRirqcbGw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="VbhIKGIfkK0F8q9zZp444uFwYIDWJ+8Yi7lRCAMPjhR212Zo8bqwmbKqeafxgiDh+2N3yS7LJFFQlk2sSlnF9w==" saltValue="eSakTowhlJA85ot+9lb/zQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="F22:J22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="F23:J23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="F25:J25"/>
@@ -11839,1612 +14277,2436 @@
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...10 lines deleted...]
-      <c r="K44" s="46"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>28</v>
+      </c>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Pn4tA4BXwPnKtRcKwy9UGY0JJt/nWJpr8D/IVwO3ZUi0BYH8xcnMBmT0EnR+KTTA9oVr2HhB48GdcPXjgpCMmg==" saltValue="1V3oDp3UULTLW1WVX/k3Hg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vwPbUMbWi9YZ8zKnSNBzzzgNLGpRTzvEoQm/ttZMj/9JWC6tTrljLJal2Qwgi9TQY2/F5Ot70ufi59G3RCdDzA==" saltValue="x2w+0LHiqy4JMOKZx48CDA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="J10:L10"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:J24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="F39:J39"/>
     <mergeCell ref="A46:L48"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:J40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:J41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:J42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="J45:K45"/>
-    <mergeCell ref="B42:E42"/>
-    <mergeCell ref="F42:J42"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
-    <mergeCell ref="B37:E37"/>
-[...50 lines deleted...]
-    <mergeCell ref="J13:L13"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...10 lines deleted...]
-      <c r="K44" s="46"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>29</v>
+      </c>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HTboiFrbmxBKhXgrqnpwI4iFBwf/6fZf8wQcc2Bc6XBGP3UM3++dgFyGeGuwHqE7ah78IBmRDuF6OldXhBH0vg==" saltValue="02tJsleAm6Hu11/newAnnw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="O+7A4ri8GHSosTNRXtMg1xEUTecS3mX2NC4EUHYqnRy7BDkSC7XpbaTkhs3YbL5AI5QoZDw63E8tdkgpR/Wb5w==" saltValue="VEANHtCYTltgQtwGireweQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="78">
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="F21:J21"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="J9:L9"/>
+    <mergeCell ref="J10:L10"/>
+    <mergeCell ref="J11:L11"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="J14:L14"/>
+    <mergeCell ref="J15:L15"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="J16:L16"/>
+    <mergeCell ref="J17:L17"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="F22:J22"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="F24:J24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:J25"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="F27:J27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="F28:J28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="F31:J31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:J33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:J34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="F35:J35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="F36:J36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:J37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:J38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="F39:J39"/>
+    <mergeCell ref="A46:L48"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:J40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:J41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:J42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:J43"/>
+    <mergeCell ref="A44:I45"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="A55:E55"/>
+    <mergeCell ref="F55:I55"/>
+    <mergeCell ref="J55:L55"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:L50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:L51"/>
+    <mergeCell ref="A52:I52"/>
+    <mergeCell ref="J52:L52"/>
+    <mergeCell ref="A53:I53"/>
+    <mergeCell ref="J53:L53"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="F54:I54"/>
+    <mergeCell ref="J54:L54"/>
+  </mergeCells>
+  <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A7:M55"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A21" sqref="A21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
+      <c r="E7" s="2"/>
+      <c r="G7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
+      <c r="I8" s="7"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="4">
+        <v>1</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="4">
+        <v>2</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J10" s="76">
+        <f>+Sheet1!J10:L10</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
+      <c r="M10" s="3"/>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J11" s="76">
+        <f>+Sheet1!J11:L11</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="3"/>
+    </row>
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="4">
+        <v>4</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="76">
+        <f>+Sheet1!J12:L12</f>
+        <v>0</v>
+      </c>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="3"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="4">
+        <v>5</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="76">
+        <f>+Sheet1!J13:L13</f>
+        <v>0</v>
+      </c>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="4">
+        <v>6</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="76">
+        <f>+Sheet1!J14:L14</f>
+        <v>0</v>
+      </c>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="J15" s="76">
+        <f>+Sheet1!J15:L15</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="4">
+        <v>7</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="J16" s="76">
+        <f>+Sheet1!J16:L16</f>
+        <v>0</v>
+      </c>
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4"/>
+      <c r="G17" s="2"/>
+      <c r="J17" s="76">
+        <f>+Sheet1!J17:L17</f>
+        <v>0</v>
+      </c>
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
+        <f>+Sheet1!C18:D18</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="88"/>
+      <c r="G18" s="2"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
+      <c r="K20" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="L20" s="10" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="6"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+    </row>
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="5"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+    </row>
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="6"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+    </row>
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="5"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+    </row>
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="6"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+    </row>
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="5"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+    </row>
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="6"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="5"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+    </row>
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="6"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+    </row>
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="5"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+    </row>
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="6"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+    </row>
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="5"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+    </row>
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="6"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+    </row>
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="5"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+    </row>
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="6"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+    </row>
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="5"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+    </row>
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="6"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+    </row>
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="5"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+    </row>
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="6"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+    </row>
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="5"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+    </row>
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="5"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+    </row>
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="5"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+    </row>
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="5"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+    </row>
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="K44" s="64"/>
+      <c r="L44" s="10">
+        <f>SUM(L21:L43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
+      <c r="L45" s="13"/>
+    </row>
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A49" s="14"/>
+    </row>
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
+        <f>+Sheet1!A52</f>
+        <v>0</v>
+      </c>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
+      <c r="E51" s="85"/>
+      <c r="F51" s="40">
+        <f>+Sheet1!F52</f>
+        <v>0</v>
+      </c>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
+      <c r="L51" s="85"/>
+    </row>
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
+        <v>40</v>
+      </c>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
+        <f>+Sheet1!A54</f>
+        <v>0</v>
+      </c>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
+      <c r="I53" s="85"/>
+      <c r="J53" s="40">
+        <f>+Sheet1!J54</f>
+        <v>0</v>
+      </c>
+      <c r="K53" s="41"/>
+      <c r="L53" s="85"/>
+    </row>
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="82">
+        <f>+Sheet1!F56</f>
+        <v>0</v>
+      </c>
+      <c r="G55" s="83"/>
+      <c r="H55" s="83"/>
+      <c r="I55" s="84"/>
+      <c r="J55" s="40">
+        <f>+Sheet1!J56</f>
+        <v>0</v>
+      </c>
+      <c r="K55" s="41"/>
+      <c r="L55" s="85"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="zsAiXRce07yKTIcf7J/OvPZFwGJD+q7S9J5KesoDGvmkL22sNDLoclK8ffuNh74FVnrAmDlTl4lyf4muI/z9BQ==" saltValue="xaBUw2nAZd7aUgBpvaFzeg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="A46:L48"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:J40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:J41"/>
     <mergeCell ref="B42:E42"/>
     <mergeCell ref="F42:J42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
@@ -13487,788 +16749,788 @@
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="B20:E20"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...10 lines deleted...]
-      <c r="K44" s="46"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="VbhIKGIfkK0F8q9zZp444uFwYIDWJ+8Yi7lRCAMPjhR212Zo8bqwmbKqeafxgiDh+2N3yS7LJFFQlk2sSlnF9w==" saltValue="eSakTowhlJA85ot+9lb/zQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="C2S7sI9kgB+CHCNGXf5yfha6DHCv5DmWzr0kC+aH72Ic1XxS+1kkMpYNpNFwDHODCvL6VViiTptG6g1qklI/oQ==" saltValue="+C4McogRJkGHQl3XvU13hg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
     <mergeCell ref="A46:L48"/>
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:J40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:J41"/>
     <mergeCell ref="B42:E42"/>
     <mergeCell ref="F42:J42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
@@ -14311,2436 +17573,788 @@
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="B20:E20"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A7:M55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A21" sqref="A21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="16.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="18.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="8" width="11.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="15" style="1" customWidth="1"/>
-    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="11" max="11" width="13.54296875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="14.81640625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="1:13" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="20" x14ac:dyDescent="0.4">
       <c r="E7" s="2"/>
       <c r="G7" s="2"/>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="55"/>
-[...5 lines deleted...]
-      <c r="H8" s="55"/>
+      <c r="B8" s="56"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="56"/>
+      <c r="F8" s="56"/>
+      <c r="G8" s="56"/>
+      <c r="H8" s="56"/>
       <c r="I8" s="7"/>
       <c r="L8" s="8"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="4">
         <v>1</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="18"/>
       <c r="D9" s="18"/>
       <c r="E9" s="18"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="17"/>
-      <c r="J9" s="57" t="s">
+      <c r="J9" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="K9" s="58"/>
-      <c r="L9" s="59"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="62"/>
       <c r="M9" s="3"/>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="4">
         <v>2</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="J10" s="35">
+      <c r="J10" s="76">
         <f>+Sheet1!J10:L10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="79"/>
-      <c r="L10" s="37"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="78"/>
       <c r="M10" s="3"/>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="4">
         <v>3</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="J11" s="35">
+      <c r="J11" s="76">
         <f>+Sheet1!J11:L11</f>
         <v>0</v>
       </c>
-      <c r="K11" s="79"/>
-      <c r="L11" s="37"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="78"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="4">
         <v>4</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J12" s="35">
+      <c r="J12" s="76">
         <f>+Sheet1!J12:L12</f>
         <v>0</v>
       </c>
-      <c r="K12" s="79"/>
-      <c r="L12" s="37"/>
+      <c r="K12" s="86"/>
+      <c r="L12" s="78"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="4">
         <v>5</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="J13" s="35">
+      <c r="J13" s="76">
         <f>+Sheet1!J13:L13</f>
         <v>0</v>
       </c>
-      <c r="K13" s="79"/>
-      <c r="L13" s="37"/>
+      <c r="K13" s="86"/>
+      <c r="L13" s="78"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="4">
         <v>6</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J14" s="35">
+      <c r="J14" s="76">
         <f>+Sheet1!J14:L14</f>
         <v>0</v>
       </c>
-      <c r="K14" s="79"/>
-      <c r="L14" s="37"/>
+      <c r="K14" s="86"/>
+      <c r="L14" s="78"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A15" s="4"/>
       <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G15" s="2"/>
-      <c r="J15" s="35">
+      <c r="J15" s="76">
         <f>+Sheet1!J15:L15</f>
         <v>0</v>
       </c>
-      <c r="K15" s="79"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K15" s="86"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="4">
         <v>7</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="2"/>
-      <c r="J16" s="35">
+      <c r="J16" s="76">
         <f>+Sheet1!J16:L16</f>
         <v>0</v>
       </c>
-      <c r="K16" s="79"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K16" s="86"/>
+      <c r="L16" s="78"/>
+    </row>
+    <row r="17" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="G17" s="2"/>
-      <c r="J17" s="35">
+      <c r="J17" s="76">
         <f>+Sheet1!J17:L17</f>
         <v>0</v>
       </c>
-      <c r="K17" s="79"/>
-[...3 lines deleted...]
-      <c r="A18" s="25" t="s">
+      <c r="K17" s="86"/>
+      <c r="L17" s="78"/>
+    </row>
+    <row r="18" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="57" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="26"/>
-      <c r="C18" s="80">
+      <c r="B18" s="58"/>
+      <c r="C18" s="87">
         <f>+Sheet1!C18:D18</f>
         <v>0</v>
       </c>
-      <c r="D18" s="81"/>
+      <c r="D18" s="88"/>
       <c r="G18" s="2"/>
     </row>
-    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="20" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="13.9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="20" spans="1:12" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B20" s="19" t="s">
+      <c r="B20" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="20"/>
-[...2 lines deleted...]
-      <c r="F20" s="35" t="s">
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="G20" s="36"/>
-[...2 lines deleted...]
-      <c r="J20" s="37"/>
+      <c r="G20" s="77"/>
+      <c r="H20" s="77"/>
+      <c r="I20" s="77"/>
+      <c r="J20" s="78"/>
       <c r="K20" s="10" t="s">
         <v>2</v>
       </c>
       <c r="L20" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="6"/>
-      <c r="B21" s="29"/>
-[...7 lines deleted...]
-      <c r="J21" s="39"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="54"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
     </row>
-    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="5"/>
-      <c r="B22" s="29"/>
-[...7 lines deleted...]
-      <c r="J22" s="39"/>
+      <c r="B22" s="22"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="53"/>
+      <c r="H22" s="53"/>
+      <c r="I22" s="53"/>
+      <c r="J22" s="54"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
-    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="6"/>
-      <c r="B23" s="29"/>
-[...7 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="49"/>
+      <c r="H23" s="49"/>
+      <c r="I23" s="49"/>
+      <c r="J23" s="50"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
     </row>
-    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="5"/>
-      <c r="B24" s="29"/>
-[...7 lines deleted...]
-      <c r="J24" s="34"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="49"/>
+      <c r="H24" s="49"/>
+      <c r="I24" s="49"/>
+      <c r="J24" s="50"/>
       <c r="K24" s="5"/>
       <c r="L24" s="5"/>
     </row>
-    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="6"/>
-      <c r="B25" s="29"/>
-[...7 lines deleted...]
-      <c r="J25" s="34"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="49"/>
+      <c r="H25" s="49"/>
+      <c r="I25" s="49"/>
+      <c r="J25" s="50"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
     </row>
-    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="5"/>
-      <c r="B26" s="29"/>
-[...7 lines deleted...]
-      <c r="J26" s="34"/>
+      <c r="B26" s="22"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="50"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
     </row>
-    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="6"/>
-      <c r="B27" s="29"/>
-[...7 lines deleted...]
-      <c r="J27" s="34"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="50"/>
       <c r="K27" s="6"/>
       <c r="L27" s="6"/>
     </row>
-    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="5"/>
-      <c r="B28" s="29"/>
-[...7 lines deleted...]
-      <c r="J28" s="34"/>
+      <c r="B28" s="22"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="48"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="50"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="6"/>
-      <c r="B29" s="29"/>
-[...7 lines deleted...]
-      <c r="J29" s="34"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="48"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="50"/>
       <c r="K29" s="6"/>
       <c r="L29" s="6"/>
     </row>
-    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
-      <c r="B30" s="29"/>
-[...7 lines deleted...]
-      <c r="J30" s="34"/>
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="49"/>
+      <c r="H30" s="49"/>
+      <c r="I30" s="49"/>
+      <c r="J30" s="50"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
     </row>
-    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="6"/>
-      <c r="B31" s="29"/>
-[...7 lines deleted...]
-      <c r="J31" s="34"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="50"/>
       <c r="K31" s="6"/>
       <c r="L31" s="6"/>
     </row>
-    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="5"/>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="J32" s="34"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="49"/>
+      <c r="H32" s="49"/>
+      <c r="I32" s="49"/>
+      <c r="J32" s="50"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5"/>
     </row>
-    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="6"/>
-      <c r="B33" s="29"/>
-[...7 lines deleted...]
-      <c r="J33" s="34"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="49"/>
+      <c r="H33" s="49"/>
+      <c r="I33" s="49"/>
+      <c r="J33" s="50"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
     </row>
-    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="5"/>
-      <c r="B34" s="29"/>
-[...7 lines deleted...]
-      <c r="J34" s="34"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="23"/>
+      <c r="D34" s="23"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="50"/>
       <c r="K34" s="5"/>
       <c r="L34" s="5"/>
     </row>
-    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="6"/>
-      <c r="B35" s="29"/>
-[...7 lines deleted...]
-      <c r="J35" s="34"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="49"/>
+      <c r="I35" s="49"/>
+      <c r="J35" s="50"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
     </row>
-    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="5"/>
-      <c r="B36" s="29"/>
-[...7 lines deleted...]
-      <c r="J36" s="34"/>
+      <c r="B36" s="22"/>
+      <c r="C36" s="23"/>
+      <c r="D36" s="23"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="49"/>
+      <c r="H36" s="49"/>
+      <c r="I36" s="49"/>
+      <c r="J36" s="50"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
-    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="6"/>
-      <c r="B37" s="29"/>
-[...7 lines deleted...]
-      <c r="J37" s="34"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="49"/>
+      <c r="H37" s="49"/>
+      <c r="I37" s="49"/>
+      <c r="J37" s="50"/>
       <c r="K37" s="6"/>
       <c r="L37" s="6"/>
     </row>
-    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="5"/>
-      <c r="B38" s="29"/>
-[...7 lines deleted...]
-      <c r="J38" s="34"/>
+      <c r="B38" s="22"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="49"/>
+      <c r="H38" s="49"/>
+      <c r="I38" s="49"/>
+      <c r="J38" s="50"/>
       <c r="K38" s="5"/>
       <c r="L38" s="5"/>
     </row>
-    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="6"/>
-      <c r="B39" s="29"/>
-[...7 lines deleted...]
-      <c r="J39" s="34"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="49"/>
+      <c r="H39" s="49"/>
+      <c r="I39" s="49"/>
+      <c r="J39" s="50"/>
       <c r="K39" s="6"/>
       <c r="L39" s="6"/>
     </row>
-    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="5"/>
-      <c r="B40" s="29"/>
-[...7 lines deleted...]
-      <c r="J40" s="34"/>
+      <c r="B40" s="22"/>
+      <c r="C40" s="23"/>
+      <c r="D40" s="23"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="49"/>
+      <c r="H40" s="49"/>
+      <c r="I40" s="49"/>
+      <c r="J40" s="50"/>
       <c r="K40" s="5"/>
       <c r="L40" s="5"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="5"/>
-      <c r="B41" s="29"/>
-[...7 lines deleted...]
-      <c r="J41" s="34"/>
+      <c r="B41" s="22"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="49"/>
+      <c r="H41" s="49"/>
+      <c r="I41" s="49"/>
+      <c r="J41" s="50"/>
       <c r="K41" s="5"/>
       <c r="L41" s="5"/>
     </row>
-    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="5"/>
-      <c r="B42" s="29"/>
-[...7 lines deleted...]
-      <c r="J42" s="34"/>
+      <c r="B42" s="22"/>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="49"/>
+      <c r="H42" s="49"/>
+      <c r="I42" s="49"/>
+      <c r="J42" s="50"/>
       <c r="K42" s="5"/>
       <c r="L42" s="5"/>
     </row>
-    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="5"/>
-      <c r="B43" s="29"/>
-[...7 lines deleted...]
-      <c r="J43" s="34"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="23"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="49"/>
+      <c r="I43" s="49"/>
+      <c r="J43" s="50"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
-    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="47" t="s">
+    <row r="44" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="48"/>
-[...10 lines deleted...]
-      <c r="K44" s="46"/>
+      <c r="B44" s="66"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
+      <c r="E44" s="66"/>
+      <c r="F44" s="66"/>
+      <c r="G44" s="66"/>
+      <c r="H44" s="66"/>
+      <c r="I44" s="67"/>
+      <c r="J44" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="K44" s="64"/>
       <c r="L44" s="10">
         <f>SUM(L21:L43)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="K45" s="88"/>
+    <row r="45" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="68"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="70"/>
+      <c r="J45" s="80"/>
+      <c r="K45" s="81"/>
       <c r="L45" s="13"/>
     </row>
-    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="86" t="s">
+    <row r="46" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="79" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="68"/>
-[...39 lines deleted...]
-    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B46" s="37"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="37"/>
+      <c r="G46" s="37"/>
+      <c r="H46" s="37"/>
+      <c r="I46" s="37"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="36"/>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="37"/>
+      <c r="I47" s="37"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="36"/>
+      <c r="B48" s="37"/>
+      <c r="C48" s="37"/>
+      <c r="D48" s="37"/>
+      <c r="E48" s="37"/>
+      <c r="F48" s="37"/>
+      <c r="G48" s="37"/>
+      <c r="H48" s="37"/>
+      <c r="I48" s="37"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A49" s="14"/>
     </row>
-    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="42" t="s">
+    <row r="50" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="B50" s="43"/>
-[...3 lines deleted...]
-      <c r="F50" s="42" t="s">
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="G50" s="43"/>
-[...7 lines deleted...]
-      <c r="A51" s="71">
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="29"/>
+    </row>
+    <row r="51" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="40">
         <f>+Sheet1!A52</f>
         <v>0</v>
       </c>
-      <c r="B51" s="72"/>
-[...1 lines deleted...]
-      <c r="D51" s="72"/>
+      <c r="B51" s="41"/>
+      <c r="C51" s="41"/>
+      <c r="D51" s="41"/>
       <c r="E51" s="85"/>
-      <c r="F51" s="71">
+      <c r="F51" s="40">
         <f>+Sheet1!F52</f>
         <v>0</v>
       </c>
-      <c r="G51" s="72"/>
-[...3 lines deleted...]
-      <c r="K51" s="72"/>
+      <c r="G51" s="41"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="41"/>
+      <c r="J51" s="41"/>
+      <c r="K51" s="41"/>
       <c r="L51" s="85"/>
     </row>
-    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="B52" s="43"/>
-[...7 lines deleted...]
-      <c r="J52" s="42" t="s">
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="28"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="K52" s="61"/>
-[...3 lines deleted...]
-      <c r="A53" s="71">
+      <c r="K52" s="30"/>
+      <c r="L52" s="31"/>
+    </row>
+    <row r="53" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="40">
         <f>+Sheet1!A54</f>
         <v>0</v>
       </c>
-      <c r="B53" s="72"/>
-[...5 lines deleted...]
-      <c r="H53" s="72"/>
+      <c r="B53" s="41"/>
+      <c r="C53" s="41"/>
+      <c r="D53" s="41"/>
+      <c r="E53" s="41"/>
+      <c r="F53" s="41"/>
+      <c r="G53" s="41"/>
+      <c r="H53" s="41"/>
       <c r="I53" s="85"/>
-      <c r="J53" s="71">
+      <c r="J53" s="40">
         <f>+Sheet1!J54</f>
         <v>0</v>
       </c>
-      <c r="K53" s="72"/>
+      <c r="K53" s="41"/>
       <c r="L53" s="85"/>
     </row>
-    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="42" t="s">
+    <row r="54" spans="1:12" s="12" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="53"/>
-[...3 lines deleted...]
-      <c r="F54" s="73" t="s">
+      <c r="B54" s="51"/>
+      <c r="C54" s="51"/>
+      <c r="D54" s="51"/>
+      <c r="E54" s="51"/>
+      <c r="F54" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="G54" s="74"/>
-[...2 lines deleted...]
-      <c r="J54" s="42" t="s">
+      <c r="G54" s="43"/>
+      <c r="H54" s="43"/>
+      <c r="I54" s="44"/>
+      <c r="J54" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="K54" s="53"/>
-[...7 lines deleted...]
-      <c r="E55" s="72"/>
+      <c r="K54" s="51"/>
+      <c r="L54" s="52"/>
+    </row>
+    <row r="55" spans="1:12" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="40"/>
+      <c r="B55" s="41"/>
+      <c r="C55" s="41"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
       <c r="F55" s="82">
         <f>+Sheet1!F56</f>
         <v>0</v>
       </c>
       <c r="G55" s="83"/>
       <c r="H55" s="83"/>
       <c r="I55" s="84"/>
-      <c r="J55" s="71">
+      <c r="J55" s="40">
         <f>+Sheet1!J56</f>
         <v>0</v>
       </c>
-      <c r="K55" s="72"/>
+      <c r="K55" s="41"/>
       <c r="L55" s="85"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vwPbUMbWi9YZ8zKnSNBzzzgNLGpRTzvEoQm/ttZMj/9JWC6tTrljLJal2Qwgi9TQY2/F5Ot70ufi59G3RCdDzA==" saltValue="x2w+0LHiqy4JMOKZx48CDA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...1647 lines deleted...]
-  <sheetProtection algorithmName="SHA-512" hashValue="zsAiXRce07yKTIcf7J/OvPZFwGJD+q7S9J5KesoDGvmkL22sNDLoclK8ffuNh74FVnrAmDlTl4lyf4muI/z9BQ==" saltValue="xaBUw2nAZd7aUgBpvaFzeg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="KBAtCDsGGa2Vy1+J2LncH2kRAyetpiaYJ9HHR3qZ8JqUoDDlboViSrnyr/YAl8l5ZSLQNvFbK6pZodhvrydLrw==" saltValue="Do4HtatlTUYdDLquRNXZ2g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="78">
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="F21:J21"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="J9:L9"/>
     <mergeCell ref="J10:L10"/>
     <mergeCell ref="J11:L11"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="J13:L13"/>
     <mergeCell ref="J14:L14"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F20:J20"/>
     <mergeCell ref="J16:L16"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="F22:J22"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="F23:J23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="F24:J24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="F25:J25"/>
@@ -16776,1698 +18390,50 @@
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="F40:J40"/>
     <mergeCell ref="B41:E41"/>
     <mergeCell ref="F41:J41"/>
     <mergeCell ref="B42:E42"/>
     <mergeCell ref="F42:J42"/>
     <mergeCell ref="B43:E43"/>
     <mergeCell ref="F43:J43"/>
     <mergeCell ref="A44:I45"/>
     <mergeCell ref="J44:K44"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="A55:E55"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="J55:L55"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="F50:L50"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="F51:L51"/>
     <mergeCell ref="A52:I52"/>
     <mergeCell ref="J52:L52"/>
     <mergeCell ref="A53:I53"/>
     <mergeCell ref="J53:L53"/>
     <mergeCell ref="A54:E54"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="J54:L54"/>
-  </mergeCells>
-[...1646 lines deleted...]
-    <mergeCell ref="B20:E20"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A N 1 j P V H 4 r y N O j A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + 9 D o I w G E V f h X S n f y y E f N T B V R I T o n F t S o V G K I Y W y 7 s 5 + E i + g h h F 3 R z v u W e 4 9 3 6 9 w W r q 2 u i i B 2 d 6 m y O G K Y q 0 V X 1 l b J 2 j 0 R / j F K 0 E b K U 6 y V p H s 2 x d N r k q R 4 3 3 5 4 y Q E A I O C e 6 H m n B K G T k U m 1 I 1 u p P o I 5 v / c m y s 8 9 I q j Q T s X 2 M E x 4 w m m L G U Y w p k o V A Y + z X 4 P P j Z / k B Y j 6 0 f B y 2 0 j X c l k C U C e Z 8 Q D 1 B L A w Q U A A I A C A A 3 W M 9 U D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A N 1 j P V C i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A N 1 j P V H 4 r y N O j A A A A 9 w A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A D d Y z 1 Q P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A N 1 j P V C i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A I 7 W 9 A o T F i h E r U 1 V c k 2 S i 1 I A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A H A Z D X p I Z O F 9 h S Y P T u a w O R g A A A A A E g A A A o A A A A B A A A A A F N V F J H q 6 F C B K 2 5 U O A Y 8 J X U A A A A N p 4 P q f s l J 7 1 b S D a k x d c a o 5 / c t C B f a M E W 6 8 E / 0 G + R f n 2 u h v 0 S F G A 1 / 6 Y W N Z x 2 Z h V q k t w L j W h + M 0 G 1 M a 7 H G M f b w 8 a T G T H l W t M R m B g E 1 f q A I u p F A A A A E J H B 9 S k c i M v I g Z R G 5 u J F M 4 5 p C 7 D < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8715397A-D05C-4138-B127-A218CF9E8D5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>